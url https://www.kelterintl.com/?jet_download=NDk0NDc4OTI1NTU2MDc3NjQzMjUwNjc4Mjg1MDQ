--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,2581 +1,736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Make Up Forever" sheetId="1" r:id="rId1"/>
+    <sheet name="Vivian Gray" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...16 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="682">
-[...2020 lines deleted...]
-    <t>ARTIST HYDRABLOOM 2,8G 00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="152">
+  <si>
+    <t>D-1004</t>
+  </si>
+  <si>
+    <t>Vivian Gray</t>
+  </si>
+  <si>
+    <t>Animals</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>250ml</t>
+  </si>
+  <si>
+    <t>Leopard in Gold Soap Dispenser</t>
+  </si>
+  <si>
+    <t>Love Bomb</t>
+  </si>
+  <si>
+    <t>250 ml</t>
+  </si>
+  <si>
+    <t>Cream Soap</t>
+  </si>
+  <si>
+    <t>2 x 250 ml</t>
+  </si>
+  <si>
+    <t>Set Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>Hand Cream</t>
+  </si>
+  <si>
+    <t>10 ml</t>
+  </si>
+  <si>
+    <t>Eau de Parfum</t>
+  </si>
+  <si>
+    <t>Temptation</t>
+  </si>
+  <si>
+    <t>Wild Flowers</t>
+  </si>
+  <si>
+    <t>Lemon &amp; Green Tea</t>
+  </si>
+  <si>
+    <t>Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Botanicals</t>
+  </si>
+  <si>
+    <t>Naturals</t>
+  </si>
+  <si>
+    <t>Cream Soap Garden Roses</t>
+  </si>
+  <si>
+    <t>Shower Gel Garden Roses</t>
+  </si>
+  <si>
+    <t>Body Lotion Garden Roses</t>
+  </si>
+  <si>
+    <t>Handcreme Garden Roses</t>
+  </si>
+  <si>
+    <t>Cream Soap Green Tea</t>
+  </si>
+  <si>
+    <t>Shower Gel Green Tea</t>
+  </si>
+  <si>
+    <t>Body Lotion Green Tea</t>
+  </si>
+  <si>
+    <t>Hand Cream Green Tea</t>
+  </si>
+  <si>
+    <t>Cream Soap Orange Blossom</t>
+  </si>
+  <si>
+    <t>Shower Gel Orange Blossom</t>
+  </si>
+  <si>
+    <t>Body Lotion Orange Blossom</t>
+  </si>
+  <si>
+    <t>Hand Cream Orange Blossom</t>
+  </si>
+  <si>
+    <t>Red Christmas</t>
+  </si>
+  <si>
+    <t>Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Glittering Christmas</t>
+  </si>
+  <si>
+    <t>Golden Glitters</t>
+  </si>
+  <si>
+    <t>Natural X-Mas</t>
+  </si>
+  <si>
+    <t>Bronze Fairy</t>
+  </si>
+  <si>
+    <t>Red Fairy</t>
+  </si>
+  <si>
+    <t>Modern Pastel</t>
+  </si>
+  <si>
+    <t>500 ml</t>
+  </si>
+  <si>
+    <t>Cream Soap Grenadine &amp; Rose</t>
+  </si>
+  <si>
+    <t>Cream Soap Vetiver &amp; Patchouli</t>
+  </si>
+  <si>
+    <t>Cream Soap Grapefruit &amp; Green Lemon</t>
+  </si>
+  <si>
+    <t>Sensational</t>
+  </si>
+  <si>
+    <t>350 ml</t>
+  </si>
+  <si>
+    <t>Sparkling Orange Cream Soap</t>
+  </si>
+  <si>
+    <t>Sparkling Orange Shower Gel</t>
+  </si>
+  <si>
+    <t>2 x 350 ml</t>
+  </si>
+  <si>
+    <t>Set Sparkling Orange Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Sparkling Orange Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Sensual Jasmine Cream Soap</t>
+  </si>
+  <si>
+    <t>Sensual Jasmine Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Sensual Jasmine Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Sensual Jasmine Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Wild Orchid Cream Soap</t>
+  </si>
+  <si>
+    <t>Wild Orchid Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Wild Orchid Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Wild Orchid Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Aroma Selection</t>
+  </si>
+  <si>
+    <t>400 ml</t>
+  </si>
+  <si>
+    <t>Cream Soap Lotus &amp; Rose</t>
+  </si>
+  <si>
+    <t>Shower Gel Lotus &amp; Rose</t>
+  </si>
+  <si>
+    <t>Body Lotion Lotus &amp; Rose</t>
+  </si>
+  <si>
+    <t>2 x 500 ml</t>
+  </si>
+  <si>
+    <t>Set Shower Gel &amp; Body Lotion Lotus &amp; Rose</t>
+  </si>
+  <si>
+    <t>Cream Soap White Tea &amp; Magnolia</t>
+  </si>
+  <si>
+    <t>Cream Soap Coriander &amp; Tonka</t>
+  </si>
+  <si>
+    <t>Shower Gel White Tea &amp; Magnolia</t>
+  </si>
+  <si>
+    <t>Cream Soap Amber &amp; Cedar</t>
+  </si>
+  <si>
+    <t>Shower Gel Amber &amp; Cedar</t>
+  </si>
+  <si>
+    <t>Body Lotion Amber &amp; Cedar</t>
+  </si>
+  <si>
+    <t>Set Shower Gel &amp; Body Lotion Amber &amp; Cedar</t>
+  </si>
+  <si>
+    <t>Cream Soap Grapefruit &amp; Vetiver</t>
+  </si>
+  <si>
+    <t>Shower Gel Grapefruit &amp; Vetiver</t>
+  </si>
+  <si>
+    <t>Body Lotion  Grapefruit &amp; Vetiver</t>
+  </si>
+  <si>
+    <t>Set Shower Gel &amp; Body Lotion Grapefruit &amp; Vetiver</t>
+  </si>
+  <si>
+    <t>Cream Soap CLEAN</t>
+  </si>
+  <si>
+    <t>Cream Soap PURE</t>
+  </si>
+  <si>
+    <t>Cream Soap FRESH</t>
+  </si>
+  <si>
+    <t>Diamonds</t>
+  </si>
+  <si>
+    <t>Black &amp; White Diamonds Cream Soap Dispenser</t>
+  </si>
+  <si>
+    <t>White Diamonds Cream Soap Dispenser</t>
+  </si>
+  <si>
+    <t>Glamour in Black Cream Soap Dispenser</t>
+  </si>
+  <si>
+    <t>Glamour in White Cream Soap Dispenser</t>
+  </si>
+  <si>
+    <t>Crystals</t>
+  </si>
+  <si>
+    <t>Cream Soap Dispenser Crystals in White</t>
+  </si>
+  <si>
+    <t>Cream  Soap Dispenser Black Crystals</t>
+  </si>
+  <si>
+    <t>Shower Gel Crystals in White</t>
+  </si>
+  <si>
+    <t>Body Lotion Crystals in White</t>
+  </si>
+  <si>
+    <t>Crystals SET</t>
+  </si>
+  <si>
+    <t>White Crystals Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>White Crystals Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Cream Soap Dispenser                             Crystals in Grey</t>
+  </si>
+  <si>
+    <t>Shower Gel Crystals in Grey</t>
+  </si>
+  <si>
+    <t>Body Lotion Crystals in Grey</t>
+  </si>
+  <si>
+    <t>Grey Crystals Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Grey Crystals Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Gemstone</t>
+  </si>
+  <si>
+    <t>300 ml</t>
+  </si>
+  <si>
+    <t>Neroli &amp; Amber Cream Soap</t>
+  </si>
+  <si>
+    <t>Neroli &amp; Amber Shower Gel</t>
+  </si>
+  <si>
+    <t>2 x 300 ml</t>
+  </si>
+  <si>
+    <t>Set Neroli &amp; Amber Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Neroli &amp; Amber Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Jasmine &amp; Patchouli Cream Soap</t>
+  </si>
+  <si>
+    <t>Jasmine &amp; Patchouli Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Jasmine &amp; Patchouli Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Jasmine &amp; Patchouli Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Ylang &amp; Vanilla Cream Soap</t>
+  </si>
+  <si>
+    <t>Ylang &amp; Vanilla Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Ylang &amp; Vanilla Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Ylang &amp; Vanilla Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>White Musc &amp; Ananas Cream Soap</t>
+  </si>
+  <si>
+    <t>White Musc &amp; Ananas Shower Gel</t>
+  </si>
+  <si>
+    <t>Set White Musc &amp; Ananas Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set White Musc &amp; Ananas Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Bergamot &amp; Lemongrass Cream Soap</t>
+  </si>
+  <si>
+    <t>Bergamot &amp; Lemongrass Shower Gel</t>
+  </si>
+  <si>
+    <t>Set Bergamot &amp; Lemongrass Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Set Bergamot &amp; Lemongrass Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Wonderful Oriental Woods Cream Soap</t>
+  </si>
+  <si>
+    <t>Wonderful Dark Woods Cream Soap</t>
+  </si>
+  <si>
+    <t>Wonderful White Flowers Cream Soap</t>
+  </si>
+  <si>
+    <t>Wonderful White Valley Cream Soap</t>
+  </si>
+  <si>
+    <t>Wonderful Wild Blossom Cream Soap</t>
+  </si>
+  <si>
+    <t>Cream Soap Dispenser                              Crystals in Brown</t>
+  </si>
+  <si>
+    <t>Shower Gel Crystals in Brown</t>
+  </si>
+  <si>
+    <t>Body Lotion Crystals in Brown</t>
+  </si>
+  <si>
+    <t>Brown Crystals Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Brown Crystals Shower Gel &amp; Body Lotion</t>
+  </si>
+  <si>
+    <t>Romance</t>
+  </si>
+  <si>
+    <t>Set Cream Soap &amp; Handlotion Vanilla &amp; Patchouli</t>
+  </si>
+  <si>
+    <t>Set Body Lotion &amp; Shower Gel Vanilla &amp; Patchouli</t>
+  </si>
+  <si>
+    <t>Fantastic</t>
+  </si>
+  <si>
+    <t>Dark Musk &amp; Cedarwood Cream Soap</t>
+  </si>
+  <si>
+    <t>Set Dark Musk &amp; Cedarwood Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Amberwood &amp; Patchouli Cream Soap</t>
+  </si>
+  <si>
+    <t>Amberwood &amp; Patchouli Cream Soap &amp; Hand Lotion</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Color/Code</t>
-[...17 lines deleted...]
-    <t>Cost (eur)</t>
+    <t>Size</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="186"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...11 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...100 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...9 lines deleted...]
-</richValueRels>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2682,5442 +837,3343 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E372"/>
+  <dimension ref="A1:H130"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28:XFD28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="19" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="40" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="A7" s="28" t="s">
+    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>4250120710044</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="29" t="s">
-[...26 lines deleted...]
-      <c r="C9" s="9" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="7"/>
-[...20 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="14">
-[...24 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="G8" s="2">
+        <v>6</v>
+      </c>
+      <c r="H8" s="8">
+        <v>4.6116000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>4250120710501</v>
+      </c>
+      <c r="B9" s="2">
+        <v>1050</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="7"/>
-[...5 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="G9" s="2">
+        <v>12</v>
+      </c>
+      <c r="H9" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>4250120710525</v>
+      </c>
+      <c r="B10" s="2">
+        <v>1052</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="2">
+        <v>6</v>
+      </c>
+      <c r="H10" s="8">
+        <v>5.6375999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>4250120710556</v>
+      </c>
+      <c r="B11" s="2">
+        <v>1055</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="2">
+        <v>100</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0.72360000000000013</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>4250120710570</v>
+      </c>
+      <c r="B12" s="2">
+        <v>1057</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="2">
+        <v>30</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1.7712000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>4250120710600</v>
+      </c>
+      <c r="B13" s="2">
+        <v>1060</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="11">
-[...2 lines deleted...]
-      <c r="C14" s="12" t="s">
+      <c r="F13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G13" s="2">
+        <v>12</v>
+      </c>
+      <c r="H13" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>4250120710624</v>
+      </c>
+      <c r="B14" s="2">
+        <v>1062</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="10"/>
-[...5 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="G14" s="2">
+        <v>6</v>
+      </c>
+      <c r="H14" s="8">
+        <v>5.6375999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>4250120710655</v>
+      </c>
+      <c r="B15" s="2">
+        <v>1065</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="2">
+        <v>100</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0.72360000000000013</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>4250120710679</v>
+      </c>
+      <c r="B16" s="2">
+        <v>1067</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="2">
+        <v>30</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1.7712000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>4250120710709</v>
+      </c>
+      <c r="B17" s="2">
+        <v>1070</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G17" s="2">
+        <v>12</v>
+      </c>
+      <c r="H17" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>4250120710723</v>
+      </c>
+      <c r="B18" s="2">
+        <v>1072</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="11">
-[...2 lines deleted...]
-      <c r="C15" s="12" t="s">
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="2">
+        <v>6</v>
+      </c>
+      <c r="H18" s="8">
+        <v>5.6375999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>4250120710754</v>
+      </c>
+      <c r="B19" s="2">
+        <v>1075</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="10"/>
-[...5 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="G19" s="2">
+        <v>100</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0.72360000000000013</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>4250120710778</v>
+      </c>
+      <c r="B20" s="2">
+        <v>1077</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="2">
+        <v>30</v>
+      </c>
+      <c r="H20" s="8">
+        <v>1.7712000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>4250120711706</v>
+      </c>
+      <c r="B21" s="2">
+        <v>1170</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="2">
         <v>12</v>
       </c>
-      <c r="B16" s="11">
-[...32 lines deleted...]
-      <c r="C18" s="12" t="s">
+      <c r="H21" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>4250120711720</v>
+      </c>
+      <c r="B22" s="2">
+        <v>1172</v>
+      </c>
+      <c r="C22" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D18" s="10"/>
-[...5 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="2">
+        <v>6</v>
+      </c>
+      <c r="H22" s="8">
+        <v>6.2100000000000009</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>4250120711737</v>
+      </c>
+      <c r="B23" s="2">
+        <v>1173</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="14">
-[...2 lines deleted...]
-      <c r="C19" s="15" t="s">
+      <c r="F23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="2">
+        <v>12</v>
+      </c>
+      <c r="H23" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>4250120711751</v>
+      </c>
+      <c r="B24" s="2">
+        <v>1175</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D19" s="13"/>
-[...12 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="2">
+        <v>6</v>
+      </c>
+      <c r="H24" s="8">
+        <v>6.2100000000000009</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>4250120711904</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1190</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="8">
-[...2 lines deleted...]
-      <c r="C21" s="9" t="s">
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25" s="2">
+        <v>12</v>
+      </c>
+      <c r="H25" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>4250120711928</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1192</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="2">
+        <v>6</v>
+      </c>
+      <c r="H26" s="8">
+        <v>6.2100000000000009</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>4250120711935</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1193</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="2">
+        <v>12</v>
+      </c>
+      <c r="H27" s="8">
+        <v>2.2355999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>4250120711959</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1195</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="2">
+        <v>6</v>
+      </c>
+      <c r="H28" s="8">
+        <v>6.2100000000000009</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>4250120713007</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1300</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D21" s="7"/>
-[...5 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="D29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
-[...2 lines deleted...]
-      <c r="C22" s="12" t="s">
+      <c r="F29" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="2">
+        <v>6</v>
+      </c>
+      <c r="H29" s="8">
+        <v>1.9224000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>4250120713014</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1301</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="10"/>
-[...5 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="F30" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="2">
+        <v>6</v>
+      </c>
+      <c r="H30" s="8">
+        <v>1.6524000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>4250120713021</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1302</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="11">
-[...2 lines deleted...]
-      <c r="C23" s="12" t="s">
+      <c r="F31" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G31" s="2">
+        <v>6</v>
+      </c>
+      <c r="H31" s="8">
+        <v>2.2032000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>4250120713038</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1303</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E32" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D23" s="10"/>
-[...5 lines deleted...]
-      <c r="A24" s="10" t="s">
+      <c r="F32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="2">
+        <v>100</v>
+      </c>
+      <c r="H32" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>4250120713106</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1310</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="11">
-[...2 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="F33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="2">
+        <v>6</v>
+      </c>
+      <c r="H33" s="8">
+        <v>1.9224000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>4250120713113</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1311</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D24" s="10"/>
-[...5 lines deleted...]
-      <c r="A25" s="10" t="s">
+      <c r="F34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="2">
+        <v>6</v>
+      </c>
+      <c r="H34" s="8">
+        <v>1.6524000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>4250120713120</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1312</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="11">
-[...2 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="F35" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="2">
+        <v>6</v>
+      </c>
+      <c r="H35" s="8">
+        <v>2.2032000000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>4250120713137</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1313</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E36" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D25" s="10"/>
-[...5 lines deleted...]
-      <c r="A26" s="10" t="s">
+      <c r="F36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="2">
+        <v>100</v>
+      </c>
+      <c r="H36" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>4250120713205</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1320</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="11">
-[...2 lines deleted...]
-      <c r="C26" s="12" t="s">
+      <c r="F37" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="2">
+        <v>6</v>
+      </c>
+      <c r="H37" s="8">
+        <v>1.9224000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>4250120713212</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1321</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E38" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="10"/>
-[...5 lines deleted...]
-      <c r="A27" s="10" t="s">
+      <c r="F38" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G38" s="2">
+        <v>6</v>
+      </c>
+      <c r="H38" s="8">
+        <v>1.6524000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>4250120713229</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1322</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E39" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="11">
-[...2 lines deleted...]
-      <c r="C27" s="12" t="s">
+      <c r="F39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="2">
+        <v>6</v>
+      </c>
+      <c r="H39" s="8">
+        <v>2.2032000000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>4250120713236</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1323</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D27" s="10"/>
-[...5 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="F40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="2">
+        <v>100</v>
+      </c>
+      <c r="H40" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>4250120714349</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1434</v>
+      </c>
+      <c r="C41" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="11">
-[...2 lines deleted...]
-      <c r="C28" s="12" t="s">
+      <c r="D41" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="10"/>
-[...5 lines deleted...]
-      <c r="A29" s="13" t="s">
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="2">
+        <v>4</v>
+      </c>
+      <c r="H41" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>4250120714455</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1445</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="14">
-[...2 lines deleted...]
-      <c r="C29" s="15" t="s">
+      <c r="D42" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="2">
+        <v>4</v>
+      </c>
+      <c r="H42" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>4250120714462</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1446</v>
+      </c>
+      <c r="C43" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="13"/>
-[...12 lines deleted...]
-      <c r="A31" s="7" t="s">
+      <c r="D43" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="2">
+        <v>4</v>
+      </c>
+      <c r="H43" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>4250120714493</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1449</v>
+      </c>
+      <c r="C44" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B31" s="8">
-[...2 lines deleted...]
-      <c r="C31" s="9" t="s">
+      <c r="D44" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="2">
+        <v>4</v>
+      </c>
+      <c r="H44" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>4250120714523</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1452</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D31" s="7"/>
-[...5 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="D45" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G45" s="2">
+        <v>4</v>
+      </c>
+      <c r="H45" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>4250120714530</v>
+      </c>
+      <c r="B46" s="2">
+        <v>1453</v>
+      </c>
+      <c r="C46" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B32" s="11">
-[...2 lines deleted...]
-      <c r="C32" s="12" t="s">
+      <c r="D46" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="2">
+        <v>4</v>
+      </c>
+      <c r="H46" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>4250120715032</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1503</v>
+      </c>
+      <c r="C47" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D32" s="10"/>
-[...5 lines deleted...]
-      <c r="A33" s="13" t="s">
+      <c r="D47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B33" s="14">
-[...18 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="G47" s="2">
+        <v>6</v>
+      </c>
+      <c r="H47" s="8">
+        <v>2.754</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>4250120715049</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1504</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="8">
-[...2 lines deleted...]
-      <c r="C35" s="9" t="s">
+      <c r="F48" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G48" s="2">
+        <v>6</v>
+      </c>
+      <c r="H48" s="8">
+        <v>2.754</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>4250120715056</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1505</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E49" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D35" s="7"/>
-[...5 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="F49" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G49" s="2">
+        <v>6</v>
+      </c>
+      <c r="H49" s="8">
+        <v>2.754</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>4250120716008</v>
+      </c>
+      <c r="B50" s="2">
+        <v>1600</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B36" s="11">
-[...2 lines deleted...]
-      <c r="C36" s="12" t="s">
+      <c r="D50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D36" s="10"/>
-[...11 lines deleted...]
-      <c r="C37" s="15" t="s">
+      <c r="G50" s="2">
+        <v>6</v>
+      </c>
+      <c r="H50" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>4250120716022</v>
+      </c>
+      <c r="B51" s="2">
+        <v>1602</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E51" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D37" s="13"/>
-[...12 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="F51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G51" s="2">
+        <v>6</v>
+      </c>
+      <c r="H51" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>4250120716084</v>
+      </c>
+      <c r="B52" s="2">
+        <v>1608</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B39" s="8">
-[...11 lines deleted...]
-      <c r="A40" s="10" t="s">
+      <c r="G52" s="2">
+        <v>6</v>
+      </c>
+      <c r="H52" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>4250120716091</v>
+      </c>
+      <c r="B53" s="2">
+        <v>1609</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E53" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="11">
-[...2 lines deleted...]
-      <c r="C40" s="12" t="s">
+      <c r="F53" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G53" s="2">
+        <v>6</v>
+      </c>
+      <c r="H53" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>4250120716107</v>
+      </c>
+      <c r="B54" s="2">
+        <v>1610</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E54" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D40" s="10"/>
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+      <c r="F54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G54" s="2">
+        <v>6</v>
+      </c>
+      <c r="H54" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>4250120716121</v>
+      </c>
+      <c r="B55" s="2">
+        <v>1612</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="14">
-[...2 lines deleted...]
-      <c r="C41" s="15" t="s">
+      <c r="F55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G55" s="2">
+        <v>6</v>
+      </c>
+      <c r="H55" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>4250120716183</v>
+      </c>
+      <c r="B56" s="2">
+        <v>1618</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="D41" s="13"/>
-[...12 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="F56" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G56" s="2">
+        <v>6</v>
+      </c>
+      <c r="H56" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>4250120716190</v>
+      </c>
+      <c r="B57" s="2">
+        <v>1619</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B43" s="8">
-[...2 lines deleted...]
-      <c r="C43" s="9" t="s">
+      <c r="F57" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G57" s="2">
+        <v>6</v>
+      </c>
+      <c r="H57" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>4250120716206</v>
+      </c>
+      <c r="B58" s="2">
+        <v>1620</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D43" s="7"/>
-[...5 lines deleted...]
-      <c r="A44" s="10" t="s">
+      <c r="F58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G58" s="2">
+        <v>6</v>
+      </c>
+      <c r="H58" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>4250120716220</v>
+      </c>
+      <c r="B59" s="2">
+        <v>1622</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E59" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="11">
-[...2 lines deleted...]
-      <c r="C44" s="12" t="s">
+      <c r="F59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" s="2">
+        <v>6</v>
+      </c>
+      <c r="H59" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>4250120716282</v>
+      </c>
+      <c r="B60" s="2">
+        <v>1628</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E60" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D44" s="10"/>
-[...5 lines deleted...]
-      <c r="A45" s="10" t="s">
+      <c r="F60" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G60" s="2">
+        <v>6</v>
+      </c>
+      <c r="H60" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>4250120716299</v>
+      </c>
+      <c r="B61" s="2">
+        <v>1629</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E61" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B45" s="11">
-[...2 lines deleted...]
-      <c r="C45" s="12" t="s">
+      <c r="F61" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G61" s="2">
+        <v>6</v>
+      </c>
+      <c r="H61" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>4250120720104</v>
+      </c>
+      <c r="B62" s="2">
+        <v>2010</v>
+      </c>
+      <c r="C62" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D45" s="10"/>
-[...5 lines deleted...]
-      <c r="A46" s="10" t="s">
+      <c r="D62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B46" s="11">
-[...11 lines deleted...]
-      <c r="A47" s="10" t="s">
+      <c r="G62" s="2">
+        <v>6</v>
+      </c>
+      <c r="H62" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>4250120720111</v>
+      </c>
+      <c r="B63" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="11">
-[...2 lines deleted...]
-      <c r="C47" s="12" t="s">
+      <c r="F63" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G63" s="2">
+        <v>6</v>
+      </c>
+      <c r="H63" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>4250120720128</v>
+      </c>
+      <c r="B64" s="2">
+        <v>2012</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D47" s="10"/>
-[...5 lines deleted...]
-      <c r="A48" s="10" t="s">
+      <c r="F64" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G64" s="2">
+        <v>6</v>
+      </c>
+      <c r="H64" s="8">
+        <v>4.3524000000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>4250120720135</v>
+      </c>
+      <c r="B65" s="2">
+        <v>2013</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F65" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="11">
-[...11 lines deleted...]
-      <c r="A49" s="10" t="s">
+      <c r="G65" s="2">
+        <v>6</v>
+      </c>
+      <c r="H65" s="8">
+        <v>8.5536000000000012</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>4250120720159</v>
+      </c>
+      <c r="B66" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E66" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B49" s="11">
-[...2 lines deleted...]
-      <c r="C49" s="12" t="s">
+      <c r="F66" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G66" s="2">
+        <v>6</v>
+      </c>
+      <c r="H66" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>4250120720166</v>
+      </c>
+      <c r="B67" s="2">
+        <v>2016</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D49" s="10"/>
-[...5 lines deleted...]
-      <c r="A50" s="10" t="s">
+      <c r="F67" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G67" s="2">
+        <v>6</v>
+      </c>
+      <c r="H67" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>4250120720173</v>
+      </c>
+      <c r="B68" s="2">
+        <v>2017</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E68" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B50" s="11">
-[...2 lines deleted...]
-      <c r="C50" s="12" t="s">
+      <c r="F68" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G68" s="2">
+        <v>6</v>
+      </c>
+      <c r="H68" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>4250120720203</v>
+      </c>
+      <c r="B69" s="2">
+        <v>2020</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D50" s="10"/>
-[...5 lines deleted...]
-      <c r="A51" s="10" t="s">
+      <c r="F69" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G69" s="2">
+        <v>6</v>
+      </c>
+      <c r="H69" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>4250120720210</v>
+      </c>
+      <c r="B70" s="2">
+        <v>2021</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E70" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B51" s="11">
-[...2 lines deleted...]
-      <c r="C51" s="12" t="s">
+      <c r="F70" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G70" s="2">
+        <v>6</v>
+      </c>
+      <c r="H70" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>4250120720227</v>
+      </c>
+      <c r="B71" s="2">
+        <v>2022</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E71" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D51" s="10"/>
-[...5 lines deleted...]
-      <c r="A52" s="10" t="s">
+      <c r="F71" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G71" s="2">
+        <v>6</v>
+      </c>
+      <c r="H71" s="8">
+        <v>4.3524000000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>4250120720234</v>
+      </c>
+      <c r="B72" s="2">
+        <v>2023</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E72" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B52" s="11">
-[...2 lines deleted...]
-      <c r="C52" s="12" t="s">
+      <c r="F72" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G72" s="2">
+        <v>6</v>
+      </c>
+      <c r="H72" s="8">
+        <v>8.5536000000000012</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>4250120720302</v>
+      </c>
+      <c r="B73" s="2">
+        <v>2030</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E73" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D52" s="10"/>
-[...5 lines deleted...]
-      <c r="A53" s="10" t="s">
+      <c r="F73" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G73" s="2">
+        <v>6</v>
+      </c>
+      <c r="H73" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>4250120720319</v>
+      </c>
+      <c r="B74" s="2">
+        <v>2031</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E74" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B53" s="11">
-[...2 lines deleted...]
-      <c r="C53" s="12" t="s">
+      <c r="F74" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" s="2">
+        <v>6</v>
+      </c>
+      <c r="H74" s="8">
+        <v>3.3155999999999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>4250120720326</v>
+      </c>
+      <c r="B75" s="2">
+        <v>2032</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E75" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D53" s="10"/>
-[...5 lines deleted...]
-      <c r="A54" s="10" t="s">
+      <c r="F75" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G75" s="2">
+        <v>6</v>
+      </c>
+      <c r="H75" s="8">
+        <v>4.3524000000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>4250120720333</v>
+      </c>
+      <c r="B76" s="2">
+        <v>2033</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B54" s="11">
-[...2 lines deleted...]
-      <c r="C54" s="12" t="s">
+      <c r="F76" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G76" s="2">
+        <v>6</v>
+      </c>
+      <c r="H76" s="8">
+        <v>8.5536000000000012</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>4250120720937</v>
+      </c>
+      <c r="B77" s="2">
+        <v>2093</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E77" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D54" s="10"/>
-[...5 lines deleted...]
-      <c r="A55" s="10" t="s">
+      <c r="F77" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G77" s="2">
+        <v>6</v>
+      </c>
+      <c r="H77" s="8">
+        <v>2.5812000000000004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>4250120720944</v>
+      </c>
+      <c r="B78" s="2">
+        <v>2094</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E78" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B55" s="11">
-[...2 lines deleted...]
-      <c r="C55" s="12" t="s">
+      <c r="F78" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G78" s="2">
+        <v>6</v>
+      </c>
+      <c r="H78" s="8">
+        <v>2.5812000000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>4250120720951</v>
+      </c>
+      <c r="B79" s="2">
+        <v>2095</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E79" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D55" s="10"/>
-[...5 lines deleted...]
-      <c r="A56" s="10" t="s">
+      <c r="F79" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G79" s="2">
+        <v>6</v>
+      </c>
+      <c r="H79" s="8">
+        <v>2.5812000000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>4250120730806</v>
+      </c>
+      <c r="B80" s="2">
+        <v>3080</v>
+      </c>
+      <c r="C80" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B56" s="11">
-[...2 lines deleted...]
-      <c r="C56" s="12" t="s">
+      <c r="D80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D56" s="10"/>
-[...5 lines deleted...]
-      <c r="A57" s="10" t="s">
+      <c r="F80" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80" s="2">
+        <v>6</v>
+      </c>
+      <c r="H80" s="8">
+        <v>4.6116000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>4250120730813</v>
+      </c>
+      <c r="B81" s="2">
+        <v>3081</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E81" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B57" s="11">
-[...2 lines deleted...]
-      <c r="C57" s="12" t="s">
+      <c r="F81" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81" s="2">
+        <v>6</v>
+      </c>
+      <c r="H81" s="8">
+        <v>4.6116000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>4250120730882</v>
+      </c>
+      <c r="B82" s="2">
+        <v>3088</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E82" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D57" s="10"/>
-[...5 lines deleted...]
-      <c r="A58" s="10" t="s">
+      <c r="F82" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82" s="2">
+        <v>6</v>
+      </c>
+      <c r="H82" s="8">
+        <v>6.458400000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>4250120730899</v>
+      </c>
+      <c r="B83" s="2">
+        <v>3089</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E83" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B58" s="11">
-[...2 lines deleted...]
-      <c r="C58" s="12" t="s">
+      <c r="F83" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G83" s="2">
+        <v>6</v>
+      </c>
+      <c r="H83" s="8">
+        <v>6.458400000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>4250120732107</v>
+      </c>
+      <c r="B84" s="2">
+        <v>3210</v>
+      </c>
+      <c r="C84" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D58" s="10"/>
-[...5 lines deleted...]
-      <c r="A59" s="10" t="s">
+      <c r="D84" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E84" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B59" s="11">
-[...2 lines deleted...]
-      <c r="C59" s="12" t="s">
+      <c r="F84" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G84" s="2">
+        <v>6</v>
+      </c>
+      <c r="H84" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>4250120732152</v>
+      </c>
+      <c r="B85" s="2">
+        <v>3215</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E85" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="D59" s="10"/>
-[...5 lines deleted...]
-      <c r="A60" s="10" t="s">
+      <c r="F85" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G85" s="2">
+        <v>6</v>
+      </c>
+      <c r="H85" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>4250120732206</v>
+      </c>
+      <c r="B86" s="2">
+        <v>3220</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E86" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B60" s="11">
-[...2 lines deleted...]
-      <c r="C60" s="12" t="s">
+      <c r="F86" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G86" s="2">
+        <v>6</v>
+      </c>
+      <c r="H86" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>4250120732305</v>
+      </c>
+      <c r="B87" s="2">
+        <v>3230</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E87" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D60" s="10"/>
-[...5 lines deleted...]
-      <c r="A61" s="10" t="s">
+      <c r="F87" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G87" s="2">
+        <v>6</v>
+      </c>
+      <c r="H87" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>4250120732961</v>
+      </c>
+      <c r="B88" s="2">
+        <v>3296</v>
+      </c>
+      <c r="C88" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B61" s="11">
-[...2 lines deleted...]
-      <c r="C61" s="12" t="s">
+      <c r="D88" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E88" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D61" s="10"/>
-[...5 lines deleted...]
-      <c r="A62" s="10" t="s">
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" s="2">
+        <v>6</v>
+      </c>
+      <c r="H88" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>4250120732978</v>
+      </c>
+      <c r="B89" s="2">
+        <v>3297</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E89" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B62" s="11">
-[...2 lines deleted...]
-      <c r="C62" s="12" t="s">
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="2">
+        <v>6</v>
+      </c>
+      <c r="H89" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>4250120733104</v>
+      </c>
+      <c r="B90" s="2">
+        <v>3310</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E90" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D62" s="10"/>
-[...5 lines deleted...]
-      <c r="A63" s="13" t="s">
+      <c r="F90" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G90" s="2">
+        <v>6</v>
+      </c>
+      <c r="H90" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>4250120733203</v>
+      </c>
+      <c r="B91" s="2">
+        <v>3320</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E91" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B63" s="14">
-[...2 lines deleted...]
-      <c r="C63" s="15" t="s">
+      <c r="F91" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G91" s="2">
+        <v>6</v>
+      </c>
+      <c r="H91" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>4250120733302</v>
+      </c>
+      <c r="B92" s="2">
+        <v>3330</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D63" s="13"/>
-[...12 lines deleted...]
-      <c r="A65" s="7" t="s">
+      <c r="F92" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G92" s="2">
+        <v>6</v>
+      </c>
+      <c r="H92" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>4250120733968</v>
+      </c>
+      <c r="B93" s="2">
+        <v>3396</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E93" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B65" s="8">
-[...2 lines deleted...]
-      <c r="C65" s="9" t="s">
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="2">
+        <v>6</v>
+      </c>
+      <c r="H93" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>4250120733975</v>
+      </c>
+      <c r="B94" s="2">
+        <v>3397</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E94" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D65" s="7"/>
-[...5 lines deleted...]
-      <c r="A66" s="10" t="s">
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G94" s="2">
+        <v>6</v>
+      </c>
+      <c r="H94" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>4250120735009</v>
+      </c>
+      <c r="B95" s="2">
+        <v>3500</v>
+      </c>
+      <c r="C95" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="B66" s="11">
-[...2 lines deleted...]
-      <c r="C66" s="12" t="s">
+      <c r="D95" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F95" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D66" s="10"/>
-[...11 lines deleted...]
-      <c r="C67" s="12" t="s">
+      <c r="G95" s="2">
+        <v>6</v>
+      </c>
+      <c r="H95" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>4250120735023</v>
+      </c>
+      <c r="B96" s="2">
+        <v>3502</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E96" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D67" s="10"/>
-[...5 lines deleted...]
-      <c r="A68" s="10" t="s">
+      <c r="F96" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G96" s="2">
+        <v>6</v>
+      </c>
+      <c r="H96" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>4250120735085</v>
+      </c>
+      <c r="B97" s="2">
+        <v>3508</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="B68" s="11">
-[...11 lines deleted...]
-      <c r="A69" s="10" t="s">
+      <c r="G97" s="2">
+        <v>6</v>
+      </c>
+      <c r="H97" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>4250120735092</v>
+      </c>
+      <c r="B98" s="2">
+        <v>3509</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E98" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B69" s="11">
-[...2 lines deleted...]
-      <c r="C69" s="12" t="s">
+      <c r="F98" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G98" s="2">
+        <v>6</v>
+      </c>
+      <c r="H98" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>4250120735108</v>
+      </c>
+      <c r="B99" s="2">
+        <v>3510</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E99" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="D69" s="10"/>
-[...5 lines deleted...]
-      <c r="A70" s="10" t="s">
+      <c r="F99" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G99" s="2">
+        <v>6</v>
+      </c>
+      <c r="H99" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>4250120735122</v>
+      </c>
+      <c r="B100" s="2">
+        <v>3512</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E100" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B70" s="11">
-[...2 lines deleted...]
-      <c r="C70" s="12" t="s">
+      <c r="F100" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G100" s="2">
+        <v>6</v>
+      </c>
+      <c r="H100" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>4250120735184</v>
+      </c>
+      <c r="B101" s="2">
+        <v>3518</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E101" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D70" s="10"/>
-[...5 lines deleted...]
-      <c r="A71" s="10" t="s">
+      <c r="F101" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G101" s="2">
+        <v>6</v>
+      </c>
+      <c r="H101" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>4250120735191</v>
+      </c>
+      <c r="B102" s="2">
+        <v>3519</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E102" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B71" s="11">
-[...2 lines deleted...]
-      <c r="C71" s="12" t="s">
+      <c r="F102" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G102" s="2">
+        <v>6</v>
+      </c>
+      <c r="H102" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>4250120735207</v>
+      </c>
+      <c r="B103" s="2">
+        <v>3520</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D71" s="10"/>
-[...5 lines deleted...]
-      <c r="A72" s="10" t="s">
+      <c r="F103" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G103" s="2">
+        <v>6</v>
+      </c>
+      <c r="H103" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>4250120735221</v>
+      </c>
+      <c r="B104" s="2">
+        <v>3522</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E104" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="B72" s="11">
-[...2 lines deleted...]
-      <c r="C72" s="12" t="s">
+      <c r="F104" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G104" s="2">
+        <v>6</v>
+      </c>
+      <c r="H104" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>4250120735283</v>
+      </c>
+      <c r="B105" s="2">
+        <v>3528</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E105" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D72" s="10"/>
-[...5 lines deleted...]
-      <c r="A73" s="10" t="s">
+      <c r="F105" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G105" s="2">
+        <v>6</v>
+      </c>
+      <c r="H105" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>4250120735290</v>
+      </c>
+      <c r="B106" s="2">
+        <v>3529</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E106" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B73" s="11">
-[...2 lines deleted...]
-      <c r="C73" s="12" t="s">
+      <c r="F106" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G106" s="2">
+        <v>6</v>
+      </c>
+      <c r="H106" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>4250120735306</v>
+      </c>
+      <c r="B107" s="2">
+        <v>3530</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E107" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D73" s="10"/>
-[...5 lines deleted...]
-      <c r="A74" s="10" t="s">
+      <c r="F107" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G107" s="2">
+        <v>6</v>
+      </c>
+      <c r="H107" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>4250120735320</v>
+      </c>
+      <c r="B108" s="2">
+        <v>3532</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E108" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B74" s="11">
-[...2 lines deleted...]
-      <c r="C74" s="12" t="s">
+      <c r="F108" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G108" s="2">
+        <v>6</v>
+      </c>
+      <c r="H108" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>4250120735382</v>
+      </c>
+      <c r="B109" s="2">
+        <v>3538</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E109" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="D74" s="10"/>
-[...5 lines deleted...]
-      <c r="A75" s="10" t="s">
+      <c r="F109" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G109" s="2">
+        <v>6</v>
+      </c>
+      <c r="H109" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>4250120735399</v>
+      </c>
+      <c r="B110" s="2">
+        <v>3539</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E110" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B75" s="11">
-[...2 lines deleted...]
-      <c r="C75" s="12" t="s">
+      <c r="F110" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G110" s="2">
+        <v>6</v>
+      </c>
+      <c r="H110" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>4250120735405</v>
+      </c>
+      <c r="B111" s="2">
+        <v>3540</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E111" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D75" s="10"/>
-[...5 lines deleted...]
-      <c r="A76" s="13" t="s">
+      <c r="F111" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G111" s="2">
+        <v>6</v>
+      </c>
+      <c r="H111" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>4250120735429</v>
+      </c>
+      <c r="B112" s="2">
+        <v>3542</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E112" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B76" s="14">
-[...2 lines deleted...]
-      <c r="C76" s="15" t="s">
+      <c r="F112" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G112" s="2">
+        <v>6</v>
+      </c>
+      <c r="H112" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>4250120735481</v>
+      </c>
+      <c r="B113" s="2">
+        <v>3548</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E113" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D76" s="13"/>
-[...18 lines deleted...]
-      <c r="C78" s="9" t="s">
+      <c r="F113" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G113" s="2">
+        <v>6</v>
+      </c>
+      <c r="H113" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>4250120735498</v>
+      </c>
+      <c r="B114" s="2">
+        <v>3549</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D78" s="7"/>
-[...11 lines deleted...]
-      <c r="C79" s="12" t="s">
+      <c r="F114" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G114" s="2">
+        <v>6</v>
+      </c>
+      <c r="H114" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>4250120736204</v>
+      </c>
+      <c r="B115" s="2">
+        <v>3620</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E115" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D79" s="10"/>
-[...5 lines deleted...]
-      <c r="A80" s="10" t="s">
+      <c r="F115" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G115" s="2">
+        <v>6</v>
+      </c>
+      <c r="H115" s="8">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>4250120736211</v>
+      </c>
+      <c r="B116" s="2">
+        <v>3621</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B80" s="11">
-[...2 lines deleted...]
-      <c r="C80" s="12" t="s">
+      <c r="F116" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G116" s="2">
+        <v>6</v>
+      </c>
+      <c r="H116" s="8">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>4250120736228</v>
+      </c>
+      <c r="B117" s="2">
+        <v>3622</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E117" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D80" s="10"/>
-[...11 lines deleted...]
-      <c r="C81" s="12" t="s">
+      <c r="F117" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G117" s="2">
+        <v>6</v>
+      </c>
+      <c r="H117" s="8">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>4250120736235</v>
+      </c>
+      <c r="B118" s="2">
+        <v>3623</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E118" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="D81" s="10"/>
-[...11 lines deleted...]
-      <c r="C82" s="12" t="s">
+      <c r="F118" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G118" s="2">
+        <v>6</v>
+      </c>
+      <c r="H118" s="8">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>4250120736242</v>
+      </c>
+      <c r="B119" s="2">
+        <v>3624</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E119" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D82" s="10"/>
-[...11 lines deleted...]
-      <c r="C83" s="12" t="s">
+      <c r="F119" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G119" s="2">
+        <v>6</v>
+      </c>
+      <c r="H119" s="8">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>4250120741604</v>
+      </c>
+      <c r="B120" s="2">
+        <v>4160</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D83" s="10"/>
-[...11 lines deleted...]
-      <c r="C84" s="12" t="s">
+      <c r="F120" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G120" s="2">
+        <v>6</v>
+      </c>
+      <c r="H120" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>4250120741611</v>
+      </c>
+      <c r="B121" s="2">
+        <v>4161</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E121" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D84" s="10"/>
-[...11 lines deleted...]
-      <c r="C85" s="15" t="s">
+      <c r="F121" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G121" s="2">
+        <v>6</v>
+      </c>
+      <c r="H121" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>4250120741628</v>
+      </c>
+      <c r="B122" s="2">
+        <v>4162</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E122" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="D85" s="13"/>
-[...12 lines deleted...]
-      <c r="A87" s="7" t="s">
+      <c r="F122" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G122" s="2">
+        <v>6</v>
+      </c>
+      <c r="H122" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>4250120741963</v>
+      </c>
+      <c r="B123" s="2">
+        <v>4196</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E123" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B87" s="8">
-[...2 lines deleted...]
-      <c r="C87" s="9" t="s">
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G123" s="2">
+        <v>6</v>
+      </c>
+      <c r="H123" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>4250120741970</v>
+      </c>
+      <c r="B124" s="2">
+        <v>4197</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E124" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="D87" s="7" t="s">
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="2">
+        <v>6</v>
+      </c>
+      <c r="H124" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>4250120750033</v>
+      </c>
+      <c r="B125" s="2">
+        <v>5003</v>
+      </c>
+      <c r="C125" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E87" s="22">
-[...4 lines deleted...]
-      <c r="A88" s="10" t="s">
+      <c r="D125" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E125" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="B88" s="11">
-[...2 lines deleted...]
-      <c r="C88" s="12" t="s">
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="2">
+        <v>6</v>
+      </c>
+      <c r="H125" s="8">
+        <v>5.1516000000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>4250120750064</v>
+      </c>
+      <c r="B126" s="2">
+        <v>5006</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E126" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D88" s="10" t="s">
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="2">
+        <v>6</v>
+      </c>
+      <c r="H126" s="8">
+        <v>5.1516000000000002</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>4250120750101</v>
+      </c>
+      <c r="B127" s="2">
+        <v>5010</v>
+      </c>
+      <c r="C127" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E88" s="23">
-[...4 lines deleted...]
-      <c r="A89" s="10" t="s">
+      <c r="D127" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B89" s="11">
-[...2 lines deleted...]
-      <c r="C89" s="12" t="s">
+      <c r="F127" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G127" s="2">
+        <v>6</v>
+      </c>
+      <c r="H127" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>4250120750187</v>
+      </c>
+      <c r="B128" s="2">
+        <v>5018</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E128" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="D89" s="10" t="s">
+      <c r="F128" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G128" s="2">
+        <v>6</v>
+      </c>
+      <c r="H128" s="8">
+        <v>9.1584000000000003</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>4250120750200</v>
+      </c>
+      <c r="B129" s="2">
+        <v>5020</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E129" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="E89" s="23">
-[...4 lines deleted...]
-      <c r="A90" s="10" t="s">
+      <c r="F129" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="G129" s="2">
+        <v>6</v>
+      </c>
+      <c r="H129" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>4250120750286</v>
+      </c>
+      <c r="B130" s="2">
+        <v>5028</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E130" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B90" s="11">
-[...4125 lines deleted...]
-        <v>11.214262608119999</v>
+      <c r="F130" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G130" s="2">
+        <v>6</v>
+      </c>
+      <c r="H130" s="8">
+        <v>9.1584000000000003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Make Up Forever</vt:lpstr>
+      <vt:lpstr>Vivian Gray</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>