--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,794 +1,779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{F15AC251-2A7E-42D1-9DF5-E12776AAD2CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Mansard" sheetId="1" r:id="rId1"/>
+    <sheet name="AXIS-Y Global Supply Price List" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AXIS-Y Global Supply Price List'!$A$8:$I$44</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D30" i="1" l="1"/>
+  <c r="D29" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="D9" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
-[...358 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="74">
+  <si>
+    <t>Product Name</t>
+  </si>
+  <si>
+    <t>Capacity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail Price(KRW) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail Price(USD) </t>
+  </si>
+  <si>
+    <t>Qty Per Box(EA)</t>
+  </si>
+  <si>
+    <t>Barcode</t>
+  </si>
+  <si>
+    <t>1~5
+(BOX)</t>
+  </si>
+  <si>
+    <t>6~20
+(BOX)</t>
+  </si>
+  <si>
+    <t>21~50
+(BOX)</t>
+  </si>
+  <si>
+    <t>AXIS-Y Daily Purifying Treatment Toner 200ml</t>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Daily Purifying Treatment Toner 80ml</t>
+  </si>
+  <si>
+    <t>80 ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Artichoke Intensive Skin Barrier Ampoule 30ml</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Quinoa One-Step Balanced Gel Cleanser 180ml</t>
+  </si>
+  <si>
+    <t>180ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Dark Spot Correcting Glow Serum 50ml</t>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y TXA 2.5% Intensive Brightening Cream 50ml</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Cera-Heart My Type Duo Cream 60ml</t>
+  </si>
+  <si>
+    <t>60ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Mugwort Pore Clarifying Wash Off Pack 100ml</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Mugwort Pore Clarifying Wash Off Pack 50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Sunday Morning Refreshing Cleansing Foam 120ml</t>
+  </si>
+  <si>
+    <t>120ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Spot the Difference Blemish Treatment 15ml</t>
+  </si>
+  <si>
+    <t>15ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y PHA Resurfacing Glow Peel 50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Mugwort Green Vital Energy Complex Sheet Mask 27ml</t>
+  </si>
+  <si>
+    <t>27ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y LHA Peel &amp; Fill Pore Balancing Cream 50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y PANTHENOL 10 Skin Smoothing Shield Cream 50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Vegan Collagen Eye Serum 10ml</t>
+  </si>
+  <si>
+    <t>10ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Dark Spot Correcting Glow Toner 125ml</t>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Dark Spot Correcting Glow Cream 50ml</t>
+  </si>
+  <si>
+    <t>[Chilled Berry] AXIS-Y Vita Glow Lip Oil</t>
+  </si>
+  <si>
+    <t>[Cozy Fig] AXIS-Y Vita Glow Lip Oil</t>
+  </si>
+  <si>
+    <t>[Dreamy Olive] AXIS-Y Vita Glow Lip Oil</t>
+  </si>
+  <si>
+    <t>AXIS-Y Biome Comforting Infused Toner 200ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Biome Radiating Intensified Essence 50ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Biome Recharging Night Renewal Set</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 80ml /8ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Biome Resetting Moringa Cleansing Oil 200ml</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>AXIS-Y Biome Ultimate Indulging Cream 55ml</t>
+  </si>
+  <si>
+    <t>55 ml</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>AXIS-Y Supply Price List</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y Heartleaf My Type Calming Cream 60ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y TXA 2.5% Intensive Brightening Cream</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y Triple PDRN Gel Toner 270ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>270ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>4ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>50ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>250ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>60g</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>30ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y Kojic Yuzu Cleansing Water 250ml</t>
+  </si>
+  <si>
+    <t>AXIS-Y Kojic Yuzu Pack Cleanser 60g</t>
+  </si>
+  <si>
+    <t>AXIS-Y Heartleaf Skin Soothing Gel Mask 100ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y Heartleaf Skin Soothing Gel Mask 50ml</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>AXIS-Y TXA 3% Intensive Radiance Serum</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>COST (USD) BASED ON BOX Q'TY</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd25000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triple PDRN Barrier Boost Serum </t>
+  </si>
+  <si>
+    <t>AXIS-Y CALAMINE Pore Control Capsule Serum 50ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="&quot;₩&quot;#,##0;&quot;-₩&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="[$$]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <color rgb="FF000000"/>
+      <name val="Helvetica Neue"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Helvetica Neue"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Helvetica Neue"/>
       <family val="2"/>
-      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...10 lines deleted...]
-      <color rgb="FF000000"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <color theme="0"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
-[...5 lines deleted...]
-        <fgColor theme="4" tint="-0.249977111117893"/>
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...20 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-  </cellStyleXfs>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+  </cellStyleXfs>
+  <cellXfs count="41">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none"/>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none"/>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCCFF"/>
+      <color rgb="FFFFFF66"/>
+      <color rgb="FFCCECFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="1CADE4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="2683C6"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="27CED7"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="42BA97"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="3E8853"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="62A39F"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -806,65 +791,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -885,1384 +870,3955 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C121"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I944"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="12.6328125" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="16.625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.875" style="1"/>
+    <col min="1" max="1" width="49" style="26" customWidth="1"/>
+    <col min="2" max="2" width="10.08984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.1796875" style="1" customWidth="1"/>
+    <col min="5" max="7" width="10.08984375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.08984375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="21.26953125" style="25" customWidth="1"/>
+    <col min="10" max="16384" width="12.6328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...37 lines deleted...]
-      <c r="B8" s="6" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="28"/>
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="28"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="4">
-[...7 lines deleted...]
-      <c r="B9" s="6" t="s">
+      <c r="B7" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="4">
-[...7 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="C7" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="4">
-[...7 lines deleted...]
-      <c r="B11" s="6" t="s">
+      <c r="D7" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="4">
-[...7 lines deleted...]
-      <c r="B12" s="6" t="s">
+      <c r="E7" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" s="30"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="4">
-[...7 lines deleted...]
-      <c r="B13" s="6" t="s">
+      <c r="I7" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="4">
-[...7 lines deleted...]
-      <c r="B14" s="6" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="24">
+      <c r="A8" s="36"/>
+      <c r="B8" s="37"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="4">
-[...7 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="F8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="4">
-[...7 lines deleted...]
-      <c r="B16" s="6" t="s">
+      <c r="G8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="4">
-[...7 lines deleted...]
-      <c r="B17" s="6" t="s">
+      <c r="H8" s="35"/>
+      <c r="I8" s="33"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="4">
-[...7 lines deleted...]
-      <c r="B18" s="6" t="s">
+      <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="4">
-[...7 lines deleted...]
-      <c r="B19" s="6" t="s">
+      <c r="C9" s="3">
+        <v>28000</v>
+      </c>
+      <c r="D9" s="4">
+        <f>C9/1120</f>
+        <v>25</v>
+      </c>
+      <c r="E9" s="5">
+        <v>7.9420000000000002</v>
+      </c>
+      <c r="F9" s="5">
+        <v>7.4470000000000001</v>
+      </c>
+      <c r="G9" s="5">
+        <v>6.6990000000000007</v>
+      </c>
+      <c r="H9" s="6">
+        <v>60</v>
+      </c>
+      <c r="I9" s="7">
+        <v>8809115027924</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="4">
-[...7 lines deleted...]
-      <c r="B20" s="6" t="s">
+      <c r="B10" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="4">
-[...7 lines deleted...]
-      <c r="B21" s="6" t="s">
+      <c r="C10" s="9">
+        <v>15000</v>
+      </c>
+      <c r="D10" s="4">
+        <f>13.4</f>
+        <v>13.4</v>
+      </c>
+      <c r="E10" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="F10" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="G10" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="H10" s="6">
+        <v>200</v>
+      </c>
+      <c r="I10" s="7">
+        <v>8809634610850</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="4">
-[...7 lines deleted...]
-      <c r="B22" s="6" t="s">
+      <c r="B11" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="4">
-[...7 lines deleted...]
-      <c r="B23" s="6" t="s">
+      <c r="C11" s="9">
+        <v>28000</v>
+      </c>
+      <c r="D11" s="4">
+        <f>C11/1120</f>
+        <v>25</v>
+      </c>
+      <c r="E11" s="5">
+        <v>7.9420000000000002</v>
+      </c>
+      <c r="F11" s="5">
+        <v>7.4470000000000001</v>
+      </c>
+      <c r="G11" s="5">
+        <v>6.6990000000000007</v>
+      </c>
+      <c r="H11" s="6">
+        <v>80</v>
+      </c>
+      <c r="I11" s="7">
+        <v>8809115027917</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="4">
-[...7 lines deleted...]
-      <c r="B24" s="6" t="s">
+      <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C24" s="4">
-[...7 lines deleted...]
-      <c r="B25" s="6" t="s">
+      <c r="C12" s="9">
+        <v>20000</v>
+      </c>
+      <c r="D12" s="4">
+        <v>18</v>
+      </c>
+      <c r="E12" s="5">
+        <v>6.7430000000000003</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6.38</v>
+      </c>
+      <c r="G12" s="5">
+        <v>6.0280000000000014</v>
+      </c>
+      <c r="H12" s="6">
+        <v>60</v>
+      </c>
+      <c r="I12" s="7">
+        <v>8809634610027</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="4">
-[...7 lines deleted...]
-      <c r="B26" s="6" t="s">
+      <c r="B13" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="4">
-[...7 lines deleted...]
-      <c r="B27" s="6" t="s">
+      <c r="C13" s="9">
+        <v>25000</v>
+      </c>
+      <c r="D13" s="4">
+        <f>22</f>
+        <v>22</v>
+      </c>
+      <c r="E13" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="F13" s="5">
+        <v>6.644000000000001</v>
+      </c>
+      <c r="G13" s="5">
+        <v>5.9840000000000009</v>
+      </c>
+      <c r="H13" s="6">
+        <v>100</v>
+      </c>
+      <c r="I13" s="7">
+        <v>8809634610034</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="4">
-[...7 lines deleted...]
-      <c r="B28" s="6" t="s">
+      <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="4">
-[...7 lines deleted...]
-      <c r="B29" s="6" t="s">
+      <c r="C14" s="9">
+        <v>32000</v>
+      </c>
+      <c r="D14" s="4">
+        <f>27</f>
+        <v>27</v>
+      </c>
+      <c r="E14" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="F14" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G14" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="H14" s="6">
+        <v>100</v>
+      </c>
+      <c r="I14" s="7">
+        <v>8809634611178</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="4">
-[...7 lines deleted...]
-      <c r="B30" s="6" t="s">
+      <c r="B15" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="4">
-[...7 lines deleted...]
-      <c r="B31" s="6" t="s">
+      <c r="C15" s="9">
+        <v>32000</v>
+      </c>
+      <c r="D15" s="4">
+        <f>27</f>
+        <v>27</v>
+      </c>
+      <c r="E15" s="5">
+        <v>9.6470000000000002</v>
+      </c>
+      <c r="F15" s="5">
+        <v>9.0750000000000011</v>
+      </c>
+      <c r="G15" s="5">
+        <v>8.5140000000000011</v>
+      </c>
+      <c r="H15" s="6">
+        <v>54</v>
+      </c>
+      <c r="I15" s="7">
+        <v>8809634610041</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="4">
-[...7 lines deleted...]
-      <c r="B32" s="6" t="s">
+      <c r="B16" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="4">
-[...7 lines deleted...]
-      <c r="B33" s="6" t="s">
+      <c r="C16" s="9">
+        <v>23000</v>
+      </c>
+      <c r="D16" s="4">
+        <f>22</f>
+        <v>22</v>
+      </c>
+      <c r="E16" s="5">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="F16" s="5">
+        <v>7.3370000000000006</v>
+      </c>
+      <c r="G16" s="5">
+        <v>6.9300000000000006</v>
+      </c>
+      <c r="H16" s="6">
+        <v>72</v>
+      </c>
+      <c r="I16" s="7">
+        <v>8809634610102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="4">
-[...7 lines deleted...]
-      <c r="B34" s="6" t="s">
+      <c r="B17" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="9">
+        <v>14000</v>
+      </c>
+      <c r="D17" s="4">
+        <f>C17/1120</f>
+        <v>12.5</v>
+      </c>
+      <c r="E17" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="G17" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="H17" s="6">
+        <v>200</v>
+      </c>
+      <c r="I17" s="7">
+        <v>8809634610829</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="4">
-[...7 lines deleted...]
-      <c r="B35" s="6" t="s">
+      <c r="B18" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C35" s="4">
-[...7 lines deleted...]
-      <c r="B36" s="6" t="s">
+      <c r="C18" s="9">
+        <v>13000</v>
+      </c>
+      <c r="D18" s="4">
+        <f>12</f>
+        <v>12</v>
+      </c>
+      <c r="E18" s="5">
+        <v>5.2469999999999999</v>
+      </c>
+      <c r="F18" s="5">
+        <v>5.016</v>
+      </c>
+      <c r="G18" s="5">
+        <v>4.7850000000000001</v>
+      </c>
+      <c r="H18" s="6">
+        <v>72</v>
+      </c>
+      <c r="I18" s="7">
+        <v>8809634610096</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="9">
+        <v>25000</v>
+      </c>
+      <c r="D19" s="4">
+        <f>23</f>
+        <v>23</v>
+      </c>
+      <c r="E19" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="F19" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G19" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="H19" s="6">
+        <v>72</v>
+      </c>
+      <c r="I19" s="7">
+        <v>8809634610140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="9">
+        <v>14000</v>
+      </c>
+      <c r="D20" s="4">
+        <f>C20/1120</f>
+        <v>12.5</v>
+      </c>
+      <c r="E20" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="G20" s="5">
+        <v>4.4330000000000007</v>
+      </c>
+      <c r="H20" s="6">
+        <v>200</v>
+      </c>
+      <c r="I20" s="7">
+        <v>8809634610836</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="9">
+        <v>22000</v>
+      </c>
+      <c r="D21" s="4">
+        <v>20</v>
+      </c>
+      <c r="E21" s="5">
+        <v>6.644000000000001</v>
+      </c>
+      <c r="F21" s="5">
+        <v>6.2919999999999998</v>
+      </c>
+      <c r="G21" s="5">
+        <v>5.9400000000000013</v>
+      </c>
+      <c r="H21" s="6">
+        <v>96</v>
+      </c>
+      <c r="I21" s="7">
+        <v>8809634610218</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="4">
-[...7 lines deleted...]
-      <c r="B37" s="6" t="s">
+      <c r="B22" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C37" s="4">
-[...7 lines deleted...]
-      <c r="B38" s="6" t="s">
+      <c r="C22" s="9">
+        <v>21000</v>
+      </c>
+      <c r="D22" s="4">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="F22" s="5">
+        <v>5.3239999999999998</v>
+      </c>
+      <c r="G22" s="5">
+        <v>4.8730000000000002</v>
+      </c>
+      <c r="H22" s="6">
+        <v>200</v>
+      </c>
+      <c r="I22" s="7">
+        <v>8809634610249</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="C38" s="4">
-[...7 lines deleted...]
-      <c r="B39" s="6" t="s">
+      <c r="B23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="9">
+        <v>20000</v>
+      </c>
+      <c r="D23" s="4">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>6.644000000000001</v>
+      </c>
+      <c r="F23" s="5">
+        <v>6.2039999999999997</v>
+      </c>
+      <c r="G23" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H23" s="6">
+        <v>80</v>
+      </c>
+      <c r="I23" s="7">
+        <v>8809634610362</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="4">
-[...7 lines deleted...]
-      <c r="B40" s="6" t="s">
+      <c r="B24" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C40" s="4">
-[...7 lines deleted...]
-      <c r="B41" s="6" t="s">
+      <c r="C24" s="9">
+        <v>4000</v>
+      </c>
+      <c r="D24" s="4">
+        <v>4</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0.9900000000000001</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0.92400000000000004</v>
+      </c>
+      <c r="H24" s="6">
+        <v>300</v>
+      </c>
+      <c r="I24" s="7">
+        <v>8809634610157</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="C41" s="4">
-[...7 lines deleted...]
-      <c r="B42" s="6" t="s">
+      <c r="B25" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="9">
+        <v>24000</v>
+      </c>
+      <c r="D25" s="4">
+        <v>20</v>
+      </c>
+      <c r="E25" s="5">
+        <v>6.9190000000000005</v>
+      </c>
+      <c r="F25" s="5">
+        <v>6.468</v>
+      </c>
+      <c r="G25" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H25" s="6">
+        <v>100</v>
+      </c>
+      <c r="I25" s="7">
+        <v>8809634610539</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="9">
+        <v>25000</v>
+      </c>
+      <c r="D26" s="4">
+        <f>20</f>
+        <v>20</v>
+      </c>
+      <c r="E26" s="5">
+        <v>6.9190000000000005</v>
+      </c>
+      <c r="F26" s="5">
+        <v>6.468</v>
+      </c>
+      <c r="G26" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H26" s="8">
+        <v>100</v>
+      </c>
+      <c r="I26" s="7">
+        <v>8809634610546</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="4">
-[...5 lines deleted...]
-        <v>8106110</v>
+      <c r="B27" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="9">
+        <v>25000</v>
+      </c>
+      <c r="D27" s="4">
+        <f>22</f>
+        <v>22</v>
+      </c>
+      <c r="E27" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6.644000000000001</v>
+      </c>
+      <c r="G27" s="5">
+        <v>5.9840000000000009</v>
+      </c>
+      <c r="H27" s="6">
+        <v>100</v>
+      </c>
+      <c r="I27" s="7">
+        <v>8809634610683</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="9">
+        <v>26000</v>
+      </c>
+      <c r="D28" s="4">
+        <f>21</f>
+        <v>21</v>
+      </c>
+      <c r="E28" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="F28" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G28" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="H28" s="6">
+        <v>200</v>
+      </c>
+      <c r="I28" s="7">
+        <v>8809634610881</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="9">
+        <v>28000</v>
+      </c>
+      <c r="D29" s="4">
+        <f t="shared" ref="D29:D30" si="0">22</f>
+        <v>22</v>
+      </c>
+      <c r="E29" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="F29" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G29" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="H29" s="6">
+        <v>60</v>
+      </c>
+      <c r="I29" s="7">
+        <v>8809634610959</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" s="9">
+        <v>28000</v>
+      </c>
+      <c r="D30" s="4">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="E30" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="F30" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="G30" s="5">
+        <v>6.644000000000001</v>
+      </c>
+      <c r="H30" s="6">
+        <v>100</v>
+      </c>
+      <c r="I30" s="7">
+        <v>8809634610966</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="9">
+        <v>27500</v>
+      </c>
+      <c r="D31" s="4">
+        <v>15</v>
+      </c>
+      <c r="E31" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="F31" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="G31" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H31" s="6">
+        <v>200</v>
+      </c>
+      <c r="I31" s="7">
+        <v>8809634611093</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="9">
+        <v>27500</v>
+      </c>
+      <c r="D32" s="4">
+        <v>15</v>
+      </c>
+      <c r="E32" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="F32" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="G32" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H32" s="6">
+        <v>200</v>
+      </c>
+      <c r="I32" s="7">
+        <v>8809634611109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="11">
+        <v>27500</v>
+      </c>
+      <c r="D33" s="12">
+        <v>15</v>
+      </c>
+      <c r="E33" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="F33" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="G33" s="5">
+        <v>5.7640000000000011</v>
+      </c>
+      <c r="H33" s="13">
+        <v>200</v>
+      </c>
+      <c r="I33" s="14">
+        <v>8809634611086</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="16">
+        <v>32000</v>
+      </c>
+      <c r="D34" s="17">
+        <v>24</v>
+      </c>
+      <c r="E34" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="F34" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G34" s="5">
+        <v>7.0950000000000006</v>
+      </c>
+      <c r="H34" s="18">
+        <v>100</v>
+      </c>
+      <c r="I34" s="7">
+        <v>8809634611178</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="16">
+        <v>36000</v>
+      </c>
+      <c r="D35" s="17">
+        <v>25</v>
+      </c>
+      <c r="E35" s="5">
+        <v>8.338000000000001</v>
+      </c>
+      <c r="F35" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="G35" s="5">
+        <v>7.6230000000000002</v>
+      </c>
+      <c r="H35" s="18">
+        <v>60</v>
+      </c>
+      <c r="I35" s="7">
+        <v>8809634611253</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="16">
+        <v>29000</v>
+      </c>
+      <c r="D36" s="17"/>
+      <c r="E36" s="5">
+        <v>7.0070000000000006</v>
+      </c>
+      <c r="F36" s="5">
+        <v>7.0070000000000006</v>
+      </c>
+      <c r="G36" s="5">
+        <v>7.0070000000000006</v>
+      </c>
+      <c r="H36" s="18">
+        <v>60</v>
+      </c>
+      <c r="I36" s="7">
+        <v>8809634611512</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="16">
+        <v>36000</v>
+      </c>
+      <c r="D37" s="17"/>
+      <c r="E37" s="5">
+        <v>8.338000000000001</v>
+      </c>
+      <c r="F37" s="5">
+        <v>8.338000000000001</v>
+      </c>
+      <c r="G37" s="5">
+        <v>8.338000000000001</v>
+      </c>
+      <c r="H37" s="18">
+        <v>72</v>
+      </c>
+      <c r="I37" s="7">
+        <v>8809634611505</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="16">
+        <v>35000</v>
+      </c>
+      <c r="D38" s="17"/>
+      <c r="E38" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="F38" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="G38" s="5">
+        <v>7.8870000000000005</v>
+      </c>
+      <c r="H38" s="18">
+        <v>100</v>
+      </c>
+      <c r="I38" s="7">
+        <v>8809634611536</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="16">
+        <v>36000</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="F39" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="G39" s="5">
+        <v>7.9750000000000005</v>
+      </c>
+      <c r="H39" s="18">
+        <v>100</v>
+      </c>
+      <c r="I39" s="7">
+        <v>8809634611567</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="20">
+        <v>34000</v>
+      </c>
+      <c r="D40" s="21">
+        <v>27</v>
+      </c>
+      <c r="E40" s="5">
+        <v>7.8320000000000007</v>
+      </c>
+      <c r="F40" s="5">
+        <v>7.5350000000000001</v>
+      </c>
+      <c r="G40" s="5">
+        <v>7.2380000000000004</v>
+      </c>
+      <c r="H40" s="22">
+        <v>60</v>
+      </c>
+      <c r="I40" s="23">
+        <v>8809634610294</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" s="9">
+        <v>38000</v>
+      </c>
+      <c r="D41" s="4">
+        <v>29</v>
+      </c>
+      <c r="E41" s="5">
+        <v>8.4260000000000002</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="G41" s="5">
+        <v>7.4140000000000006</v>
+      </c>
+      <c r="H41" s="6">
+        <v>80</v>
+      </c>
+      <c r="I41" s="7">
+        <v>8809634610300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="9">
+        <v>48000</v>
+      </c>
+      <c r="D42" s="4">
+        <v>33</v>
+      </c>
+      <c r="E42" s="5">
+        <v>10.637</v>
+      </c>
+      <c r="F42" s="5">
+        <v>10.208</v>
+      </c>
+      <c r="G42" s="5">
+        <v>9.7900000000000009</v>
+      </c>
+      <c r="H42" s="6">
+        <v>48</v>
+      </c>
+      <c r="I42" s="7">
+        <v>8809634610324</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="39" t="s">
+        <v>47</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-        <v>8106120</v>
+        <v>48</v>
+      </c>
+      <c r="C43" s="9">
+        <v>32000</v>
+      </c>
+      <c r="D43" s="4">
+        <v>21</v>
+      </c>
+      <c r="E43" s="5">
+        <v>10.494</v>
+      </c>
+      <c r="F43" s="5">
+        <v>9.9329999999999998</v>
+      </c>
+      <c r="G43" s="5">
+        <v>9.3610000000000007</v>
+      </c>
+      <c r="H43" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I43" s="7">
+        <v>8809634610508</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="39" t="s">
+        <v>50</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>36</v>
-[...170 lines deleted...]
-      <c r="B60" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C60" s="4">
-[...7 lines deleted...]
-      <c r="B61" s="6" t="s">
+      <c r="C44" s="9">
+        <v>39000</v>
+      </c>
+      <c r="D44" s="4">
+        <v>30</v>
+      </c>
+      <c r="E44" s="5">
+        <v>8.2940000000000005</v>
+      </c>
+      <c r="F44" s="5">
+        <v>7.9530000000000012</v>
+      </c>
+      <c r="G44" s="5">
+        <v>7.26</v>
+      </c>
+      <c r="H44" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C61" s="4">
-[...643 lines deleted...]
-      </c>
+      <c r="I44" s="7">
+        <v>8809634610522</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="25"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="25"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="25"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="25"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="24"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="24"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="24"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="24"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="24"/>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="24"/>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="24"/>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="24"/>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="24"/>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="24"/>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="24"/>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="24"/>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="24"/>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="24"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="24"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="24"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="24"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="24"/>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="24"/>
+    </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="24"/>
+    </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="24"/>
+    </row>
+    <row r="70" spans="1:1">
+      <c r="A70" s="24"/>
+    </row>
+    <row r="71" spans="1:1">
+      <c r="A71" s="24"/>
+    </row>
+    <row r="72" spans="1:1">
+      <c r="A72" s="24"/>
+    </row>
+    <row r="73" spans="1:1">
+      <c r="A73" s="24"/>
+    </row>
+    <row r="74" spans="1:1">
+      <c r="A74" s="24"/>
+    </row>
+    <row r="75" spans="1:1">
+      <c r="A75" s="24"/>
+    </row>
+    <row r="76" spans="1:1">
+      <c r="A76" s="24"/>
+    </row>
+    <row r="77" spans="1:1">
+      <c r="A77" s="24"/>
+    </row>
+    <row r="78" spans="1:1">
+      <c r="A78" s="24"/>
+    </row>
+    <row r="79" spans="1:1">
+      <c r="A79" s="24"/>
+    </row>
+    <row r="80" spans="1:1">
+      <c r="A80" s="24"/>
+    </row>
+    <row r="81" spans="1:1">
+      <c r="A81" s="24"/>
+    </row>
+    <row r="82" spans="1:1">
+      <c r="A82" s="24"/>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83" s="24"/>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84" s="24"/>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85" s="24"/>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86" s="24"/>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87" s="24"/>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88" s="24"/>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89" s="24"/>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90" s="24"/>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91" s="24"/>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92" s="24"/>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93" s="24"/>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94" s="24"/>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95" s="24"/>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96" s="24"/>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97" s="24"/>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="24"/>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99" s="24"/>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100" s="24"/>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101" s="24"/>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102" s="24"/>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103" s="24"/>
+    </row>
+    <row r="104" spans="1:1">
+      <c r="A104" s="24"/>
+    </row>
+    <row r="105" spans="1:1">
+      <c r="A105" s="24"/>
+    </row>
+    <row r="106" spans="1:1">
+      <c r="A106" s="24"/>
+    </row>
+    <row r="107" spans="1:1">
+      <c r="A107" s="24"/>
+    </row>
+    <row r="108" spans="1:1">
+      <c r="A108" s="24"/>
+    </row>
+    <row r="109" spans="1:1">
+      <c r="A109" s="24"/>
+    </row>
+    <row r="110" spans="1:1">
+      <c r="A110" s="24"/>
+    </row>
+    <row r="111" spans="1:1">
+      <c r="A111" s="24"/>
+    </row>
+    <row r="112" spans="1:1">
+      <c r="A112" s="24"/>
+    </row>
+    <row r="113" spans="1:1">
+      <c r="A113" s="24"/>
+    </row>
+    <row r="114" spans="1:1">
+      <c r="A114" s="24"/>
+    </row>
+    <row r="115" spans="1:1">
+      <c r="A115" s="24"/>
+    </row>
+    <row r="116" spans="1:1">
+      <c r="A116" s="24"/>
+    </row>
+    <row r="117" spans="1:1">
+      <c r="A117" s="24"/>
+    </row>
+    <row r="118" spans="1:1">
+      <c r="A118" s="24"/>
+    </row>
+    <row r="119" spans="1:1">
+      <c r="A119" s="24"/>
+    </row>
+    <row r="120" spans="1:1">
+      <c r="A120" s="24"/>
+    </row>
+    <row r="121" spans="1:1">
+      <c r="A121" s="24"/>
+    </row>
+    <row r="122" spans="1:1">
+      <c r="A122" s="24"/>
+    </row>
+    <row r="123" spans="1:1">
+      <c r="A123" s="24"/>
+    </row>
+    <row r="124" spans="1:1">
+      <c r="A124" s="24"/>
+    </row>
+    <row r="125" spans="1:1">
+      <c r="A125" s="24"/>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126" s="24"/>
+    </row>
+    <row r="127" spans="1:1">
+      <c r="A127" s="24"/>
+    </row>
+    <row r="128" spans="1:1">
+      <c r="A128" s="24"/>
+    </row>
+    <row r="129" spans="1:1">
+      <c r="A129" s="24"/>
+    </row>
+    <row r="130" spans="1:1">
+      <c r="A130" s="24"/>
+    </row>
+    <row r="131" spans="1:1">
+      <c r="A131" s="24"/>
+    </row>
+    <row r="132" spans="1:1">
+      <c r="A132" s="24"/>
+    </row>
+    <row r="133" spans="1:1">
+      <c r="A133" s="24"/>
+    </row>
+    <row r="134" spans="1:1">
+      <c r="A134" s="24"/>
+    </row>
+    <row r="135" spans="1:1">
+      <c r="A135" s="24"/>
+    </row>
+    <row r="136" spans="1:1">
+      <c r="A136" s="24"/>
+    </row>
+    <row r="137" spans="1:1">
+      <c r="A137" s="24"/>
+    </row>
+    <row r="138" spans="1:1">
+      <c r="A138" s="24"/>
+    </row>
+    <row r="139" spans="1:1">
+      <c r="A139" s="24"/>
+    </row>
+    <row r="140" spans="1:1">
+      <c r="A140" s="24"/>
+    </row>
+    <row r="141" spans="1:1">
+      <c r="A141" s="24"/>
+    </row>
+    <row r="142" spans="1:1">
+      <c r="A142" s="24"/>
+    </row>
+    <row r="143" spans="1:1">
+      <c r="A143" s="24"/>
+    </row>
+    <row r="144" spans="1:1">
+      <c r="A144" s="24"/>
+    </row>
+    <row r="145" spans="1:1">
+      <c r="A145" s="24"/>
+    </row>
+    <row r="146" spans="1:1">
+      <c r="A146" s="24"/>
+    </row>
+    <row r="147" spans="1:1">
+      <c r="A147" s="24"/>
+    </row>
+    <row r="148" spans="1:1">
+      <c r="A148" s="24"/>
+    </row>
+    <row r="149" spans="1:1">
+      <c r="A149" s="24"/>
+    </row>
+    <row r="150" spans="1:1">
+      <c r="A150" s="24"/>
+    </row>
+    <row r="151" spans="1:1">
+      <c r="A151" s="24"/>
+    </row>
+    <row r="152" spans="1:1">
+      <c r="A152" s="24"/>
+    </row>
+    <row r="153" spans="1:1">
+      <c r="A153" s="24"/>
+    </row>
+    <row r="154" spans="1:1">
+      <c r="A154" s="24"/>
+    </row>
+    <row r="155" spans="1:1">
+      <c r="A155" s="24"/>
+    </row>
+    <row r="156" spans="1:1">
+      <c r="A156" s="24"/>
+    </row>
+    <row r="157" spans="1:1">
+      <c r="A157" s="24"/>
+    </row>
+    <row r="158" spans="1:1">
+      <c r="A158" s="24"/>
+    </row>
+    <row r="159" spans="1:1">
+      <c r="A159" s="24"/>
+    </row>
+    <row r="160" spans="1:1">
+      <c r="A160" s="24"/>
+    </row>
+    <row r="161" spans="1:1">
+      <c r="A161" s="24"/>
+    </row>
+    <row r="162" spans="1:1">
+      <c r="A162" s="24"/>
+    </row>
+    <row r="163" spans="1:1">
+      <c r="A163" s="24"/>
+    </row>
+    <row r="164" spans="1:1">
+      <c r="A164" s="24"/>
+    </row>
+    <row r="165" spans="1:1">
+      <c r="A165" s="24"/>
+    </row>
+    <row r="166" spans="1:1">
+      <c r="A166" s="24"/>
+    </row>
+    <row r="167" spans="1:1">
+      <c r="A167" s="24"/>
+    </row>
+    <row r="168" spans="1:1">
+      <c r="A168" s="24"/>
+    </row>
+    <row r="169" spans="1:1">
+      <c r="A169" s="24"/>
+    </row>
+    <row r="170" spans="1:1">
+      <c r="A170" s="24"/>
+    </row>
+    <row r="171" spans="1:1">
+      <c r="A171" s="24"/>
+    </row>
+    <row r="172" spans="1:1">
+      <c r="A172" s="24"/>
+    </row>
+    <row r="173" spans="1:1">
+      <c r="A173" s="24"/>
+    </row>
+    <row r="174" spans="1:1">
+      <c r="A174" s="24"/>
+    </row>
+    <row r="175" spans="1:1">
+      <c r="A175" s="24"/>
+    </row>
+    <row r="176" spans="1:1">
+      <c r="A176" s="24"/>
+    </row>
+    <row r="177" spans="1:1">
+      <c r="A177" s="24"/>
+    </row>
+    <row r="178" spans="1:1">
+      <c r="A178" s="24"/>
+    </row>
+    <row r="179" spans="1:1">
+      <c r="A179" s="24"/>
+    </row>
+    <row r="180" spans="1:1">
+      <c r="A180" s="24"/>
+    </row>
+    <row r="181" spans="1:1">
+      <c r="A181" s="24"/>
+    </row>
+    <row r="182" spans="1:1">
+      <c r="A182" s="24"/>
+    </row>
+    <row r="183" spans="1:1">
+      <c r="A183" s="24"/>
+    </row>
+    <row r="184" spans="1:1">
+      <c r="A184" s="24"/>
+    </row>
+    <row r="185" spans="1:1">
+      <c r="A185" s="24"/>
+    </row>
+    <row r="186" spans="1:1">
+      <c r="A186" s="24"/>
+    </row>
+    <row r="187" spans="1:1">
+      <c r="A187" s="24"/>
+    </row>
+    <row r="188" spans="1:1">
+      <c r="A188" s="24"/>
+    </row>
+    <row r="189" spans="1:1">
+      <c r="A189" s="24"/>
+    </row>
+    <row r="190" spans="1:1">
+      <c r="A190" s="24"/>
+    </row>
+    <row r="191" spans="1:1">
+      <c r="A191" s="24"/>
+    </row>
+    <row r="192" spans="1:1">
+      <c r="A192" s="24"/>
+    </row>
+    <row r="193" spans="1:1">
+      <c r="A193" s="24"/>
+    </row>
+    <row r="194" spans="1:1">
+      <c r="A194" s="24"/>
+    </row>
+    <row r="195" spans="1:1">
+      <c r="A195" s="24"/>
+    </row>
+    <row r="196" spans="1:1">
+      <c r="A196" s="24"/>
+    </row>
+    <row r="197" spans="1:1">
+      <c r="A197" s="24"/>
+    </row>
+    <row r="198" spans="1:1">
+      <c r="A198" s="24"/>
+    </row>
+    <row r="199" spans="1:1">
+      <c r="A199" s="24"/>
+    </row>
+    <row r="200" spans="1:1">
+      <c r="A200" s="24"/>
+    </row>
+    <row r="201" spans="1:1">
+      <c r="A201" s="24"/>
+    </row>
+    <row r="202" spans="1:1">
+      <c r="A202" s="24"/>
+    </row>
+    <row r="203" spans="1:1">
+      <c r="A203" s="24"/>
+    </row>
+    <row r="204" spans="1:1">
+      <c r="A204" s="24"/>
+    </row>
+    <row r="205" spans="1:1">
+      <c r="A205" s="24"/>
+    </row>
+    <row r="206" spans="1:1">
+      <c r="A206" s="24"/>
+    </row>
+    <row r="207" spans="1:1">
+      <c r="A207" s="24"/>
+    </row>
+    <row r="208" spans="1:1">
+      <c r="A208" s="24"/>
+    </row>
+    <row r="209" spans="1:1">
+      <c r="A209" s="24"/>
+    </row>
+    <row r="210" spans="1:1">
+      <c r="A210" s="24"/>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="24"/>
+    </row>
+    <row r="212" spans="1:1">
+      <c r="A212" s="24"/>
+    </row>
+    <row r="213" spans="1:1">
+      <c r="A213" s="24"/>
+    </row>
+    <row r="214" spans="1:1">
+      <c r="A214" s="24"/>
+    </row>
+    <row r="215" spans="1:1">
+      <c r="A215" s="24"/>
+    </row>
+    <row r="216" spans="1:1">
+      <c r="A216" s="24"/>
+    </row>
+    <row r="217" spans="1:1">
+      <c r="A217" s="24"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="24"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="24"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="24"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="24"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="24"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="24"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="24"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="24"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="24"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="24"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="24"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="24"/>
+    </row>
+    <row r="230" spans="1:1">
+      <c r="A230" s="24"/>
+    </row>
+    <row r="231" spans="1:1">
+      <c r="A231" s="24"/>
+    </row>
+    <row r="232" spans="1:1">
+      <c r="A232" s="24"/>
+    </row>
+    <row r="233" spans="1:1">
+      <c r="A233" s="24"/>
+    </row>
+    <row r="234" spans="1:1">
+      <c r="A234" s="24"/>
+    </row>
+    <row r="235" spans="1:1">
+      <c r="A235" s="24"/>
+    </row>
+    <row r="236" spans="1:1">
+      <c r="A236" s="24"/>
+    </row>
+    <row r="237" spans="1:1">
+      <c r="A237" s="24"/>
+    </row>
+    <row r="238" spans="1:1">
+      <c r="A238" s="24"/>
+    </row>
+    <row r="239" spans="1:1">
+      <c r="A239" s="24"/>
+    </row>
+    <row r="240" spans="1:1">
+      <c r="A240" s="24"/>
+    </row>
+    <row r="241" spans="1:1">
+      <c r="A241" s="24"/>
+    </row>
+    <row r="242" spans="1:1">
+      <c r="A242" s="24"/>
+    </row>
+    <row r="243" spans="1:1">
+      <c r="A243" s="24"/>
+    </row>
+    <row r="244" spans="1:1">
+      <c r="A244" s="24"/>
+    </row>
+    <row r="245" spans="1:1">
+      <c r="A245" s="24"/>
+    </row>
+    <row r="246" spans="1:1">
+      <c r="A246" s="24"/>
+    </row>
+    <row r="247" spans="1:1">
+      <c r="A247" s="24"/>
+    </row>
+    <row r="248" spans="1:1">
+      <c r="A248" s="24"/>
+    </row>
+    <row r="249" spans="1:1">
+      <c r="A249" s="24"/>
+    </row>
+    <row r="250" spans="1:1">
+      <c r="A250" s="24"/>
+    </row>
+    <row r="251" spans="1:1">
+      <c r="A251" s="24"/>
+    </row>
+    <row r="252" spans="1:1">
+      <c r="A252" s="24"/>
+    </row>
+    <row r="253" spans="1:1">
+      <c r="A253" s="24"/>
+    </row>
+    <row r="254" spans="1:1">
+      <c r="A254" s="24"/>
+    </row>
+    <row r="255" spans="1:1">
+      <c r="A255" s="24"/>
+    </row>
+    <row r="256" spans="1:1">
+      <c r="A256" s="24"/>
+    </row>
+    <row r="257" spans="1:1">
+      <c r="A257" s="24"/>
+    </row>
+    <row r="258" spans="1:1">
+      <c r="A258" s="24"/>
+    </row>
+    <row r="259" spans="1:1">
+      <c r="A259" s="24"/>
+    </row>
+    <row r="260" spans="1:1">
+      <c r="A260" s="24"/>
+    </row>
+    <row r="261" spans="1:1">
+      <c r="A261" s="24"/>
+    </row>
+    <row r="262" spans="1:1">
+      <c r="A262" s="24"/>
+    </row>
+    <row r="263" spans="1:1">
+      <c r="A263" s="24"/>
+    </row>
+    <row r="264" spans="1:1">
+      <c r="A264" s="24"/>
+    </row>
+    <row r="265" spans="1:1">
+      <c r="A265" s="24"/>
+    </row>
+    <row r="266" spans="1:1">
+      <c r="A266" s="24"/>
+    </row>
+    <row r="267" spans="1:1">
+      <c r="A267" s="24"/>
+    </row>
+    <row r="268" spans="1:1">
+      <c r="A268" s="24"/>
+    </row>
+    <row r="269" spans="1:1">
+      <c r="A269" s="24"/>
+    </row>
+    <row r="270" spans="1:1">
+      <c r="A270" s="24"/>
+    </row>
+    <row r="271" spans="1:1">
+      <c r="A271" s="24"/>
+    </row>
+    <row r="272" spans="1:1">
+      <c r="A272" s="24"/>
+    </row>
+    <row r="273" spans="1:1">
+      <c r="A273" s="24"/>
+    </row>
+    <row r="274" spans="1:1">
+      <c r="A274" s="24"/>
+    </row>
+    <row r="275" spans="1:1">
+      <c r="A275" s="24"/>
+    </row>
+    <row r="276" spans="1:1">
+      <c r="A276" s="24"/>
+    </row>
+    <row r="277" spans="1:1">
+      <c r="A277" s="24"/>
+    </row>
+    <row r="278" spans="1:1">
+      <c r="A278" s="24"/>
+    </row>
+    <row r="279" spans="1:1">
+      <c r="A279" s="24"/>
+    </row>
+    <row r="280" spans="1:1">
+      <c r="A280" s="24"/>
+    </row>
+    <row r="281" spans="1:1">
+      <c r="A281" s="24"/>
+    </row>
+    <row r="282" spans="1:1">
+      <c r="A282" s="24"/>
+    </row>
+    <row r="283" spans="1:1">
+      <c r="A283" s="24"/>
+    </row>
+    <row r="284" spans="1:1">
+      <c r="A284" s="24"/>
+    </row>
+    <row r="285" spans="1:1">
+      <c r="A285" s="24"/>
+    </row>
+    <row r="286" spans="1:1">
+      <c r="A286" s="24"/>
+    </row>
+    <row r="287" spans="1:1">
+      <c r="A287" s="24"/>
+    </row>
+    <row r="288" spans="1:1">
+      <c r="A288" s="24"/>
+    </row>
+    <row r="289" spans="1:1">
+      <c r="A289" s="24"/>
+    </row>
+    <row r="290" spans="1:1">
+      <c r="A290" s="24"/>
+    </row>
+    <row r="291" spans="1:1">
+      <c r="A291" s="24"/>
+    </row>
+    <row r="292" spans="1:1">
+      <c r="A292" s="24"/>
+    </row>
+    <row r="293" spans="1:1">
+      <c r="A293" s="24"/>
+    </row>
+    <row r="294" spans="1:1">
+      <c r="A294" s="24"/>
+    </row>
+    <row r="295" spans="1:1">
+      <c r="A295" s="24"/>
+    </row>
+    <row r="296" spans="1:1">
+      <c r="A296" s="24"/>
+    </row>
+    <row r="297" spans="1:1">
+      <c r="A297" s="24"/>
+    </row>
+    <row r="298" spans="1:1">
+      <c r="A298" s="24"/>
+    </row>
+    <row r="299" spans="1:1">
+      <c r="A299" s="24"/>
+    </row>
+    <row r="300" spans="1:1">
+      <c r="A300" s="24"/>
+    </row>
+    <row r="301" spans="1:1">
+      <c r="A301" s="24"/>
+    </row>
+    <row r="302" spans="1:1">
+      <c r="A302" s="24"/>
+    </row>
+    <row r="303" spans="1:1">
+      <c r="A303" s="24"/>
+    </row>
+    <row r="304" spans="1:1">
+      <c r="A304" s="24"/>
+    </row>
+    <row r="305" spans="1:1">
+      <c r="A305" s="24"/>
+    </row>
+    <row r="306" spans="1:1">
+      <c r="A306" s="24"/>
+    </row>
+    <row r="307" spans="1:1">
+      <c r="A307" s="24"/>
+    </row>
+    <row r="308" spans="1:1">
+      <c r="A308" s="24"/>
+    </row>
+    <row r="309" spans="1:1">
+      <c r="A309" s="24"/>
+    </row>
+    <row r="310" spans="1:1">
+      <c r="A310" s="24"/>
+    </row>
+    <row r="311" spans="1:1">
+      <c r="A311" s="24"/>
+    </row>
+    <row r="312" spans="1:1">
+      <c r="A312" s="24"/>
+    </row>
+    <row r="313" spans="1:1">
+      <c r="A313" s="24"/>
+    </row>
+    <row r="314" spans="1:1">
+      <c r="A314" s="24"/>
+    </row>
+    <row r="315" spans="1:1">
+      <c r="A315" s="24"/>
+    </row>
+    <row r="316" spans="1:1">
+      <c r="A316" s="24"/>
+    </row>
+    <row r="317" spans="1:1">
+      <c r="A317" s="24"/>
+    </row>
+    <row r="318" spans="1:1">
+      <c r="A318" s="24"/>
+    </row>
+    <row r="319" spans="1:1">
+      <c r="A319" s="24"/>
+    </row>
+    <row r="320" spans="1:1">
+      <c r="A320" s="24"/>
+    </row>
+    <row r="321" spans="1:1">
+      <c r="A321" s="24"/>
+    </row>
+    <row r="322" spans="1:1">
+      <c r="A322" s="24"/>
+    </row>
+    <row r="323" spans="1:1">
+      <c r="A323" s="24"/>
+    </row>
+    <row r="324" spans="1:1">
+      <c r="A324" s="24"/>
+    </row>
+    <row r="325" spans="1:1">
+      <c r="A325" s="24"/>
+    </row>
+    <row r="326" spans="1:1">
+      <c r="A326" s="24"/>
+    </row>
+    <row r="327" spans="1:1">
+      <c r="A327" s="24"/>
+    </row>
+    <row r="328" spans="1:1">
+      <c r="A328" s="24"/>
+    </row>
+    <row r="329" spans="1:1">
+      <c r="A329" s="24"/>
+    </row>
+    <row r="330" spans="1:1">
+      <c r="A330" s="24"/>
+    </row>
+    <row r="331" spans="1:1">
+      <c r="A331" s="24"/>
+    </row>
+    <row r="332" spans="1:1">
+      <c r="A332" s="24"/>
+    </row>
+    <row r="333" spans="1:1">
+      <c r="A333" s="24"/>
+    </row>
+    <row r="334" spans="1:1">
+      <c r="A334" s="24"/>
+    </row>
+    <row r="335" spans="1:1">
+      <c r="A335" s="24"/>
+    </row>
+    <row r="336" spans="1:1">
+      <c r="A336" s="24"/>
+    </row>
+    <row r="337" spans="1:1">
+      <c r="A337" s="24"/>
+    </row>
+    <row r="338" spans="1:1">
+      <c r="A338" s="24"/>
+    </row>
+    <row r="339" spans="1:1">
+      <c r="A339" s="24"/>
+    </row>
+    <row r="340" spans="1:1">
+      <c r="A340" s="24"/>
+    </row>
+    <row r="341" spans="1:1">
+      <c r="A341" s="24"/>
+    </row>
+    <row r="342" spans="1:1">
+      <c r="A342" s="24"/>
+    </row>
+    <row r="343" spans="1:1">
+      <c r="A343" s="24"/>
+    </row>
+    <row r="344" spans="1:1">
+      <c r="A344" s="24"/>
+    </row>
+    <row r="345" spans="1:1">
+      <c r="A345" s="24"/>
+    </row>
+    <row r="346" spans="1:1">
+      <c r="A346" s="24"/>
+    </row>
+    <row r="347" spans="1:1">
+      <c r="A347" s="24"/>
+    </row>
+    <row r="348" spans="1:1">
+      <c r="A348" s="24"/>
+    </row>
+    <row r="349" spans="1:1">
+      <c r="A349" s="24"/>
+    </row>
+    <row r="350" spans="1:1">
+      <c r="A350" s="24"/>
+    </row>
+    <row r="351" spans="1:1">
+      <c r="A351" s="24"/>
+    </row>
+    <row r="352" spans="1:1">
+      <c r="A352" s="24"/>
+    </row>
+    <row r="353" spans="1:1">
+      <c r="A353" s="24"/>
+    </row>
+    <row r="354" spans="1:1">
+      <c r="A354" s="24"/>
+    </row>
+    <row r="355" spans="1:1">
+      <c r="A355" s="24"/>
+    </row>
+    <row r="356" spans="1:1">
+      <c r="A356" s="24"/>
+    </row>
+    <row r="357" spans="1:1">
+      <c r="A357" s="24"/>
+    </row>
+    <row r="358" spans="1:1">
+      <c r="A358" s="24"/>
+    </row>
+    <row r="359" spans="1:1">
+      <c r="A359" s="24"/>
+    </row>
+    <row r="360" spans="1:1">
+      <c r="A360" s="24"/>
+    </row>
+    <row r="361" spans="1:1">
+      <c r="A361" s="24"/>
+    </row>
+    <row r="362" spans="1:1">
+      <c r="A362" s="24"/>
+    </row>
+    <row r="363" spans="1:1">
+      <c r="A363" s="24"/>
+    </row>
+    <row r="364" spans="1:1">
+      <c r="A364" s="24"/>
+    </row>
+    <row r="365" spans="1:1">
+      <c r="A365" s="24"/>
+    </row>
+    <row r="366" spans="1:1">
+      <c r="A366" s="24"/>
+    </row>
+    <row r="367" spans="1:1">
+      <c r="A367" s="24"/>
+    </row>
+    <row r="368" spans="1:1">
+      <c r="A368" s="24"/>
+    </row>
+    <row r="369" spans="1:1">
+      <c r="A369" s="24"/>
+    </row>
+    <row r="370" spans="1:1">
+      <c r="A370" s="24"/>
+    </row>
+    <row r="371" spans="1:1">
+      <c r="A371" s="24"/>
+    </row>
+    <row r="372" spans="1:1">
+      <c r="A372" s="24"/>
+    </row>
+    <row r="373" spans="1:1">
+      <c r="A373" s="24"/>
+    </row>
+    <row r="374" spans="1:1">
+      <c r="A374" s="24"/>
+    </row>
+    <row r="375" spans="1:1">
+      <c r="A375" s="24"/>
+    </row>
+    <row r="376" spans="1:1">
+      <c r="A376" s="24"/>
+    </row>
+    <row r="377" spans="1:1">
+      <c r="A377" s="24"/>
+    </row>
+    <row r="378" spans="1:1">
+      <c r="A378" s="24"/>
+    </row>
+    <row r="379" spans="1:1">
+      <c r="A379" s="24"/>
+    </row>
+    <row r="380" spans="1:1">
+      <c r="A380" s="24"/>
+    </row>
+    <row r="381" spans="1:1">
+      <c r="A381" s="24"/>
+    </row>
+    <row r="382" spans="1:1">
+      <c r="A382" s="24"/>
+    </row>
+    <row r="383" spans="1:1">
+      <c r="A383" s="24"/>
+    </row>
+    <row r="384" spans="1:1">
+      <c r="A384" s="24"/>
+    </row>
+    <row r="385" spans="1:1">
+      <c r="A385" s="24"/>
+    </row>
+    <row r="386" spans="1:1">
+      <c r="A386" s="24"/>
+    </row>
+    <row r="387" spans="1:1">
+      <c r="A387" s="24"/>
+    </row>
+    <row r="388" spans="1:1">
+      <c r="A388" s="24"/>
+    </row>
+    <row r="389" spans="1:1">
+      <c r="A389" s="24"/>
+    </row>
+    <row r="390" spans="1:1">
+      <c r="A390" s="24"/>
+    </row>
+    <row r="391" spans="1:1">
+      <c r="A391" s="24"/>
+    </row>
+    <row r="392" spans="1:1">
+      <c r="A392" s="24"/>
+    </row>
+    <row r="393" spans="1:1">
+      <c r="A393" s="24"/>
+    </row>
+    <row r="394" spans="1:1">
+      <c r="A394" s="24"/>
+    </row>
+    <row r="395" spans="1:1">
+      <c r="A395" s="24"/>
+    </row>
+    <row r="396" spans="1:1">
+      <c r="A396" s="24"/>
+    </row>
+    <row r="397" spans="1:1">
+      <c r="A397" s="24"/>
+    </row>
+    <row r="398" spans="1:1">
+      <c r="A398" s="24"/>
+    </row>
+    <row r="399" spans="1:1">
+      <c r="A399" s="24"/>
+    </row>
+    <row r="400" spans="1:1">
+      <c r="A400" s="24"/>
+    </row>
+    <row r="401" spans="1:1">
+      <c r="A401" s="24"/>
+    </row>
+    <row r="402" spans="1:1">
+      <c r="A402" s="24"/>
+    </row>
+    <row r="403" spans="1:1">
+      <c r="A403" s="24"/>
+    </row>
+    <row r="404" spans="1:1">
+      <c r="A404" s="24"/>
+    </row>
+    <row r="405" spans="1:1">
+      <c r="A405" s="24"/>
+    </row>
+    <row r="406" spans="1:1">
+      <c r="A406" s="24"/>
+    </row>
+    <row r="407" spans="1:1">
+      <c r="A407" s="24"/>
+    </row>
+    <row r="408" spans="1:1">
+      <c r="A408" s="24"/>
+    </row>
+    <row r="409" spans="1:1">
+      <c r="A409" s="24"/>
+    </row>
+    <row r="410" spans="1:1">
+      <c r="A410" s="24"/>
+    </row>
+    <row r="411" spans="1:1">
+      <c r="A411" s="24"/>
+    </row>
+    <row r="412" spans="1:1">
+      <c r="A412" s="24"/>
+    </row>
+    <row r="413" spans="1:1">
+      <c r="A413" s="24"/>
+    </row>
+    <row r="414" spans="1:1">
+      <c r="A414" s="24"/>
+    </row>
+    <row r="415" spans="1:1">
+      <c r="A415" s="24"/>
+    </row>
+    <row r="416" spans="1:1">
+      <c r="A416" s="24"/>
+    </row>
+    <row r="417" spans="1:1">
+      <c r="A417" s="24"/>
+    </row>
+    <row r="418" spans="1:1">
+      <c r="A418" s="24"/>
+    </row>
+    <row r="419" spans="1:1">
+      <c r="A419" s="24"/>
+    </row>
+    <row r="420" spans="1:1">
+      <c r="A420" s="24"/>
+    </row>
+    <row r="421" spans="1:1">
+      <c r="A421" s="24"/>
+    </row>
+    <row r="422" spans="1:1">
+      <c r="A422" s="24"/>
+    </row>
+    <row r="423" spans="1:1">
+      <c r="A423" s="24"/>
+    </row>
+    <row r="424" spans="1:1">
+      <c r="A424" s="24"/>
+    </row>
+    <row r="425" spans="1:1">
+      <c r="A425" s="24"/>
+    </row>
+    <row r="426" spans="1:1">
+      <c r="A426" s="24"/>
+    </row>
+    <row r="427" spans="1:1">
+      <c r="A427" s="24"/>
+    </row>
+    <row r="428" spans="1:1">
+      <c r="A428" s="24"/>
+    </row>
+    <row r="429" spans="1:1">
+      <c r="A429" s="24"/>
+    </row>
+    <row r="430" spans="1:1">
+      <c r="A430" s="24"/>
+    </row>
+    <row r="431" spans="1:1">
+      <c r="A431" s="24"/>
+    </row>
+    <row r="432" spans="1:1">
+      <c r="A432" s="24"/>
+    </row>
+    <row r="433" spans="1:1">
+      <c r="A433" s="24"/>
+    </row>
+    <row r="434" spans="1:1">
+      <c r="A434" s="24"/>
+    </row>
+    <row r="435" spans="1:1">
+      <c r="A435" s="24"/>
+    </row>
+    <row r="436" spans="1:1">
+      <c r="A436" s="24"/>
+    </row>
+    <row r="437" spans="1:1">
+      <c r="A437" s="24"/>
+    </row>
+    <row r="438" spans="1:1">
+      <c r="A438" s="24"/>
+    </row>
+    <row r="439" spans="1:1">
+      <c r="A439" s="24"/>
+    </row>
+    <row r="440" spans="1:1">
+      <c r="A440" s="24"/>
+    </row>
+    <row r="441" spans="1:1">
+      <c r="A441" s="24"/>
+    </row>
+    <row r="442" spans="1:1">
+      <c r="A442" s="24"/>
+    </row>
+    <row r="443" spans="1:1">
+      <c r="A443" s="24"/>
+    </row>
+    <row r="444" spans="1:1">
+      <c r="A444" s="24"/>
+    </row>
+    <row r="445" spans="1:1">
+      <c r="A445" s="24"/>
+    </row>
+    <row r="446" spans="1:1">
+      <c r="A446" s="24"/>
+    </row>
+    <row r="447" spans="1:1">
+      <c r="A447" s="24"/>
+    </row>
+    <row r="448" spans="1:1">
+      <c r="A448" s="24"/>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="24"/>
+    </row>
+    <row r="450" spans="1:1">
+      <c r="A450" s="24"/>
+    </row>
+    <row r="451" spans="1:1">
+      <c r="A451" s="24"/>
+    </row>
+    <row r="452" spans="1:1">
+      <c r="A452" s="24"/>
+    </row>
+    <row r="453" spans="1:1">
+      <c r="A453" s="24"/>
+    </row>
+    <row r="454" spans="1:1">
+      <c r="A454" s="24"/>
+    </row>
+    <row r="455" spans="1:1">
+      <c r="A455" s="24"/>
+    </row>
+    <row r="456" spans="1:1">
+      <c r="A456" s="24"/>
+    </row>
+    <row r="457" spans="1:1">
+      <c r="A457" s="24"/>
+    </row>
+    <row r="458" spans="1:1">
+      <c r="A458" s="24"/>
+    </row>
+    <row r="459" spans="1:1">
+      <c r="A459" s="24"/>
+    </row>
+    <row r="460" spans="1:1">
+      <c r="A460" s="24"/>
+    </row>
+    <row r="461" spans="1:1">
+      <c r="A461" s="24"/>
+    </row>
+    <row r="462" spans="1:1">
+      <c r="A462" s="24"/>
+    </row>
+    <row r="463" spans="1:1">
+      <c r="A463" s="24"/>
+    </row>
+    <row r="464" spans="1:1">
+      <c r="A464" s="24"/>
+    </row>
+    <row r="465" spans="1:1">
+      <c r="A465" s="24"/>
+    </row>
+    <row r="466" spans="1:1">
+      <c r="A466" s="24"/>
+    </row>
+    <row r="467" spans="1:1">
+      <c r="A467" s="24"/>
+    </row>
+    <row r="468" spans="1:1">
+      <c r="A468" s="24"/>
+    </row>
+    <row r="469" spans="1:1">
+      <c r="A469" s="24"/>
+    </row>
+    <row r="470" spans="1:1">
+      <c r="A470" s="24"/>
+    </row>
+    <row r="471" spans="1:1">
+      <c r="A471" s="24"/>
+    </row>
+    <row r="472" spans="1:1">
+      <c r="A472" s="24"/>
+    </row>
+    <row r="473" spans="1:1">
+      <c r="A473" s="24"/>
+    </row>
+    <row r="474" spans="1:1">
+      <c r="A474" s="24"/>
+    </row>
+    <row r="475" spans="1:1">
+      <c r="A475" s="24"/>
+    </row>
+    <row r="476" spans="1:1">
+      <c r="A476" s="24"/>
+    </row>
+    <row r="477" spans="1:1">
+      <c r="A477" s="24"/>
+    </row>
+    <row r="478" spans="1:1">
+      <c r="A478" s="24"/>
+    </row>
+    <row r="479" spans="1:1">
+      <c r="A479" s="24"/>
+    </row>
+    <row r="480" spans="1:1">
+      <c r="A480" s="24"/>
+    </row>
+    <row r="481" spans="1:1">
+      <c r="A481" s="24"/>
+    </row>
+    <row r="482" spans="1:1">
+      <c r="A482" s="24"/>
+    </row>
+    <row r="483" spans="1:1">
+      <c r="A483" s="24"/>
+    </row>
+    <row r="484" spans="1:1">
+      <c r="A484" s="24"/>
+    </row>
+    <row r="485" spans="1:1">
+      <c r="A485" s="24"/>
+    </row>
+    <row r="486" spans="1:1">
+      <c r="A486" s="24"/>
+    </row>
+    <row r="487" spans="1:1">
+      <c r="A487" s="24"/>
+    </row>
+    <row r="488" spans="1:1">
+      <c r="A488" s="24"/>
+    </row>
+    <row r="489" spans="1:1">
+      <c r="A489" s="24"/>
+    </row>
+    <row r="490" spans="1:1">
+      <c r="A490" s="24"/>
+    </row>
+    <row r="491" spans="1:1">
+      <c r="A491" s="24"/>
+    </row>
+    <row r="492" spans="1:1">
+      <c r="A492" s="24"/>
+    </row>
+    <row r="493" spans="1:1">
+      <c r="A493" s="24"/>
+    </row>
+    <row r="494" spans="1:1">
+      <c r="A494" s="24"/>
+    </row>
+    <row r="495" spans="1:1">
+      <c r="A495" s="24"/>
+    </row>
+    <row r="496" spans="1:1">
+      <c r="A496" s="24"/>
+    </row>
+    <row r="497" spans="1:1">
+      <c r="A497" s="24"/>
+    </row>
+    <row r="498" spans="1:1">
+      <c r="A498" s="24"/>
+    </row>
+    <row r="499" spans="1:1">
+      <c r="A499" s="24"/>
+    </row>
+    <row r="500" spans="1:1">
+      <c r="A500" s="24"/>
+    </row>
+    <row r="501" spans="1:1">
+      <c r="A501" s="24"/>
+    </row>
+    <row r="502" spans="1:1">
+      <c r="A502" s="24"/>
+    </row>
+    <row r="503" spans="1:1">
+      <c r="A503" s="24"/>
+    </row>
+    <row r="504" spans="1:1">
+      <c r="A504" s="24"/>
+    </row>
+    <row r="505" spans="1:1">
+      <c r="A505" s="24"/>
+    </row>
+    <row r="506" spans="1:1">
+      <c r="A506" s="24"/>
+    </row>
+    <row r="507" spans="1:1">
+      <c r="A507" s="24"/>
+    </row>
+    <row r="508" spans="1:1">
+      <c r="A508" s="24"/>
+    </row>
+    <row r="509" spans="1:1">
+      <c r="A509" s="24"/>
+    </row>
+    <row r="510" spans="1:1">
+      <c r="A510" s="24"/>
+    </row>
+    <row r="511" spans="1:1">
+      <c r="A511" s="24"/>
+    </row>
+    <row r="512" spans="1:1">
+      <c r="A512" s="24"/>
+    </row>
+    <row r="513" spans="1:1">
+      <c r="A513" s="24"/>
+    </row>
+    <row r="514" spans="1:1">
+      <c r="A514" s="24"/>
+    </row>
+    <row r="515" spans="1:1">
+      <c r="A515" s="24"/>
+    </row>
+    <row r="516" spans="1:1">
+      <c r="A516" s="24"/>
+    </row>
+    <row r="517" spans="1:1">
+      <c r="A517" s="24"/>
+    </row>
+    <row r="518" spans="1:1">
+      <c r="A518" s="24"/>
+    </row>
+    <row r="519" spans="1:1">
+      <c r="A519" s="24"/>
+    </row>
+    <row r="520" spans="1:1">
+      <c r="A520" s="24"/>
+    </row>
+    <row r="521" spans="1:1">
+      <c r="A521" s="24"/>
+    </row>
+    <row r="522" spans="1:1">
+      <c r="A522" s="24"/>
+    </row>
+    <row r="523" spans="1:1">
+      <c r="A523" s="24"/>
+    </row>
+    <row r="524" spans="1:1">
+      <c r="A524" s="24"/>
+    </row>
+    <row r="525" spans="1:1">
+      <c r="A525" s="24"/>
+    </row>
+    <row r="526" spans="1:1">
+      <c r="A526" s="24"/>
+    </row>
+    <row r="527" spans="1:1">
+      <c r="A527" s="24"/>
+    </row>
+    <row r="528" spans="1:1">
+      <c r="A528" s="24"/>
+    </row>
+    <row r="529" spans="1:1">
+      <c r="A529" s="24"/>
+    </row>
+    <row r="530" spans="1:1">
+      <c r="A530" s="24"/>
+    </row>
+    <row r="531" spans="1:1">
+      <c r="A531" s="24"/>
+    </row>
+    <row r="532" spans="1:1">
+      <c r="A532" s="24"/>
+    </row>
+    <row r="533" spans="1:1">
+      <c r="A533" s="24"/>
+    </row>
+    <row r="534" spans="1:1">
+      <c r="A534" s="24"/>
+    </row>
+    <row r="535" spans="1:1">
+      <c r="A535" s="24"/>
+    </row>
+    <row r="536" spans="1:1">
+      <c r="A536" s="24"/>
+    </row>
+    <row r="537" spans="1:1">
+      <c r="A537" s="24"/>
+    </row>
+    <row r="538" spans="1:1">
+      <c r="A538" s="24"/>
+    </row>
+    <row r="539" spans="1:1">
+      <c r="A539" s="24"/>
+    </row>
+    <row r="540" spans="1:1">
+      <c r="A540" s="24"/>
+    </row>
+    <row r="541" spans="1:1">
+      <c r="A541" s="24"/>
+    </row>
+    <row r="542" spans="1:1">
+      <c r="A542" s="24"/>
+    </row>
+    <row r="543" spans="1:1">
+      <c r="A543" s="24"/>
+    </row>
+    <row r="544" spans="1:1">
+      <c r="A544" s="24"/>
+    </row>
+    <row r="545" spans="1:1">
+      <c r="A545" s="24"/>
+    </row>
+    <row r="546" spans="1:1">
+      <c r="A546" s="24"/>
+    </row>
+    <row r="547" spans="1:1">
+      <c r="A547" s="24"/>
+    </row>
+    <row r="548" spans="1:1">
+      <c r="A548" s="24"/>
+    </row>
+    <row r="549" spans="1:1">
+      <c r="A549" s="24"/>
+    </row>
+    <row r="550" spans="1:1">
+      <c r="A550" s="24"/>
+    </row>
+    <row r="551" spans="1:1">
+      <c r="A551" s="24"/>
+    </row>
+    <row r="552" spans="1:1">
+      <c r="A552" s="24"/>
+    </row>
+    <row r="553" spans="1:1">
+      <c r="A553" s="24"/>
+    </row>
+    <row r="554" spans="1:1">
+      <c r="A554" s="24"/>
+    </row>
+    <row r="555" spans="1:1">
+      <c r="A555" s="24"/>
+    </row>
+    <row r="556" spans="1:1">
+      <c r="A556" s="24"/>
+    </row>
+    <row r="557" spans="1:1">
+      <c r="A557" s="24"/>
+    </row>
+    <row r="558" spans="1:1">
+      <c r="A558" s="24"/>
+    </row>
+    <row r="559" spans="1:1">
+      <c r="A559" s="24"/>
+    </row>
+    <row r="560" spans="1:1">
+      <c r="A560" s="24"/>
+    </row>
+    <row r="561" spans="1:1">
+      <c r="A561" s="24"/>
+    </row>
+    <row r="562" spans="1:1">
+      <c r="A562" s="24"/>
+    </row>
+    <row r="563" spans="1:1">
+      <c r="A563" s="24"/>
+    </row>
+    <row r="564" spans="1:1">
+      <c r="A564" s="24"/>
+    </row>
+    <row r="565" spans="1:1">
+      <c r="A565" s="24"/>
+    </row>
+    <row r="566" spans="1:1">
+      <c r="A566" s="24"/>
+    </row>
+    <row r="567" spans="1:1">
+      <c r="A567" s="24"/>
+    </row>
+    <row r="568" spans="1:1">
+      <c r="A568" s="24"/>
+    </row>
+    <row r="569" spans="1:1">
+      <c r="A569" s="24"/>
+    </row>
+    <row r="570" spans="1:1">
+      <c r="A570" s="24"/>
+    </row>
+    <row r="571" spans="1:1">
+      <c r="A571" s="24"/>
+    </row>
+    <row r="572" spans="1:1">
+      <c r="A572" s="24"/>
+    </row>
+    <row r="573" spans="1:1">
+      <c r="A573" s="24"/>
+    </row>
+    <row r="574" spans="1:1">
+      <c r="A574" s="24"/>
+    </row>
+    <row r="575" spans="1:1">
+      <c r="A575" s="24"/>
+    </row>
+    <row r="576" spans="1:1">
+      <c r="A576" s="24"/>
+    </row>
+    <row r="577" spans="1:1">
+      <c r="A577" s="24"/>
+    </row>
+    <row r="578" spans="1:1">
+      <c r="A578" s="24"/>
+    </row>
+    <row r="579" spans="1:1">
+      <c r="A579" s="24"/>
+    </row>
+    <row r="580" spans="1:1">
+      <c r="A580" s="24"/>
+    </row>
+    <row r="581" spans="1:1">
+      <c r="A581" s="24"/>
+    </row>
+    <row r="582" spans="1:1">
+      <c r="A582" s="24"/>
+    </row>
+    <row r="583" spans="1:1">
+      <c r="A583" s="24"/>
+    </row>
+    <row r="584" spans="1:1">
+      <c r="A584" s="24"/>
+    </row>
+    <row r="585" spans="1:1">
+      <c r="A585" s="24"/>
+    </row>
+    <row r="586" spans="1:1">
+      <c r="A586" s="24"/>
+    </row>
+    <row r="587" spans="1:1">
+      <c r="A587" s="24"/>
+    </row>
+    <row r="588" spans="1:1">
+      <c r="A588" s="24"/>
+    </row>
+    <row r="589" spans="1:1">
+      <c r="A589" s="24"/>
+    </row>
+    <row r="590" spans="1:1">
+      <c r="A590" s="24"/>
+    </row>
+    <row r="591" spans="1:1">
+      <c r="A591" s="24"/>
+    </row>
+    <row r="592" spans="1:1">
+      <c r="A592" s="24"/>
+    </row>
+    <row r="593" spans="1:1">
+      <c r="A593" s="24"/>
+    </row>
+    <row r="594" spans="1:1">
+      <c r="A594" s="24"/>
+    </row>
+    <row r="595" spans="1:1">
+      <c r="A595" s="24"/>
+    </row>
+    <row r="596" spans="1:1">
+      <c r="A596" s="24"/>
+    </row>
+    <row r="597" spans="1:1">
+      <c r="A597" s="24"/>
+    </row>
+    <row r="598" spans="1:1">
+      <c r="A598" s="24"/>
+    </row>
+    <row r="599" spans="1:1">
+      <c r="A599" s="24"/>
+    </row>
+    <row r="600" spans="1:1">
+      <c r="A600" s="24"/>
+    </row>
+    <row r="601" spans="1:1">
+      <c r="A601" s="24"/>
+    </row>
+    <row r="602" spans="1:1">
+      <c r="A602" s="24"/>
+    </row>
+    <row r="603" spans="1:1">
+      <c r="A603" s="24"/>
+    </row>
+    <row r="604" spans="1:1">
+      <c r="A604" s="24"/>
+    </row>
+    <row r="605" spans="1:1">
+      <c r="A605" s="24"/>
+    </row>
+    <row r="606" spans="1:1">
+      <c r="A606" s="24"/>
+    </row>
+    <row r="607" spans="1:1">
+      <c r="A607" s="24"/>
+    </row>
+    <row r="608" spans="1:1">
+      <c r="A608" s="24"/>
+    </row>
+    <row r="609" spans="1:1">
+      <c r="A609" s="24"/>
+    </row>
+    <row r="610" spans="1:1">
+      <c r="A610" s="24"/>
+    </row>
+    <row r="611" spans="1:1">
+      <c r="A611" s="24"/>
+    </row>
+    <row r="612" spans="1:1">
+      <c r="A612" s="24"/>
+    </row>
+    <row r="613" spans="1:1">
+      <c r="A613" s="24"/>
+    </row>
+    <row r="614" spans="1:1">
+      <c r="A614" s="24"/>
+    </row>
+    <row r="615" spans="1:1">
+      <c r="A615" s="24"/>
+    </row>
+    <row r="616" spans="1:1">
+      <c r="A616" s="24"/>
+    </row>
+    <row r="617" spans="1:1">
+      <c r="A617" s="24"/>
+    </row>
+    <row r="618" spans="1:1">
+      <c r="A618" s="24"/>
+    </row>
+    <row r="619" spans="1:1">
+      <c r="A619" s="24"/>
+    </row>
+    <row r="620" spans="1:1">
+      <c r="A620" s="24"/>
+    </row>
+    <row r="621" spans="1:1">
+      <c r="A621" s="24"/>
+    </row>
+    <row r="622" spans="1:1">
+      <c r="A622" s="24"/>
+    </row>
+    <row r="623" spans="1:1">
+      <c r="A623" s="24"/>
+    </row>
+    <row r="624" spans="1:1">
+      <c r="A624" s="24"/>
+    </row>
+    <row r="625" spans="1:1">
+      <c r="A625" s="24"/>
+    </row>
+    <row r="626" spans="1:1">
+      <c r="A626" s="24"/>
+    </row>
+    <row r="627" spans="1:1">
+      <c r="A627" s="24"/>
+    </row>
+    <row r="628" spans="1:1">
+      <c r="A628" s="24"/>
+    </row>
+    <row r="629" spans="1:1">
+      <c r="A629" s="24"/>
+    </row>
+    <row r="630" spans="1:1">
+      <c r="A630" s="24"/>
+    </row>
+    <row r="631" spans="1:1">
+      <c r="A631" s="24"/>
+    </row>
+    <row r="632" spans="1:1">
+      <c r="A632" s="24"/>
+    </row>
+    <row r="633" spans="1:1">
+      <c r="A633" s="24"/>
+    </row>
+    <row r="634" spans="1:1">
+      <c r="A634" s="24"/>
+    </row>
+    <row r="635" spans="1:1">
+      <c r="A635" s="24"/>
+    </row>
+    <row r="636" spans="1:1">
+      <c r="A636" s="24"/>
+    </row>
+    <row r="637" spans="1:1">
+      <c r="A637" s="24"/>
+    </row>
+    <row r="638" spans="1:1">
+      <c r="A638" s="24"/>
+    </row>
+    <row r="639" spans="1:1">
+      <c r="A639" s="24"/>
+    </row>
+    <row r="640" spans="1:1">
+      <c r="A640" s="24"/>
+    </row>
+    <row r="641" spans="1:1">
+      <c r="A641" s="24"/>
+    </row>
+    <row r="642" spans="1:1">
+      <c r="A642" s="24"/>
+    </row>
+    <row r="643" spans="1:1">
+      <c r="A643" s="24"/>
+    </row>
+    <row r="644" spans="1:1">
+      <c r="A644" s="24"/>
+    </row>
+    <row r="645" spans="1:1">
+      <c r="A645" s="24"/>
+    </row>
+    <row r="646" spans="1:1">
+      <c r="A646" s="24"/>
+    </row>
+    <row r="647" spans="1:1">
+      <c r="A647" s="24"/>
+    </row>
+    <row r="648" spans="1:1">
+      <c r="A648" s="24"/>
+    </row>
+    <row r="649" spans="1:1">
+      <c r="A649" s="24"/>
+    </row>
+    <row r="650" spans="1:1">
+      <c r="A650" s="24"/>
+    </row>
+    <row r="651" spans="1:1">
+      <c r="A651" s="24"/>
+    </row>
+    <row r="652" spans="1:1">
+      <c r="A652" s="24"/>
+    </row>
+    <row r="653" spans="1:1">
+      <c r="A653" s="24"/>
+    </row>
+    <row r="654" spans="1:1">
+      <c r="A654" s="24"/>
+    </row>
+    <row r="655" spans="1:1">
+      <c r="A655" s="24"/>
+    </row>
+    <row r="656" spans="1:1">
+      <c r="A656" s="24"/>
+    </row>
+    <row r="657" spans="1:1">
+      <c r="A657" s="24"/>
+    </row>
+    <row r="658" spans="1:1">
+      <c r="A658" s="24"/>
+    </row>
+    <row r="659" spans="1:1">
+      <c r="A659" s="24"/>
+    </row>
+    <row r="660" spans="1:1">
+      <c r="A660" s="24"/>
+    </row>
+    <row r="661" spans="1:1">
+      <c r="A661" s="24"/>
+    </row>
+    <row r="662" spans="1:1">
+      <c r="A662" s="24"/>
+    </row>
+    <row r="663" spans="1:1">
+      <c r="A663" s="24"/>
+    </row>
+    <row r="664" spans="1:1">
+      <c r="A664" s="24"/>
+    </row>
+    <row r="665" spans="1:1">
+      <c r="A665" s="24"/>
+    </row>
+    <row r="666" spans="1:1">
+      <c r="A666" s="24"/>
+    </row>
+    <row r="667" spans="1:1">
+      <c r="A667" s="24"/>
+    </row>
+    <row r="668" spans="1:1">
+      <c r="A668" s="24"/>
+    </row>
+    <row r="669" spans="1:1">
+      <c r="A669" s="24"/>
+    </row>
+    <row r="670" spans="1:1">
+      <c r="A670" s="24"/>
+    </row>
+    <row r="671" spans="1:1">
+      <c r="A671" s="24"/>
+    </row>
+    <row r="672" spans="1:1">
+      <c r="A672" s="24"/>
+    </row>
+    <row r="673" spans="1:1">
+      <c r="A673" s="24"/>
+    </row>
+    <row r="674" spans="1:1">
+      <c r="A674" s="24"/>
+    </row>
+    <row r="675" spans="1:1">
+      <c r="A675" s="24"/>
+    </row>
+    <row r="676" spans="1:1">
+      <c r="A676" s="24"/>
+    </row>
+    <row r="677" spans="1:1">
+      <c r="A677" s="24"/>
+    </row>
+    <row r="678" spans="1:1">
+      <c r="A678" s="24"/>
+    </row>
+    <row r="679" spans="1:1">
+      <c r="A679" s="24"/>
+    </row>
+    <row r="680" spans="1:1">
+      <c r="A680" s="24"/>
+    </row>
+    <row r="681" spans="1:1">
+      <c r="A681" s="24"/>
+    </row>
+    <row r="682" spans="1:1">
+      <c r="A682" s="24"/>
+    </row>
+    <row r="683" spans="1:1">
+      <c r="A683" s="24"/>
+    </row>
+    <row r="684" spans="1:1">
+      <c r="A684" s="24"/>
+    </row>
+    <row r="685" spans="1:1">
+      <c r="A685" s="24"/>
+    </row>
+    <row r="686" spans="1:1">
+      <c r="A686" s="24"/>
+    </row>
+    <row r="687" spans="1:1">
+      <c r="A687" s="24"/>
+    </row>
+    <row r="688" spans="1:1">
+      <c r="A688" s="24"/>
+    </row>
+    <row r="689" spans="1:1">
+      <c r="A689" s="24"/>
+    </row>
+    <row r="690" spans="1:1">
+      <c r="A690" s="24"/>
+    </row>
+    <row r="691" spans="1:1">
+      <c r="A691" s="24"/>
+    </row>
+    <row r="692" spans="1:1">
+      <c r="A692" s="24"/>
+    </row>
+    <row r="693" spans="1:1">
+      <c r="A693" s="24"/>
+    </row>
+    <row r="694" spans="1:1">
+      <c r="A694" s="24"/>
+    </row>
+    <row r="695" spans="1:1">
+      <c r="A695" s="24"/>
+    </row>
+    <row r="696" spans="1:1">
+      <c r="A696" s="24"/>
+    </row>
+    <row r="697" spans="1:1">
+      <c r="A697" s="24"/>
+    </row>
+    <row r="698" spans="1:1">
+      <c r="A698" s="24"/>
+    </row>
+    <row r="699" spans="1:1">
+      <c r="A699" s="24"/>
+    </row>
+    <row r="700" spans="1:1">
+      <c r="A700" s="24"/>
+    </row>
+    <row r="701" spans="1:1">
+      <c r="A701" s="24"/>
+    </row>
+    <row r="702" spans="1:1">
+      <c r="A702" s="24"/>
+    </row>
+    <row r="703" spans="1:1">
+      <c r="A703" s="24"/>
+    </row>
+    <row r="704" spans="1:1">
+      <c r="A704" s="24"/>
+    </row>
+    <row r="705" spans="1:1">
+      <c r="A705" s="24"/>
+    </row>
+    <row r="706" spans="1:1">
+      <c r="A706" s="24"/>
+    </row>
+    <row r="707" spans="1:1">
+      <c r="A707" s="24"/>
+    </row>
+    <row r="708" spans="1:1">
+      <c r="A708" s="24"/>
+    </row>
+    <row r="709" spans="1:1">
+      <c r="A709" s="24"/>
+    </row>
+    <row r="710" spans="1:1">
+      <c r="A710" s="24"/>
+    </row>
+    <row r="711" spans="1:1">
+      <c r="A711" s="24"/>
+    </row>
+    <row r="712" spans="1:1">
+      <c r="A712" s="24"/>
+    </row>
+    <row r="713" spans="1:1">
+      <c r="A713" s="24"/>
+    </row>
+    <row r="714" spans="1:1">
+      <c r="A714" s="24"/>
+    </row>
+    <row r="715" spans="1:1">
+      <c r="A715" s="24"/>
+    </row>
+    <row r="716" spans="1:1">
+      <c r="A716" s="24"/>
+    </row>
+    <row r="717" spans="1:1">
+      <c r="A717" s="24"/>
+    </row>
+    <row r="718" spans="1:1">
+      <c r="A718" s="24"/>
+    </row>
+    <row r="719" spans="1:1">
+      <c r="A719" s="24"/>
+    </row>
+    <row r="720" spans="1:1">
+      <c r="A720" s="24"/>
+    </row>
+    <row r="721" spans="1:1">
+      <c r="A721" s="24"/>
+    </row>
+    <row r="722" spans="1:1">
+      <c r="A722" s="24"/>
+    </row>
+    <row r="723" spans="1:1">
+      <c r="A723" s="24"/>
+    </row>
+    <row r="724" spans="1:1">
+      <c r="A724" s="24"/>
+    </row>
+    <row r="725" spans="1:1">
+      <c r="A725" s="24"/>
+    </row>
+    <row r="726" spans="1:1">
+      <c r="A726" s="24"/>
+    </row>
+    <row r="727" spans="1:1">
+      <c r="A727" s="24"/>
+    </row>
+    <row r="728" spans="1:1">
+      <c r="A728" s="24"/>
+    </row>
+    <row r="729" spans="1:1">
+      <c r="A729" s="24"/>
+    </row>
+    <row r="730" spans="1:1">
+      <c r="A730" s="24"/>
+    </row>
+    <row r="731" spans="1:1">
+      <c r="A731" s="24"/>
+    </row>
+    <row r="732" spans="1:1">
+      <c r="A732" s="24"/>
+    </row>
+    <row r="733" spans="1:1">
+      <c r="A733" s="24"/>
+    </row>
+    <row r="734" spans="1:1">
+      <c r="A734" s="24"/>
+    </row>
+    <row r="735" spans="1:1">
+      <c r="A735" s="24"/>
+    </row>
+    <row r="736" spans="1:1">
+      <c r="A736" s="24"/>
+    </row>
+    <row r="737" spans="1:1">
+      <c r="A737" s="24"/>
+    </row>
+    <row r="738" spans="1:1">
+      <c r="A738" s="24"/>
+    </row>
+    <row r="739" spans="1:1">
+      <c r="A739" s="24"/>
+    </row>
+    <row r="740" spans="1:1">
+      <c r="A740" s="24"/>
+    </row>
+    <row r="741" spans="1:1">
+      <c r="A741" s="24"/>
+    </row>
+    <row r="742" spans="1:1">
+      <c r="A742" s="24"/>
+    </row>
+    <row r="743" spans="1:1">
+      <c r="A743" s="24"/>
+    </row>
+    <row r="744" spans="1:1">
+      <c r="A744" s="24"/>
+    </row>
+    <row r="745" spans="1:1">
+      <c r="A745" s="24"/>
+    </row>
+    <row r="746" spans="1:1">
+      <c r="A746" s="24"/>
+    </row>
+    <row r="747" spans="1:1">
+      <c r="A747" s="24"/>
+    </row>
+    <row r="748" spans="1:1">
+      <c r="A748" s="24"/>
+    </row>
+    <row r="749" spans="1:1">
+      <c r="A749" s="24"/>
+    </row>
+    <row r="750" spans="1:1">
+      <c r="A750" s="24"/>
+    </row>
+    <row r="751" spans="1:1">
+      <c r="A751" s="24"/>
+    </row>
+    <row r="752" spans="1:1">
+      <c r="A752" s="24"/>
+    </row>
+    <row r="753" spans="1:1">
+      <c r="A753" s="24"/>
+    </row>
+    <row r="754" spans="1:1">
+      <c r="A754" s="24"/>
+    </row>
+    <row r="755" spans="1:1">
+      <c r="A755" s="24"/>
+    </row>
+    <row r="756" spans="1:1">
+      <c r="A756" s="24"/>
+    </row>
+    <row r="757" spans="1:1">
+      <c r="A757" s="24"/>
+    </row>
+    <row r="758" spans="1:1">
+      <c r="A758" s="24"/>
+    </row>
+    <row r="759" spans="1:1">
+      <c r="A759" s="24"/>
+    </row>
+    <row r="760" spans="1:1">
+      <c r="A760" s="24"/>
+    </row>
+    <row r="761" spans="1:1">
+      <c r="A761" s="24"/>
+    </row>
+    <row r="762" spans="1:1">
+      <c r="A762" s="24"/>
+    </row>
+    <row r="763" spans="1:1">
+      <c r="A763" s="24"/>
+    </row>
+    <row r="764" spans="1:1">
+      <c r="A764" s="24"/>
+    </row>
+    <row r="765" spans="1:1">
+      <c r="A765" s="24"/>
+    </row>
+    <row r="766" spans="1:1">
+      <c r="A766" s="24"/>
+    </row>
+    <row r="767" spans="1:1">
+      <c r="A767" s="24"/>
+    </row>
+    <row r="768" spans="1:1">
+      <c r="A768" s="24"/>
+    </row>
+    <row r="769" spans="1:1">
+      <c r="A769" s="24"/>
+    </row>
+    <row r="770" spans="1:1">
+      <c r="A770" s="24"/>
+    </row>
+    <row r="771" spans="1:1">
+      <c r="A771" s="24"/>
+    </row>
+    <row r="772" spans="1:1">
+      <c r="A772" s="24"/>
+    </row>
+    <row r="773" spans="1:1">
+      <c r="A773" s="24"/>
+    </row>
+    <row r="774" spans="1:1">
+      <c r="A774" s="24"/>
+    </row>
+    <row r="775" spans="1:1">
+      <c r="A775" s="24"/>
+    </row>
+    <row r="776" spans="1:1">
+      <c r="A776" s="24"/>
+    </row>
+    <row r="777" spans="1:1">
+      <c r="A777" s="24"/>
+    </row>
+    <row r="778" spans="1:1">
+      <c r="A778" s="24"/>
+    </row>
+    <row r="779" spans="1:1">
+      <c r="A779" s="24"/>
+    </row>
+    <row r="780" spans="1:1">
+      <c r="A780" s="24"/>
+    </row>
+    <row r="781" spans="1:1">
+      <c r="A781" s="24"/>
+    </row>
+    <row r="782" spans="1:1">
+      <c r="A782" s="24"/>
+    </row>
+    <row r="783" spans="1:1">
+      <c r="A783" s="24"/>
+    </row>
+    <row r="784" spans="1:1">
+      <c r="A784" s="24"/>
+    </row>
+    <row r="785" spans="1:1">
+      <c r="A785" s="24"/>
+    </row>
+    <row r="786" spans="1:1">
+      <c r="A786" s="24"/>
+    </row>
+    <row r="787" spans="1:1">
+      <c r="A787" s="24"/>
+    </row>
+    <row r="788" spans="1:1">
+      <c r="A788" s="24"/>
+    </row>
+    <row r="789" spans="1:1">
+      <c r="A789" s="24"/>
+    </row>
+    <row r="790" spans="1:1">
+      <c r="A790" s="24"/>
+    </row>
+    <row r="791" spans="1:1">
+      <c r="A791" s="24"/>
+    </row>
+    <row r="792" spans="1:1">
+      <c r="A792" s="24"/>
+    </row>
+    <row r="793" spans="1:1">
+      <c r="A793" s="24"/>
+    </row>
+    <row r="794" spans="1:1">
+      <c r="A794" s="24"/>
+    </row>
+    <row r="795" spans="1:1">
+      <c r="A795" s="24"/>
+    </row>
+    <row r="796" spans="1:1">
+      <c r="A796" s="24"/>
+    </row>
+    <row r="797" spans="1:1">
+      <c r="A797" s="24"/>
+    </row>
+    <row r="798" spans="1:1">
+      <c r="A798" s="24"/>
+    </row>
+    <row r="799" spans="1:1">
+      <c r="A799" s="24"/>
+    </row>
+    <row r="800" spans="1:1">
+      <c r="A800" s="24"/>
+    </row>
+    <row r="801" spans="1:1">
+      <c r="A801" s="24"/>
+    </row>
+    <row r="802" spans="1:1">
+      <c r="A802" s="24"/>
+    </row>
+    <row r="803" spans="1:1">
+      <c r="A803" s="24"/>
+    </row>
+    <row r="804" spans="1:1">
+      <c r="A804" s="24"/>
+    </row>
+    <row r="805" spans="1:1">
+      <c r="A805" s="24"/>
+    </row>
+    <row r="806" spans="1:1">
+      <c r="A806" s="24"/>
+    </row>
+    <row r="807" spans="1:1">
+      <c r="A807" s="24"/>
+    </row>
+    <row r="808" spans="1:1">
+      <c r="A808" s="24"/>
+    </row>
+    <row r="809" spans="1:1">
+      <c r="A809" s="24"/>
+    </row>
+    <row r="810" spans="1:1">
+      <c r="A810" s="24"/>
+    </row>
+    <row r="811" spans="1:1">
+      <c r="A811" s="24"/>
+    </row>
+    <row r="812" spans="1:1">
+      <c r="A812" s="24"/>
+    </row>
+    <row r="813" spans="1:1">
+      <c r="A813" s="24"/>
+    </row>
+    <row r="814" spans="1:1">
+      <c r="A814" s="24"/>
+    </row>
+    <row r="815" spans="1:1">
+      <c r="A815" s="24"/>
+    </row>
+    <row r="816" spans="1:1">
+      <c r="A816" s="24"/>
+    </row>
+    <row r="817" spans="1:1">
+      <c r="A817" s="24"/>
+    </row>
+    <row r="818" spans="1:1">
+      <c r="A818" s="24"/>
+    </row>
+    <row r="819" spans="1:1">
+      <c r="A819" s="24"/>
+    </row>
+    <row r="820" spans="1:1">
+      <c r="A820" s="24"/>
+    </row>
+    <row r="821" spans="1:1">
+      <c r="A821" s="24"/>
+    </row>
+    <row r="822" spans="1:1">
+      <c r="A822" s="24"/>
+    </row>
+    <row r="823" spans="1:1">
+      <c r="A823" s="24"/>
+    </row>
+    <row r="824" spans="1:1">
+      <c r="A824" s="24"/>
+    </row>
+    <row r="825" spans="1:1">
+      <c r="A825" s="24"/>
+    </row>
+    <row r="826" spans="1:1">
+      <c r="A826" s="24"/>
+    </row>
+    <row r="827" spans="1:1">
+      <c r="A827" s="24"/>
+    </row>
+    <row r="828" spans="1:1">
+      <c r="A828" s="24"/>
+    </row>
+    <row r="829" spans="1:1">
+      <c r="A829" s="24"/>
+    </row>
+    <row r="830" spans="1:1">
+      <c r="A830" s="24"/>
+    </row>
+    <row r="831" spans="1:1">
+      <c r="A831" s="24"/>
+    </row>
+    <row r="832" spans="1:1">
+      <c r="A832" s="24"/>
+    </row>
+    <row r="833" spans="1:1">
+      <c r="A833" s="24"/>
+    </row>
+    <row r="834" spans="1:1">
+      <c r="A834" s="24"/>
+    </row>
+    <row r="835" spans="1:1">
+      <c r="A835" s="24"/>
+    </row>
+    <row r="836" spans="1:1">
+      <c r="A836" s="24"/>
+    </row>
+    <row r="837" spans="1:1">
+      <c r="A837" s="24"/>
+    </row>
+    <row r="838" spans="1:1">
+      <c r="A838" s="24"/>
+    </row>
+    <row r="839" spans="1:1">
+      <c r="A839" s="24"/>
+    </row>
+    <row r="840" spans="1:1">
+      <c r="A840" s="24"/>
+    </row>
+    <row r="841" spans="1:1">
+      <c r="A841" s="24"/>
+    </row>
+    <row r="842" spans="1:1">
+      <c r="A842" s="24"/>
+    </row>
+    <row r="843" spans="1:1">
+      <c r="A843" s="24"/>
+    </row>
+    <row r="844" spans="1:1">
+      <c r="A844" s="24"/>
+    </row>
+    <row r="845" spans="1:1">
+      <c r="A845" s="24"/>
+    </row>
+    <row r="846" spans="1:1">
+      <c r="A846" s="24"/>
+    </row>
+    <row r="847" spans="1:1">
+      <c r="A847" s="24"/>
+    </row>
+    <row r="848" spans="1:1">
+      <c r="A848" s="24"/>
+    </row>
+    <row r="849" spans="1:1">
+      <c r="A849" s="24"/>
+    </row>
+    <row r="850" spans="1:1">
+      <c r="A850" s="24"/>
+    </row>
+    <row r="851" spans="1:1">
+      <c r="A851" s="24"/>
+    </row>
+    <row r="852" spans="1:1">
+      <c r="A852" s="24"/>
+    </row>
+    <row r="853" spans="1:1">
+      <c r="A853" s="24"/>
+    </row>
+    <row r="854" spans="1:1">
+      <c r="A854" s="24"/>
+    </row>
+    <row r="855" spans="1:1">
+      <c r="A855" s="24"/>
+    </row>
+    <row r="856" spans="1:1">
+      <c r="A856" s="24"/>
+    </row>
+    <row r="857" spans="1:1">
+      <c r="A857" s="24"/>
+    </row>
+    <row r="858" spans="1:1">
+      <c r="A858" s="24"/>
+    </row>
+    <row r="859" spans="1:1">
+      <c r="A859" s="24"/>
+    </row>
+    <row r="860" spans="1:1">
+      <c r="A860" s="24"/>
+    </row>
+    <row r="861" spans="1:1">
+      <c r="A861" s="24"/>
+    </row>
+    <row r="862" spans="1:1">
+      <c r="A862" s="24"/>
+    </row>
+    <row r="863" spans="1:1">
+      <c r="A863" s="24"/>
+    </row>
+    <row r="864" spans="1:1">
+      <c r="A864" s="24"/>
+    </row>
+    <row r="865" spans="1:1">
+      <c r="A865" s="24"/>
+    </row>
+    <row r="866" spans="1:1">
+      <c r="A866" s="24"/>
+    </row>
+    <row r="867" spans="1:1">
+      <c r="A867" s="24"/>
+    </row>
+    <row r="868" spans="1:1">
+      <c r="A868" s="24"/>
+    </row>
+    <row r="869" spans="1:1">
+      <c r="A869" s="24"/>
+    </row>
+    <row r="870" spans="1:1">
+      <c r="A870" s="24"/>
+    </row>
+    <row r="871" spans="1:1">
+      <c r="A871" s="24"/>
+    </row>
+    <row r="872" spans="1:1">
+      <c r="A872" s="24"/>
+    </row>
+    <row r="873" spans="1:1">
+      <c r="A873" s="24"/>
+    </row>
+    <row r="874" spans="1:1">
+      <c r="A874" s="24"/>
+    </row>
+    <row r="875" spans="1:1">
+      <c r="A875" s="24"/>
+    </row>
+    <row r="876" spans="1:1">
+      <c r="A876" s="24"/>
+    </row>
+    <row r="877" spans="1:1">
+      <c r="A877" s="24"/>
+    </row>
+    <row r="878" spans="1:1">
+      <c r="A878" s="24"/>
+    </row>
+    <row r="879" spans="1:1">
+      <c r="A879" s="24"/>
+    </row>
+    <row r="880" spans="1:1">
+      <c r="A880" s="24"/>
+    </row>
+    <row r="881" spans="1:1">
+      <c r="A881" s="24"/>
+    </row>
+    <row r="882" spans="1:1">
+      <c r="A882" s="24"/>
+    </row>
+    <row r="883" spans="1:1">
+      <c r="A883" s="24"/>
+    </row>
+    <row r="884" spans="1:1">
+      <c r="A884" s="24"/>
+    </row>
+    <row r="885" spans="1:1">
+      <c r="A885" s="24"/>
+    </row>
+    <row r="886" spans="1:1">
+      <c r="A886" s="24"/>
+    </row>
+    <row r="887" spans="1:1">
+      <c r="A887" s="24"/>
+    </row>
+    <row r="888" spans="1:1">
+      <c r="A888" s="24"/>
+    </row>
+    <row r="889" spans="1:1">
+      <c r="A889" s="24"/>
+    </row>
+    <row r="890" spans="1:1">
+      <c r="A890" s="24"/>
+    </row>
+    <row r="891" spans="1:1">
+      <c r="A891" s="24"/>
+    </row>
+    <row r="892" spans="1:1">
+      <c r="A892" s="24"/>
+    </row>
+    <row r="893" spans="1:1">
+      <c r="A893" s="24"/>
+    </row>
+    <row r="894" spans="1:1">
+      <c r="A894" s="24"/>
+    </row>
+    <row r="895" spans="1:1">
+      <c r="A895" s="24"/>
+    </row>
+    <row r="896" spans="1:1">
+      <c r="A896" s="24"/>
+    </row>
+    <row r="897" spans="1:1">
+      <c r="A897" s="24"/>
+    </row>
+    <row r="898" spans="1:1">
+      <c r="A898" s="24"/>
+    </row>
+    <row r="899" spans="1:1">
+      <c r="A899" s="24"/>
+    </row>
+    <row r="900" spans="1:1">
+      <c r="A900" s="24"/>
+    </row>
+    <row r="901" spans="1:1">
+      <c r="A901" s="24"/>
+    </row>
+    <row r="902" spans="1:1">
+      <c r="A902" s="24"/>
+    </row>
+    <row r="903" spans="1:1">
+      <c r="A903" s="24"/>
+    </row>
+    <row r="904" spans="1:1">
+      <c r="A904" s="24"/>
+    </row>
+    <row r="905" spans="1:1">
+      <c r="A905" s="24"/>
+    </row>
+    <row r="906" spans="1:1">
+      <c r="A906" s="24"/>
+    </row>
+    <row r="907" spans="1:1">
+      <c r="A907" s="24"/>
+    </row>
+    <row r="908" spans="1:1">
+      <c r="A908" s="24"/>
+    </row>
+    <row r="909" spans="1:1">
+      <c r="A909" s="24"/>
+    </row>
+    <row r="910" spans="1:1">
+      <c r="A910" s="24"/>
+    </row>
+    <row r="911" spans="1:1">
+      <c r="A911" s="24"/>
+    </row>
+    <row r="912" spans="1:1">
+      <c r="A912" s="24"/>
+    </row>
+    <row r="913" spans="1:1">
+      <c r="A913" s="24"/>
+    </row>
+    <row r="914" spans="1:1">
+      <c r="A914" s="24"/>
+    </row>
+    <row r="915" spans="1:1">
+      <c r="A915" s="24"/>
+    </row>
+    <row r="916" spans="1:1">
+      <c r="A916" s="24"/>
+    </row>
+    <row r="917" spans="1:1">
+      <c r="A917" s="24"/>
+    </row>
+    <row r="918" spans="1:1">
+      <c r="A918" s="24"/>
+    </row>
+    <row r="919" spans="1:1">
+      <c r="A919" s="24"/>
+    </row>
+    <row r="920" spans="1:1">
+      <c r="A920" s="24"/>
+    </row>
+    <row r="921" spans="1:1">
+      <c r="A921" s="24"/>
+    </row>
+    <row r="922" spans="1:1">
+      <c r="A922" s="24"/>
+    </row>
+    <row r="923" spans="1:1">
+      <c r="A923" s="24"/>
+    </row>
+    <row r="924" spans="1:1">
+      <c r="A924" s="24"/>
+    </row>
+    <row r="925" spans="1:1">
+      <c r="A925" s="24"/>
+    </row>
+    <row r="926" spans="1:1">
+      <c r="A926" s="24"/>
+    </row>
+    <row r="927" spans="1:1">
+      <c r="A927" s="24"/>
+    </row>
+    <row r="928" spans="1:1">
+      <c r="A928" s="24"/>
+    </row>
+    <row r="929" spans="1:1">
+      <c r="A929" s="24"/>
+    </row>
+    <row r="930" spans="1:1">
+      <c r="A930" s="24"/>
+    </row>
+    <row r="931" spans="1:1">
+      <c r="A931" s="24"/>
+    </row>
+    <row r="932" spans="1:1">
+      <c r="A932" s="24"/>
+    </row>
+    <row r="933" spans="1:1">
+      <c r="A933" s="24"/>
+    </row>
+    <row r="934" spans="1:1">
+      <c r="A934" s="24"/>
+    </row>
+    <row r="935" spans="1:1">
+      <c r="A935" s="24"/>
+    </row>
+    <row r="936" spans="1:1">
+      <c r="A936" s="24"/>
+    </row>
+    <row r="937" spans="1:1">
+      <c r="A937" s="24"/>
+    </row>
+    <row r="938" spans="1:1">
+      <c r="A938" s="24"/>
+    </row>
+    <row r="939" spans="1:1">
+      <c r="A939" s="24"/>
+    </row>
+    <row r="940" spans="1:1">
+      <c r="A940" s="24"/>
+    </row>
+    <row r="941" spans="1:1">
+      <c r="A941" s="24"/>
+    </row>
+    <row r="942" spans="1:1">
+      <c r="A942" s="24"/>
+    </row>
+    <row r="943" spans="1:1">
+      <c r="A943" s="24"/>
+    </row>
+    <row r="944" spans="1:1">
+      <c r="A944" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A118:C118"/>
+  <autoFilter ref="A8:I44" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <mergeCells count="7">
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <conditionalFormatting sqref="C9:C33">
+    <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C40:C44">
+    <cfRule type="cellIs" dxfId="1" priority="3" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I1:I1048576">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mansard</vt:lpstr>
+      <vt:lpstr>AXIS-Y Global Supply Price List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.22222</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>CDB8DC6A1EDC4D7FBF684B32246E0004</vt:lpwstr>
+  </property>
+</Properties>
+</file>