--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,824 +1,5949 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4431709-589E-4EA0-A2C6-E44165A87DBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12600" windowHeight="9210"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Mont Blanc" sheetId="1" r:id="rId1"/>
+    <sheet name="beplain" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">beplain!$A$8:$I$102</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A102" i="2" l="1"/>
+  <c r="A101" i="2"/>
+  <c r="A100" i="2"/>
+  <c r="A99" i="2"/>
+  <c r="A98" i="2"/>
+  <c r="A97" i="2"/>
+  <c r="A96" i="2"/>
+  <c r="A95" i="2"/>
+  <c r="A94" i="2"/>
+  <c r="A93" i="2"/>
+  <c r="A92" i="2"/>
+  <c r="A91" i="2"/>
+  <c r="A90" i="2"/>
+  <c r="A89" i="2"/>
+  <c r="A88" i="2"/>
+  <c r="A87" i="2"/>
+  <c r="A86" i="2"/>
+  <c r="A85" i="2"/>
+  <c r="A84" i="2"/>
+  <c r="A83" i="2"/>
+  <c r="A82" i="2"/>
+  <c r="A81" i="2"/>
+  <c r="A80" i="2"/>
+  <c r="A79" i="2"/>
+  <c r="A78" i="2"/>
+  <c r="A77" i="2"/>
+  <c r="A76" i="2"/>
+  <c r="A75" i="2"/>
+  <c r="A74" i="2"/>
+  <c r="A73" i="2"/>
+  <c r="A72" i="2"/>
+  <c r="A71" i="2"/>
+  <c r="A70" i="2"/>
+  <c r="A69" i="2"/>
+  <c r="A68" i="2"/>
+  <c r="A67" i="2"/>
+  <c r="A66" i="2"/>
+  <c r="A65" i="2"/>
+  <c r="A64" i="2"/>
+  <c r="A63" i="2"/>
+  <c r="A62" i="2"/>
+  <c r="A61" i="2"/>
+  <c r="A60" i="2"/>
+  <c r="A59" i="2"/>
+  <c r="A58" i="2"/>
+  <c r="A57" i="2"/>
+  <c r="A56" i="2"/>
+  <c r="A55" i="2"/>
+  <c r="A54" i="2"/>
+  <c r="A53" i="2"/>
+  <c r="A52" i="2"/>
+  <c r="A51" i="2"/>
+  <c r="A50" i="2"/>
+  <c r="A49" i="2"/>
+  <c r="A48" i="2"/>
+  <c r="A47" i="2"/>
+  <c r="A46" i="2"/>
+  <c r="A45" i="2"/>
+  <c r="A44" i="2"/>
+  <c r="A43" i="2"/>
+  <c r="A42" i="2"/>
+  <c r="A41" i="2"/>
+  <c r="A40" i="2"/>
+  <c r="A39" i="2"/>
+  <c r="A38" i="2"/>
+  <c r="A37" i="2"/>
+  <c r="A36" i="2"/>
+  <c r="A35" i="2"/>
+  <c r="A34" i="2"/>
+  <c r="A33" i="2"/>
+  <c r="A32" i="2"/>
+  <c r="A31" i="2"/>
+  <c r="A30" i="2"/>
+  <c r="A29" i="2"/>
+  <c r="A28" i="2"/>
+  <c r="A27" i="2"/>
+  <c r="A26" i="2"/>
+  <c r="A25" i="2"/>
+  <c r="A24" i="2"/>
+  <c r="A23" i="2"/>
+  <c r="A22" i="2"/>
+  <c r="A21" i="2"/>
+  <c r="A20" i="2"/>
+  <c r="A19" i="2"/>
+  <c r="A18" i="2"/>
+  <c r="A17" i="2"/>
+  <c r="A16" i="2"/>
+  <c r="A15" i="2"/>
+  <c r="A14" i="2"/>
+  <c r="A13" i="2"/>
+  <c r="A12" i="2"/>
+  <c r="A11" i="2"/>
+  <c r="A10" i="2"/>
+  <c r="A9" i="2"/>
+  <c r="A8" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="181">
-[...541 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="315">
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>SAP Code</t>
+  </si>
+  <si>
+    <t>Product 
+Line</t>
+  </si>
+  <si>
+    <t>Barcode</t>
+  </si>
+  <si>
+    <t>Product
+Image</t>
+  </si>
+  <si>
+    <t>Product name (KR)</t>
+  </si>
+  <si>
+    <t>Product name (EN)</t>
+  </si>
+  <si>
+    <t>QTY per 
+Shipping box 
+(EA)</t>
+  </si>
+  <si>
+    <t>B0GF002R4</t>
+  </si>
+  <si>
+    <t>MUNG BEAN</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 약산성 클렌징폼 160ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN pH-BALANCED CLEANSING FOAM 160ml N2</t>
+  </si>
+  <si>
+    <t>B0GF001R3</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 약산성 클렌징폼 80ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN pH-BALANCED CLEANSING FOAM 80ml N2</t>
+  </si>
+  <si>
+    <t>B5GF001R2</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 약산성 클렌징폼 40ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN pH-BALANCED CLEANSING FOAM 40ml N2</t>
+  </si>
+  <si>
+    <t>B2GF007A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 약산성 클렌징폼 20ml N1 FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN pH-BALANCED CLEANSING FOAM 20ml N1 FOC</t>
+  </si>
+  <si>
+    <t>B0GF016R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클레이 팩 120ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLAY MASK 120ml N1</t>
+  </si>
+  <si>
+    <t>B0GF012R3</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 클렌징 오일 200ml N3</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN CLEANSING OIL 200ml N3</t>
+  </si>
+  <si>
+    <t>B2GF006A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 클렌징 오일 50ml N1 FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN CLEANSING OIL 50ml FOC</t>
+  </si>
+  <si>
+    <t>B0GF029R2</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클렌징 밀크 밤 100ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLEANSING MILK BALM 100ml N2</t>
+  </si>
+  <si>
+    <t>B0GF042R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 그라인딩 클렌징 밤 100ml OY N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE GRINDING CLEANSING BALM 100ml OY N1</t>
+  </si>
+  <si>
+    <t>B0GF035A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 클렌징 워터 400ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN CLEANSING WATER 400ml</t>
+  </si>
+  <si>
+    <t>B0GF024R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 밀크 필링 젤 120ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN MILK PEELING GEL 120ml N1</t>
+  </si>
+  <si>
+    <t>B2GF008A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 밀크 필링 젤 15ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN MILK PEELING GEL 15ml FOC</t>
+  </si>
+  <si>
+    <t>B0GF004R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 약산성 클렌징워터티슈 20매 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN pH-BALANCED FACIAL CLEANSING WIPES 20p N1</t>
+  </si>
+  <si>
+    <t>B0GF065A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클리어링 필터 패드 70매 180ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLEARING FILTER PAD 70 Pads 180ml</t>
+  </si>
+  <si>
+    <t>B0GF059R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 스케일링 워터 150ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE SCALING WATER 150ml N1</t>
+  </si>
+  <si>
+    <t>B0GF053A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클리어링 라하 토너 265ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLEARING LHA TONER 265ml</t>
+  </si>
+  <si>
+    <t>B0GF033R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 타이트업 세럼 30ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE TIGHT-UP SERUM 30ml N1</t>
+  </si>
+  <si>
+    <t>B2GF005A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 타이트업 세럼 15ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE TIGHT-UP SERUM 15ml FOC</t>
+  </si>
+  <si>
+    <t>B0GF043R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 타이트업 수딩 크림 60ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE TIGHT-UP SOOTHING CREAM 60ml N1</t>
+  </si>
+  <si>
+    <t>B2GF009A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 타이트업 수딩 크림 20ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE TIGHT-UP SOOTHING CREAM 20ml FOC</t>
+  </si>
+  <si>
+    <t>B0GF056A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 쿨링 앤 슬림 페이스 마스크 20ml X 10매</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN COOLING &amp; SLIM FACE MASK 20ml X 10P</t>
+  </si>
+  <si>
+    <t>B0GF055A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 쿨링 앤 슬림 페이스 마스크 20ml 1매</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN COOLING &amp; SLIM FACE MASK 20ml 1P</t>
+  </si>
+  <si>
+    <t>B0GF057A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 쿨링 수분 선크림 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN COOLING MOISTURE SUNSCREEN 50ml</t>
+  </si>
+  <si>
+    <t>B5GF006A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 쿨링 수분 선크림 10ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN COOLING MOISTURE SUNSCREEN 10ml FOC</t>
+  </si>
+  <si>
+    <t>B0RB001A1</t>
+  </si>
+  <si>
+    <t>RED BEAN</t>
+  </si>
+  <si>
+    <t>비플레인 팥 콜라겐 팩투폼 클렌저 100ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN RED BEAN COLLAGEN PACK TO FOAM CLEANSER 100ml</t>
+  </si>
+  <si>
+    <t>B0CT001R1</t>
+  </si>
+  <si>
+    <t>CICATEROL</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 앰플 30ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL AMPOULE 30ml N1</t>
+  </si>
+  <si>
+    <t>B2CT002A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 앰플 5ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL AMPOULE 5ml FOC</t>
+  </si>
+  <si>
+    <t>B0CT005R2</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 토너 200ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL TONER 200ml N1</t>
+  </si>
+  <si>
+    <t>B0CT002R3</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 크림 60ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL MOISTURIZER 60ml N2</t>
+  </si>
+  <si>
+    <t>B5CT002A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 크림 10ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL MOISTURIZER 10ml</t>
+  </si>
+  <si>
+    <t>B0CT006R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 캡슐 베리어 크림 50ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL CAPSULE BARRIER CREAM 50ml N1</t>
+  </si>
+  <si>
+    <t>B5CT004A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 캡슐 베리어 크림 10ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL CAPSULE BARRIER CREAM 10ml</t>
+  </si>
+  <si>
+    <t>B0CT003R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 스팟 트리트먼트 15ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL SPOT TREATMENT 15ml N1</t>
+  </si>
+  <si>
+    <t>B0CT022A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 블레미쉬 패드 80매 185ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL BLEMISH PAD 80 Pads 185ml</t>
+  </si>
+  <si>
+    <t>B0CT016R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 올인원 200ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL ALL-IN-ONE 200ml N1</t>
+  </si>
+  <si>
+    <t>B0CT023A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 히알루로닉 딥 클렌징폼 120ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL HYALURONIC DEEP CLEANSING FOAM 120ml</t>
+  </si>
+  <si>
+    <t>B0CT025A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 스팟패치 110매</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL SPOT PATCH 110 PATCHES</t>
+  </si>
+  <si>
+    <t>B0CT024A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 스팟패치 22매</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL SPOT PATCH 22 PATCHES</t>
+  </si>
+  <si>
+    <t>B0CF001R3</t>
+  </si>
+  <si>
+    <t>CICAFUL</t>
+  </si>
+  <si>
+    <t>비플레인 시카풀 앰플 30ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICAFUL AMPOULE 30ml N2</t>
+  </si>
+  <si>
+    <t>B0CF008R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카풀 카밍 마스크 10매 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICAFUL CALMING MASK 10p N1</t>
+  </si>
+  <si>
+    <t>B0CF007R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카풀 카밍 마스크 1매 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICAFUL CALMING MASK 1p N1</t>
+  </si>
+  <si>
+    <t>B0CP001A1</t>
+  </si>
+  <si>
+    <t>CICA PDRN</t>
+  </si>
+  <si>
+    <t>비플레인 시카 피디알엔 스킨 부스터 세럼 30ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICA PDRN SKIN BOOSTER SERUM 30ml</t>
+  </si>
+  <si>
+    <t>B0CP002A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카 피디알엔 리페어 크림 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICA PDRN REPAIR CREAM 50ml</t>
+  </si>
+  <si>
+    <t>B0MT002A1</t>
+  </si>
+  <si>
+    <t>MATCHA</t>
+  </si>
+  <si>
+    <t>비플레인 말차 카테킨 인텐시브 케어 크림 20ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MATCHA CATECHIN INTENSIVE CARE CREAM 20ml</t>
+  </si>
+  <si>
+    <t>B0MT001A1</t>
+  </si>
+  <si>
+    <t>비플레인 말차 카테킨 스킨 퓨리파잉 에센스 150ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MATCHA CATECHIN SKIN PURIFYING ESSENCE 150ml</t>
+  </si>
+  <si>
+    <t>B1ST199A1</t>
+  </si>
+  <si>
+    <t>비플레인 말차 카테킨 듀오 세트</t>
+  </si>
+  <si>
+    <t>BEPLAIN MATCHA CATECHIN DUO SET</t>
+  </si>
+  <si>
+    <t>B0HY002R2</t>
+  </si>
+  <si>
+    <t>HYALURONIC ACID</t>
+  </si>
+  <si>
+    <t>비플레인 멀티 히알루론산 앰플 30ml N2</t>
+  </si>
+  <si>
+    <t>BEPLAIN MULTI HYALURONIC ACID AMPOULE 30ml N2</t>
+  </si>
+  <si>
+    <t>B0HY005R1</t>
+  </si>
+  <si>
+    <t>비플레인 멀티 히알루론산 마스크 25ml x 5매 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MULTI HYALURONIC ACID MASK 25ml x 5p N1</t>
+  </si>
+  <si>
+    <t>B0HY004R1</t>
+  </si>
+  <si>
+    <t>비플레인 멀티 히알루론산 마스크 25ml 1매 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MULTI HYALURONIC ACID MASK 25ml 1p N1</t>
+  </si>
+  <si>
+    <t>B0SN004R1</t>
+  </si>
+  <si>
+    <t>SUNMUSE</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE MOISTURE SUNSCREEN 50ml N1</t>
+  </si>
+  <si>
+    <t>B2SN001A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 모이스처 선크림 10ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE MOISTURE SUNSCREEN 10ml FOC</t>
+  </si>
+  <si>
+    <t>B0SN005R1</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE MINERAL SUNSCREEN 50ml N1</t>
+  </si>
+  <si>
+    <t>B5SN004A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 무기자차 선크림 10ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE MINERAL SUNSCREEN 10ml</t>
+  </si>
+  <si>
+    <t>B0SN003R1</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE-UP &amp; CORRECTING SUNSCREEN 50ml N1</t>
+  </si>
+  <si>
+    <t>B2SN002A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 선크림 10ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE-UP &amp; CORRECTING SUNSCREEN 10ml FOC</t>
+  </si>
+  <si>
+    <t>B0SN007R1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 매트 선크림 50ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE-UP &amp; CORRECTING MATTE SUNSCREEN 50ml N1</t>
+  </si>
+  <si>
+    <t>B5SN005A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 매트 선크림 10ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE UP &amp; CORRECTING MATTE SUNSCREEN 10ml</t>
+  </si>
+  <si>
+    <t>B0SN015A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 선크림 피치 핑크 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE UP &amp; CORRECTING SUNSCREEN PEACH PINK 50ml</t>
+  </si>
+  <si>
+    <t>B5SN007A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 선크림 피치 핑크 10ml FOC</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE UP &amp; CORRECTING SUNSCREEN PEACH PINK 10ml FOC</t>
+  </si>
+  <si>
+    <t>B0SN014A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 선크림 마일드 그린 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE UP &amp;CORRECTING SUNSCREEN MILD GREEN 50ml</t>
+  </si>
+  <si>
+    <t>B0SN013A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 톤업 앤 코렉팅 오일컷 선 파우더 7.5g</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE TONE UP &amp; CORRECTING OIL CUT SUN POWDER 7.5g</t>
+  </si>
+  <si>
+    <t>B0VT007A1</t>
+  </si>
+  <si>
+    <t>VITAMIN</t>
+  </si>
+  <si>
+    <t>비플레인 레몬씨 글루타치온 미백 앰플 30ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN LEMON C GLUTATHIONE BRIGHTENING AMPOULE 30ml</t>
+  </si>
+  <si>
+    <t>B0VT006A1</t>
+  </si>
+  <si>
+    <t>비플레인 레몬씨 글루타치온 미백 패드 70매 130ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN LEMON C GLUTATHIONE BRIGHTENING PAD 70Pads 130ml</t>
+  </si>
+  <si>
+    <t>B0SN012A1</t>
+  </si>
+  <si>
+    <t>비플레인 레몬씨 글루타치온 톤업 선크림 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN LEMON C GLUTATHIONE TONE UP SUNSCREEN 50ml</t>
+  </si>
+  <si>
+    <t>B0VT003A1</t>
+  </si>
+  <si>
+    <t>VITA C</t>
+  </si>
+  <si>
+    <t>비플레인 비타C 브라이트닝 클렌징 밤 100ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN VITA C CLEANSING BALM 100ml</t>
+  </si>
+  <si>
+    <t>B0B5003A1</t>
+  </si>
+  <si>
+    <t>B5</t>
+  </si>
+  <si>
+    <t>비플레인 B5 수분 앰플 마스크 24ml X 10매</t>
+  </si>
+  <si>
+    <t>BEPLAIN B5 HYDRATING AMPOULE MASK 24ml X 10P</t>
+  </si>
+  <si>
+    <t>B0B5002A1</t>
+  </si>
+  <si>
+    <t>비플레인 B5 수분 앰플 마스크 24ml X 5매</t>
+  </si>
+  <si>
+    <t>BEPLAIN B5 HYDRATING AMPOULE MASK 24ml X 5P</t>
+  </si>
+  <si>
+    <t>B0B5001A1</t>
+  </si>
+  <si>
+    <t>비플레인 B5 수분 앰플 마스크 24ml 1매</t>
+  </si>
+  <si>
+    <t>BEPLAIN B5 HYDRATING AMPOULE MASK 24ml 1P</t>
+  </si>
+  <si>
+    <t>B0MD003A1</t>
+  </si>
+  <si>
+    <t>MADECASSOCIDE</t>
+  </si>
+  <si>
+    <t>비플레인 마데카소사이드 진정 앰플 마스크 24ml X 10매</t>
+  </si>
+  <si>
+    <t>BEPLAIN MADECASSOSIDE CALMING AMPOULE MASK 24ml X 10P</t>
+  </si>
+  <si>
+    <t>B0MD002A1</t>
+  </si>
+  <si>
+    <t>비플레인 마데카소사이드 진정 앰플 마스크 24ml X 5매</t>
+  </si>
+  <si>
+    <t>BEPLAIN MADECASSOSIDE CALMING AMPOULE MASK 24ml X 5P</t>
+  </si>
+  <si>
+    <t>B0MD001A1</t>
+  </si>
+  <si>
+    <t>비플레인 마데카소사이드 진정 앰플 마스크 24ml 1매</t>
+  </si>
+  <si>
+    <t>BEPLAIN MADECASSOSIDE CALMING AMPOULE MASK 24ml 1P</t>
+  </si>
+  <si>
+    <t>B0HY008A1</t>
+  </si>
+  <si>
+    <t>AQUA PURE
+HYALURONIC</t>
+  </si>
+  <si>
+    <t>비플레인 아쿠아 퓨어 히알루로닉 크림 70ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN AQUA PURE HYALURONIC CREAM 70ml</t>
+  </si>
+  <si>
+    <t>B0HY007A1</t>
+  </si>
+  <si>
+    <t>비플레인 아쿠아 퓨어 히알루로닉 세럼 30ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN AQUA PURE HYALURONIC SERUM 30ml</t>
+  </si>
+  <si>
+    <t>B0PS001R1</t>
+  </si>
+  <si>
+    <t>BHA</t>
+  </si>
+  <si>
+    <t>비플레인 핑크솔트 아하 바하 클렌징폼 120ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN PINK SALT AHA BHA CLEANSING FOAM 120ml N1</t>
+  </si>
+  <si>
+    <t>B0AM001R3</t>
+  </si>
+  <si>
+    <t>ARTEMISIA</t>
+  </si>
+  <si>
+    <t>비플레인 하루한쑥 아이버터 25ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN ARTEMISIA EYE BUTTER 25ml N1</t>
+  </si>
+  <si>
+    <t>B0MC001A1</t>
+  </si>
+  <si>
+    <t>MILK CERIMIDE</t>
+  </si>
+  <si>
+    <t>비플레인 밀크 세라마이드 립 에센스 10g</t>
+  </si>
+  <si>
+    <t>BEPLAIN MILK CERAMIDE LIP ESSENCE 10g</t>
+  </si>
+  <si>
+    <t>B0MC005A1</t>
+  </si>
+  <si>
+    <t>비플레인 밀크 세라마이드 보습 크림 50ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MILK CERAMIDE MOISTURIZING CREAM 50ml</t>
+  </si>
+  <si>
+    <t>B0MC004A1</t>
+  </si>
+  <si>
+    <t>비플레인 밀크 세라마이드 보습 토너 150ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MILK CERAMIDE MOISTURIZING TONER 150ml</t>
+  </si>
+  <si>
+    <t>B9GD024A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹둥이 세안밴드 NEW</t>
+  </si>
+  <si>
+    <t>BEPLAIN NOKDOONG HAIRBAND NEW</t>
+  </si>
+  <si>
+    <t>B4GF006R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 3종 샤셰 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN LINE SASHET N1</t>
+  </si>
+  <si>
+    <t>B4GF007R1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클레이 팩 샤셰 12ml N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLAY MASK SACHET 12ml N1</t>
+  </si>
+  <si>
+    <t>B4GF008A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 타이트업 세럼 샤셰 1ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE TIGHT-UP SACHET 1ml</t>
+  </si>
+  <si>
+    <t>B4GF011A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 쿨링 수분 선크림 샤셰 1ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN COOLING MOISTURE SUNSCREEN SACHET 1ml</t>
+  </si>
+  <si>
+    <t>B0GF070A1</t>
+  </si>
+  <si>
+    <t>비플레인 녹두 모공 클리어링 필터 패드 10매 27ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN MUNG BEAN PORE CLEARING FILTER PAD 10 Pads 27ml</t>
+  </si>
+  <si>
+    <t>B4CT002A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 3종 샤셰 N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL LINE SASHET N1</t>
+  </si>
+  <si>
+    <t>B0CT012A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카테롤 블레미쉬 패드 10매 25ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICATEROL BLEMISH PAD 10Pads 25ml</t>
+  </si>
+  <si>
+    <t>B4CP003A1</t>
+  </si>
+  <si>
+    <t>비플레인 시카 피디알엔 리페어 크림 블리스터 2ml</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICA PDRN REPAIR CREAM BLISTER 2ml</t>
+  </si>
+  <si>
+    <t>B4SN003A1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 선크림 2종 샤셰</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE SUNSCREEN LINE SASHET</t>
+  </si>
+  <si>
+    <t>B0HY006R1</t>
+  </si>
+  <si>
+    <t>EU Version</t>
+  </si>
+  <si>
+    <t>비플레인 히알루로닉 아쿠아 젤 80ml EU N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN HYALURONIC AQUA MOISTURIZER 80ml EU N1</t>
+  </si>
+  <si>
+    <t>B0SN008R1</t>
+  </si>
+  <si>
+    <t>비플레인 선뮤즈 모이스처 선크림 50ml EU N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN SUNMUSE MOISTURE SUNSCREEN 50ml EU N1</t>
+  </si>
+  <si>
+    <t>B0CF017R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카풀 수딩 젤 80ml EU N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICAFUL SOOTHING GEL 80ml EU N1</t>
+  </si>
+  <si>
+    <t>B0CF016R1</t>
+  </si>
+  <si>
+    <t>비플레인 시카풀 수딩 마스크 1매 27g EU N1</t>
+  </si>
+  <si>
+    <t>BEPLAIN CICAFUL SOOTHING MASK 1p 27g EU N1</t>
+  </si>
+  <si>
+    <t>B0MC007A1</t>
+  </si>
+  <si>
+    <t>비플레인 밀크 세라마이드 보습 크림 50ml EU</t>
+  </si>
+  <si>
+    <t>BEPLAIN MILK CERAMIDE MOISTURIZING CREAM 50ml EU</t>
+  </si>
+  <si>
+    <t>B0MC006A1</t>
+  </si>
+  <si>
+    <t>비플레인 밀크 세라마이드 보습 토너 150ml EU</t>
+  </si>
+  <si>
+    <t>BEPLAIN MILK CERAMIDE MOISTURIZING TONER 150ml EU</t>
+  </si>
+  <si>
+    <t>B0PS003A1</t>
+  </si>
+  <si>
+    <t>비플레인 핑크솔트 아하 바하 클렌징폼 120ml EU</t>
+  </si>
+  <si>
+    <t>BEPLAIN PINK SALT AHA BHA CLEANSING FOAM 120ml EU</t>
+  </si>
+  <si>
+    <t>Beplain</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Moq Usd12000.00</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
+  </si>
+  <si>
+    <r>
+      <t>비플레인 선뮤즈</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> 모이스처</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> 선크림 50ml N1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">비플레인 선뮤즈 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t>무기자차</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> 선크림 50ml N1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">비플레인 선뮤즈 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t>톤업 앤 코렉팅</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="맑은 고딕"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> 선크림 50ml N1</t>
+    </r>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="164" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="165" formatCode="####;\(####\);&quot; &quot;"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <charset val="129"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
+      <charset val="129"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <charset val="129"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="맑은 고딕"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFDAE9F8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFDAF2D0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFD9F2D0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFDD7E6B"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF14C9A7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF4FA596"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF4A86E8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF3A7D22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFBDD7EE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF00B0F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFE599"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFF6B26B"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF4D94D8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFB3E5A1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFC1E4F5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFCCFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FF70AD47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFCCCCCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFE49EDD"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="7" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="7" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>857250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>819150</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Shape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="4149912" y="19529799"/>
+          <a:ext cx="666750" cy="638175"/>
+          <a:chOff x="5012625" y="3460913"/>
+          <a:chExt cx="666750" cy="638175"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="3" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="5012625" y="3460913"/>
+            <a:ext cx="666750" cy="638175"/>
+            <a:chOff x="6868238" y="3909746"/>
+            <a:chExt cx="573602" cy="685115"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4" name="Shape 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="6868238" y="3909746"/>
+              <a:ext cx="573600" cy="685100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1400"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:pic>
+          <xdr:nvPicPr>
+            <xdr:cNvPr id="5" name="Shape 5" descr="텍스트, 과일, 사과, 스크린샷이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvPicPr preferRelativeResize="0"/>
+          </xdr:nvPicPr>
+          <xdr:blipFill>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+            <a:srcRect/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </xdr:blipFill>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="6868238" y="3909746"/>
+              <a:ext cx="430602" cy="623769"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:pic>
+        <xdr:pic>
+          <xdr:nvPicPr>
+            <xdr:cNvPr id="6" name="Shape 6" descr="텍스트, 과일, 사과, 음식이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvPicPr preferRelativeResize="0"/>
+          </xdr:nvPicPr>
+          <xdr:blipFill>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+            <a:srcRect/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </xdr:blipFill>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="7016837" y="3971091"/>
+              <a:ext cx="425003" cy="623770"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:pic>
+      </xdr:grpSp>
+    </xdr:grpSp>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="7" name="Shape 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="4273737" y="67890091"/>
+          <a:ext cx="285750" cy="752475"/>
+          <a:chOff x="5203125" y="3403763"/>
+          <a:chExt cx="285750" cy="752475"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="8" name="Shape 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="5203125" y="3403763"/>
+            <a:ext cx="285750" cy="752475"/>
+            <a:chOff x="1962472" y="-329783"/>
+            <a:chExt cx="2669078" cy="6858000"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9" name="Shape 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="1962472" y="-329783"/>
+              <a:ext cx="2669075" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1400"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:pic>
+          <xdr:nvPicPr>
+            <xdr:cNvPr id="10" name="Shape 8" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvPicPr preferRelativeResize="0"/>
+          </xdr:nvPicPr>
+          <xdr:blipFill>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+            <a:srcRect/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </xdr:blipFill>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="3394012" y="2340095"/>
+              <a:ext cx="1237538" cy="4002375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:pic>
+        <xdr:pic>
+          <xdr:nvPicPr>
+            <xdr:cNvPr id="11" name="Shape 9" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvPicPr preferRelativeResize="0"/>
+          </xdr:nvPicPr>
+          <xdr:blipFill>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+            <a:srcRect/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </xdr:blipFill>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="1962472" y="-329783"/>
+              <a:ext cx="1431540" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:pic>
+      </xdr:grpSp>
+    </xdr:grpSp>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="image12.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2190750" y="1219200"/>
+          <a:ext cx="266700" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>714375</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="image35.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="2181225"/>
+          <a:ext cx="228600" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="image2.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2190750" y="3076575"/>
+          <a:ext cx="219075" cy="466725"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>600075</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="image15.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2257425" y="4057650"/>
+          <a:ext cx="133350" cy="333375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>112486</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1017361</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>866775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="image20.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1969770" y="4800600"/>
+          <a:ext cx="904875" cy="742950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>628650</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="image27.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2247900" y="5695950"/>
+          <a:ext cx="238125" cy="676275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="image16.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2247900" y="6753225"/>
+          <a:ext cx="152400" cy="333375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>885825</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="image14.png" descr="텍스트, 스크린샷, 폐기물 컨테이너, 디자인이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1924050" y="7534275"/>
+          <a:ext cx="819150" cy="600075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>828675</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="image29.png" descr="텍스트, 명함, 스크린샷, 물질적 속성이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2085975" y="8334375"/>
+          <a:ext cx="600075" cy="723900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>742950</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="image5.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2095500" y="11801475"/>
+          <a:ext cx="504825" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="image3.png" descr="[저자극]녹두 밀크 필링 젤 120ml(증정:3종 샘플, 폼 20ml,필링 젤 15ml)">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2219325" y="10096500"/>
+          <a:ext cx="257175" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="image11.png" descr="텍스트, 병, 용액, 용제이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2238375" y="9191625"/>
+          <a:ext cx="266700" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>704850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="image18.png" descr="텍스트, 세면용품, 용액, 로션이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2247900" y="13620750"/>
+          <a:ext cx="180975" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>771525</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="image22.png" descr="텍스트, 스크린샷, 그린, 디자인이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2019300" y="12801600"/>
+          <a:ext cx="609600" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="image1.png" descr="텍스트, 병, 용액, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2152650" y="15373350"/>
+          <a:ext cx="257175" cy="695325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>685800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="image8.png" descr="텍스트, 병, 플라스틱 병, 용액이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="16430625"/>
+          <a:ext cx="171450" cy="447675"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="image13.png" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="18202275"/>
+          <a:ext cx="190500" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="image4.png" descr="텍스트, 병, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2181225" y="14497050"/>
+          <a:ext cx="228600" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="image91.png" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="17221200"/>
+          <a:ext cx="180975" cy="647700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>723900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="image51.png" descr="텍스트, 과일, 사과, 음식이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2209800" y="19888200"/>
+          <a:ext cx="400050" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>676275</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="image26.png" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2190750" y="21707475"/>
+          <a:ext cx="209550" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>723900</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>733425</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="image21.png" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2257425" y="20735925"/>
+          <a:ext cx="323850" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>657225</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="image6.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2019300" y="22517100"/>
+          <a:ext cx="638175" cy="533400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>866775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="image25.png" title="이미지">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2209800" y="25155525"/>
+          <a:ext cx="219075" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="image7.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2181225" y="23383875"/>
+          <a:ext cx="257175" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>495300</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>752475</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="image46.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2190750" y="24336375"/>
+          <a:ext cx="161925" cy="581025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="image10.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2257425" y="26108025"/>
+          <a:ext cx="247650" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>342900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>704850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="image10.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2286000" y="27165300"/>
+          <a:ext cx="142875" cy="361950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>752475</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="image9.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2314575" y="29698950"/>
+          <a:ext cx="133350" cy="533400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>781050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>619125</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="image48.png" descr="텍스트, 스크린샷, 스킨 크림, 디자인이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2133600" y="27984450"/>
+          <a:ext cx="504825" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>685800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="image34.png" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2333625" y="28870275"/>
+          <a:ext cx="142875" cy="409575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>666750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="image19.png" descr="텍스트, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2047875" y="30584775"/>
+          <a:ext cx="609600" cy="447675"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>819150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="image87.png" descr="텍스트, 세면용품, 병, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="31356300"/>
+          <a:ext cx="266700" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="image28.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2095500" y="32232600"/>
+          <a:ext cx="352425" cy="676275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="image33.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2209800" y="35032950"/>
+          <a:ext cx="266700" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>704850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="image17.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="36709350"/>
+          <a:ext cx="438150" cy="561975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>742950</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="image23.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2076450" y="35794950"/>
+          <a:ext cx="533400" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>752475</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="image39.png" descr="텍스트, 물질적 속성, 로션, 스킨 크림이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2257425" y="37576125"/>
+          <a:ext cx="180975" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>295275</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>781050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>733425</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="image44.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2095500" y="38633400"/>
+          <a:ext cx="542925" cy="438150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>638175</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>828675</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="image24.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="42005250"/>
+          <a:ext cx="266700" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>771525</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="image53.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2076450" y="42852975"/>
+          <a:ext cx="552450" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>771525</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="image52.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2162175" y="43795950"/>
+          <a:ext cx="466725" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>857250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="image47.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="44615100"/>
+          <a:ext cx="238125" cy="781050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>866775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="image30.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2152650" y="46415325"/>
+          <a:ext cx="257175" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>866775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="image60.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2209800" y="48234600"/>
+          <a:ext cx="219075" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="image43.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2219325" y="45605700"/>
+          <a:ext cx="247650" cy="600075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="image36.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2266950" y="49253775"/>
+          <a:ext cx="171450" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="image32.png" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="49977675"/>
+          <a:ext cx="200025" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>704850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="image66.png" descr="세면용품, 텍스트, 피부 관리, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2238375" y="47396400"/>
+          <a:ext cx="209550" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="image37.png" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="50882550"/>
+          <a:ext cx="209550" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>847725</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="image31.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2162175" y="51701700"/>
+          <a:ext cx="266700" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="image38.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2143125" y="53454300"/>
+          <a:ext cx="247650" cy="781050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>723900</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="image41.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2057400" y="54521100"/>
+          <a:ext cx="485775" cy="485775"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="image61.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2152650" y="65836800"/>
+          <a:ext cx="247650" cy="733425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="image56.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2228850" y="66836925"/>
+          <a:ext cx="152400" cy="647700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>838200</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>676275</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="image64.png" descr="텍스트, 스크린샷, 디자인이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2028825" y="57978675"/>
+          <a:ext cx="666750" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>742950</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="image42.png" descr="텍스트, 병이(가) 표시된 사진">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2181225" y="55273575"/>
+          <a:ext cx="285750" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>828675</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="image77.png" descr="텍스트, 직사각형, 표지판이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2019300" y="56311800"/>
+          <a:ext cx="666750" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="image107.png" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2219325" y="57083325"/>
+          <a:ext cx="285750" cy="666750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>723900</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>857250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="image45.png" descr="텍스트, 스크린샷, 원이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2143125" y="59797950"/>
+          <a:ext cx="438150" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>847725</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="image45.png" descr="텍스트, 스크린샷, 원이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2095500" y="60693300"/>
+          <a:ext cx="438150" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>771525</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>1361</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="image55.png" descr="텍스트이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="62445900"/>
+          <a:ext cx="457200" cy="696595"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>723900</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="image55.png" descr="텍스트이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2133600" y="63265050"/>
+          <a:ext cx="447675" cy="666750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="image49.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2305050" y="69503925"/>
+          <a:ext cx="171450" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="image70.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2286000" y="68608575"/>
+          <a:ext cx="257175" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>157018</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>833293</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>571500</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="image50.png" descr="장난감, 봉제 인형, 만화 영화이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2014220" y="70494525"/>
+          <a:ext cx="676275" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>371475</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="image65.png" descr="텍스트, 병, 라벨, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2238375" y="73256775"/>
+          <a:ext cx="371475" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>809625</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>752475</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="image62.png" descr="텍스트, 스크린샷, 그래픽 디자인, 폰트이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2286000" y="72237600"/>
+          <a:ext cx="381000" cy="514350"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>828675</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>695325</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="image89.png" descr="텍스트, 스크린샷, 폰트, 그래픽이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1924050" y="75819000"/>
+          <a:ext cx="762000" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>838200</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>590550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="image54.png" descr="텍스트, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1933575" y="71323200"/>
+          <a:ext cx="762000" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>742950</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>733425</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="image63.png" descr="텍스트, 스크린샷, 브랜드, 로고이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2200275" y="76657200"/>
+          <a:ext cx="400050" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>590550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="image57.png" descr="텍스트, 스크린샷, 명함이(가) 표시된 사진&#10;&#10;AI가 생성한 콘텐츠는 부정확할 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2200275" y="74009250"/>
+          <a:ext cx="304800" cy="352425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>695325</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>704850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="image85.png" descr="텍스트, 스크린샷, 로고, 그래픽 디자인이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2143125" y="74837925"/>
+          <a:ext cx="409575" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="image69.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="81048225"/>
+          <a:ext cx="209550" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="image58.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2238375" y="80181450"/>
+          <a:ext cx="161925" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>742950</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="image76.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2162175" y="79219425"/>
+          <a:ext cx="219075" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="image79.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2066925" y="81924525"/>
+          <a:ext cx="466725" cy="590550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="image90.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2066925" y="34051875"/>
+          <a:ext cx="438150" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="image68.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2057400" y="33080325"/>
+          <a:ext cx="485775" cy="781050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>819150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="image49.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2190750" y="83677125"/>
+          <a:ext cx="180975" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>781050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="image70.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2171700" y="82781775"/>
+          <a:ext cx="304800" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="image61.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2095500" y="84467700"/>
+          <a:ext cx="285750" cy="733425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>714375</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="image45.png" descr="텍스트, 스크린샷, 원이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2133600" y="58816875"/>
+          <a:ext cx="438150" cy="657225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>666750</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="image55.png" descr="텍스트이(가) 표시된 사진&#10;&#10;AI 생성 콘텐츠는 정확하지 않을 수 있습니다.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2066925" y="61521975"/>
+          <a:ext cx="457200" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>695325</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>828675</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="image93.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2085975" y="41052750"/>
+          <a:ext cx="466725" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="image83.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2200275" y="40195500"/>
+          <a:ext cx="238125" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>828675</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="image75.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2266950" y="39347775"/>
+          <a:ext cx="152400" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="image74.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2152650" y="64989075"/>
+          <a:ext cx="285750" cy="695325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="image86.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2209800" y="64169925"/>
+          <a:ext cx="247650" cy="695325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>295275</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>828675</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>695325</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="image78.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1952625" y="77609700"/>
+          <a:ext cx="733425" cy="400050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>771525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="image94.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2038350" y="78352650"/>
+          <a:ext cx="685800" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>838200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="image84.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2257425" y="11049000"/>
+          <a:ext cx="285750" cy="666750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>259772</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>812222</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>1361</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="image81.png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2117090" y="52511325"/>
+          <a:ext cx="552450" cy="887095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="467886"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -917,3044 +6042,3742 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H124"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:I994"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.36328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.90625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.453125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="52.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="75.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="22.453125" style="3" customWidth="1"/>
+    <col min="10" max="16384" width="12.54296875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" ht="15" customHeight="1">
+      <c r="A1" s="37" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1" s="1"/>
+      <c r="F1" s="3"/>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:9" ht="15" customHeight="1">
+      <c r="A2" s="37"/>
+      <c r="D2" s="1"/>
+      <c r="F2" s="3"/>
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:9" ht="15" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:9" ht="15" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>314</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="F4" s="3"/>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="37" t="s">
+        <v>309</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="F5" s="3"/>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="38"/>
+      <c r="D6" s="1"/>
+      <c r="F6" s="3"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:9" s="36" customFormat="1" ht="43.5">
+      <c r="A7" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="35" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A8" s="4">
+        <f>SUBTOTAL(3,$C$8:C8)</f>
+        <v>1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="7">
+        <v>8809623940166</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="9">
+        <v>60</v>
+      </c>
+      <c r="I8" s="10">
+        <v>8.8625000000000007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A9" s="4">
+        <f>SUBTOTAL(3,$C$8:C9)</f>
+        <v>2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="7">
+        <v>8809623940050</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="9">
+        <v>80</v>
+      </c>
+      <c r="I9" s="10">
+        <v>5.330000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A10" s="4">
+        <f>SUBTOTAL(3,$C$8:C10)</f>
+        <v>3</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7">
+        <v>8809623941514</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="9">
+        <v>60</v>
+      </c>
+      <c r="I10" s="10">
+        <v>3.8025000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A11" s="4">
+        <f>SUBTOTAL(3,$C$8:C11)</f>
+        <v>4</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="7">
+        <v>8809623940180</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="9">
+        <v>80</v>
+      </c>
+      <c r="I11" s="10">
+        <v>2.7608333333333337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A12" s="4">
+        <f>SUBTOTAL(3,$C$8:C12)</f>
+        <v>5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="7">
+        <v>8809623941477</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" s="9">
+        <v>60</v>
+      </c>
+      <c r="I12" s="10">
+        <v>7.9691666666666681</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A13" s="4">
+        <f>SUBTOTAL(3,$C$8:C13)</f>
+        <v>6</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="7">
+        <v>8809623940678</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="9">
+        <v>40</v>
+      </c>
+      <c r="I13" s="10">
+        <v>8.0558333333333341</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A14" s="4">
+        <f>SUBTOTAL(3,$C$8:C14)</f>
+        <v>7</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="7">
+        <v>8809623941521</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="9">
+        <v>60</v>
+      </c>
+      <c r="I14" s="10">
+        <v>4.2358333333333338</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A15" s="4">
+        <f>SUBTOTAL(3,$C$8:C15)</f>
+        <v>8</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="7">
+        <v>8809623942801</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15" s="9">
+        <v>40</v>
+      </c>
+      <c r="I15" s="10">
+        <v>8.49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A16" s="4">
+        <f>SUBTOTAL(3,$C$8:C16)</f>
+        <v>9</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="7">
+        <v>8809623943440</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" s="9">
+        <v>40</v>
+      </c>
+      <c r="I16" s="10">
+        <v>8.9233333333333338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A17" s="4">
+        <f>SUBTOTAL(3,$C$8:C17)</f>
+        <v>10</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="7">
+        <v>8809623943099</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17" s="9">
+        <v>30</v>
+      </c>
+      <c r="I17" s="10">
+        <v>7.5691666666666668</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A18" s="4">
+        <f>SUBTOTAL(3,$C$8:C18)</f>
+        <v>11</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="7">
+        <v>8809623942214</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="9">
+        <v>40</v>
+      </c>
+      <c r="I18" s="10">
+        <v>7.5691666666666668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A19" s="4">
+        <f>SUBTOTAL(3,$C$8:C19)</f>
+        <v>12</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="13">
+        <v>8809623942238</v>
+      </c>
+      <c r="E19" s="12"/>
+      <c r="F19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="9">
+        <v>140</v>
+      </c>
+      <c r="I19" s="10">
+        <v>1.675</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A20" s="4">
+        <f>SUBTOTAL(3,$C$8:C20)</f>
+        <v>13</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="7">
+        <v>8809623940272</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H20" s="9">
+        <v>80</v>
+      </c>
+      <c r="I20" s="10">
+        <v>2.1091666666666669</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A21" s="4">
+        <f>SUBTOTAL(3,$C$8:C21)</f>
+        <v>14</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="7">
+        <v>8809623944485</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="9">
+        <v>50</v>
+      </c>
+      <c r="I21" s="10">
+        <v>8.2116666666666678</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A22" s="4">
+        <f>SUBTOTAL(3,$C$8:C22)</f>
+        <v>15</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="7">
+        <v>8809623944270</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H22" s="5">
+        <v>40</v>
+      </c>
+      <c r="I22" s="10">
+        <v>7.621666666666667</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A23" s="4">
+        <f>SUBTOTAL(3,$C$8:C23)</f>
+        <v>16</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="7">
+        <v>8809623944010</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" s="9">
+        <v>40</v>
+      </c>
+      <c r="I23" s="10">
+        <v>8.220833333333335</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A24" s="4">
+        <f>SUBTOTAL(3,$C$8:C24)</f>
+        <v>17</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="7">
+        <v>8809623942917</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="9">
+        <v>40</v>
+      </c>
+      <c r="I24" s="10">
+        <v>5.8075000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A25" s="4">
+        <f>SUBTOTAL(3,$C$8:C25)</f>
+        <v>18</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="7">
+        <v>8809623942924</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25" s="9">
+        <v>144</v>
+      </c>
+      <c r="I25" s="10">
+        <v>4.765833333333334</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A26" s="4">
+        <f>SUBTOTAL(3,$C$8:C26)</f>
+        <v>19</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="7">
+        <v>8809623943631</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H26" s="9">
+        <v>88</v>
+      </c>
+      <c r="I26" s="10">
+        <v>5.9116666666666671</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A27" s="4">
+        <f>SUBTOTAL(3,$C$8:C27)</f>
+        <v>20</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="7">
+        <v>8809623943655</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" s="9">
+        <v>250</v>
+      </c>
+      <c r="I27" s="10">
+        <v>3.7850000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A28" s="4">
+        <f>SUBTOTAL(3,$C$8:C28)</f>
+        <v>21</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="7">
+        <v>8809623944089</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="9">
+        <v>20</v>
+      </c>
+      <c r="I28" s="10">
+        <v>7.7083333333333339</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A29" s="4">
+        <f>SUBTOTAL(3,$C$8:C29)</f>
+        <v>22</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="7">
+        <v>8809623944027</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H29" s="9">
+        <v>400</v>
+      </c>
+      <c r="I29" s="10">
+        <v>1.5450000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A30" s="4">
+        <f>SUBTOTAL(3,$C$8:C30)</f>
+        <v>23</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="7">
+        <v>8809623944201</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" s="9">
+        <v>40</v>
+      </c>
+      <c r="I30" s="10">
+        <v>6.4933333333333341</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A31" s="4">
+        <f>SUBTOTAL(3,$C$8:C31)</f>
+        <v>24</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="7">
+        <v>8809623944218</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="H31" s="9">
+        <v>240</v>
+      </c>
+      <c r="I31" s="10">
+        <v>3.8891666666666671</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A32" s="4">
+        <f>SUBTOTAL(3,$C$8:C32)</f>
+        <v>25</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="7">
+        <v>8809623944836</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H32" s="9">
+        <v>40</v>
+      </c>
+      <c r="I32" s="10">
+        <v>8.2841666666666676</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A33" s="4">
+        <f>SUBTOTAL(3,$C$8:C33)</f>
+        <v>26</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="7">
+        <v>8809623941118</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="H33" s="9">
+        <v>40</v>
+      </c>
+      <c r="I33" s="10">
+        <v>8.663333333333334</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A34" s="4">
+        <f>SUBTOTAL(3,$C$8:C34)</f>
+        <v>27</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="7">
+        <v>8809623941132</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="H34" s="9">
+        <v>1200</v>
+      </c>
+      <c r="I34" s="10">
+        <v>2.9775000000000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A35" s="4">
+        <f>SUBTOTAL(3,$C$8:C35)</f>
+        <v>28</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="7">
+        <v>8809623941958</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="H35" s="9">
+        <v>40</v>
+      </c>
+      <c r="I35" s="10">
+        <v>8.0558333333333341</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A36" s="4">
+        <f>SUBTOTAL(3,$C$8:C36)</f>
+        <v>29</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" s="7">
+        <v>8809623941125</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="H36" s="9">
+        <v>40</v>
+      </c>
+      <c r="I36" s="10">
+        <v>9.4966666666666661</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A37" s="4">
+        <f>SUBTOTAL(3,$C$8:C37)</f>
+        <v>30</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" s="7">
+        <v>8809623941149</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" s="9">
+        <v>120</v>
+      </c>
+      <c r="I37" s="10">
+        <v>3.2375000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A38" s="4">
+        <f>SUBTOTAL(3,$C$8:C38)</f>
+        <v>31</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="7">
+        <v>8809623942498</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="H38" s="9">
+        <v>40</v>
+      </c>
+      <c r="I38" s="10">
+        <v>9.7916666666666679</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A39" s="4">
+        <f>SUBTOTAL(3,$C$8:C39)</f>
+        <v>32</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="7">
+        <v>8809623942559</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="H39" s="9">
+        <v>120</v>
+      </c>
+      <c r="I39" s="10">
+        <v>4.600833333333334</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A40" s="4">
+        <f>SUBTOTAL(3,$C$8:C40)</f>
+        <v>33</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D40" s="7">
+        <v>8809623941095</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H40" s="9">
+        <v>120</v>
+      </c>
+      <c r="I40" s="10">
+        <v>7.5691666666666668</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A41" s="4">
+        <f>SUBTOTAL(3,$C$8:C41)</f>
+        <v>34</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="7">
+        <v>8809623944621</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" s="9">
+        <v>50</v>
+      </c>
+      <c r="I41" s="10">
+        <v>8.8541666666666679</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A42" s="4">
+        <f>SUBTOTAL(3,$C$8:C42)</f>
+        <v>35</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="7">
+        <v>8809623943341</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="H42" s="9">
+        <v>50</v>
+      </c>
+      <c r="I42" s="10">
+        <v>10.139166666666666</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A43" s="4">
+        <f>SUBTOTAL(3,$C$8:C43)</f>
+        <v>36</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="7">
+        <v>8809623944720</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H43" s="9">
+        <v>40</v>
+      </c>
+      <c r="I43" s="10">
+        <v>5.4325000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A44" s="4">
+        <f>SUBTOTAL(3,$C$8:C44)</f>
+        <v>37</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C44" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="7">
+        <v>8809623944904</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="H44" s="9">
+        <v>80</v>
+      </c>
+      <c r="I44" s="10">
+        <v>6.9958333333333336</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A45" s="4">
+        <f>SUBTOTAL(3,$C$8:C45)</f>
+        <v>38</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="7">
+        <v>8809623944898</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="H45" s="9">
+        <v>300</v>
+      </c>
+      <c r="I45" s="10">
+        <v>1.8425000000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A46" s="4">
+        <f>SUBTOTAL(3,$C$8:C46)</f>
+        <v>39</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" s="7">
+        <v>8809623940005</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="H46" s="9">
+        <v>40</v>
+      </c>
+      <c r="I46" s="10">
+        <v>8.2116666666666678</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A47" s="4">
+        <f>SUBTOTAL(3,$C$8:C47)</f>
+        <v>40</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" s="7">
+        <v>8809623940371</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="H47" s="9">
+        <v>40</v>
+      </c>
+      <c r="I47" s="10">
+        <v>8.663333333333334</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A48" s="4">
+        <f>SUBTOTAL(3,$C$8:C48)</f>
+        <v>41</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="D48" s="7">
+        <v>8809623940340</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="H48" s="9">
+        <v>400</v>
+      </c>
+      <c r="I48" s="10">
+        <v>1.5500000000000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A49" s="4">
+        <f>SUBTOTAL(3,$C$8:C49)</f>
+        <v>42</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C49" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="D49" s="7">
+        <v>8809623944348</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H49" s="9">
+        <v>100</v>
+      </c>
+      <c r="I49" s="10">
+        <v>9.0108333333333341</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A50" s="4">
+        <f>SUBTOTAL(3,$C$8:C50)</f>
+        <v>43</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="D50" s="7">
+        <v>8809623945048</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="H50" s="9">
+        <v>60</v>
+      </c>
+      <c r="I50" s="10">
+        <v>12.685</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A51" s="4">
+        <f>SUBTOTAL(3,$C$8:C51)</f>
+        <v>44</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D51" s="7">
+        <v>8809623945307</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H51" s="9">
+        <v>120</v>
+      </c>
+      <c r="I51" s="10">
+        <v>10.269166666666667</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A52" s="4">
+        <f>SUBTOTAL(3,$C$8:C52)</f>
+        <v>45</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D52" s="7">
+        <v>8809623945314</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H52" s="9">
+        <v>40</v>
+      </c>
+      <c r="I52" s="10">
+        <v>11.655000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A53" s="4">
+        <f>SUBTOTAL(3,$C$8:C53)</f>
+        <v>46</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" s="7">
+        <v>8809623945338</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="H53" s="9">
+        <v>30</v>
+      </c>
+      <c r="I53" s="10">
+        <v>18.60916666666667</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A54" s="4">
+        <f>SUBTOTAL(3,$C$8:C54)</f>
+        <v>47</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="7">
+        <v>8809623940722</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="H54" s="9">
+        <v>40</v>
+      </c>
+      <c r="I54" s="10">
+        <v>7.934166666666667</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A55" s="4">
+        <f>SUBTOTAL(3,$C$8:C55)</f>
+        <v>48</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D55" s="7">
+        <v>8809623940869</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="H55" s="9">
+        <v>40</v>
+      </c>
+      <c r="I55" s="10">
+        <v>5.3208333333333337</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A56" s="4">
+        <f>SUBTOTAL(3,$C$8:C56)</f>
+        <v>49</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D56" s="7">
+        <v>8809623940852</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="H56" s="9">
+        <v>200</v>
+      </c>
+      <c r="I56" s="10">
+        <v>1.4666666666666668</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A57" s="4">
+        <f>SUBTOTAL(3,$C$8:C57)</f>
+        <v>50</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D57" s="7">
+        <v>8809623940623</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="H57" s="9">
+        <v>40</v>
+      </c>
+      <c r="I57" s="10">
+        <v>7.8816666666666668</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A58" s="4">
+        <f>SUBTOTAL(3,$C$8:C58)</f>
+        <v>51</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D58" s="7">
+        <v>8809623942115</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="H58" s="9">
+        <v>240</v>
+      </c>
+      <c r="I58" s="10">
+        <v>3.7758333333333338</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A59" s="4">
+        <f>SUBTOTAL(3,$C$8:C59)</f>
+        <v>52</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D59" s="7">
+        <v>8809623942023</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="G59" s="8" t="s">
         <v>169</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="H59" s="9">
+        <v>40</v>
+      </c>
+      <c r="I59" s="10">
+        <v>7.8816666666666668</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A60" s="4">
+        <f>SUBTOTAL(3,$C$8:C60)</f>
+        <v>53</v>
+      </c>
+      <c r="B60" s="5" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="C60" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D60" s="7">
+        <v>8809623943150</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="8" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="G60" s="8" t="s">
         <v>172</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="H60" s="9">
+        <v>180</v>
+      </c>
+      <c r="I60" s="10">
+        <v>3.7758333333333338</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A61" s="4">
+        <f>SUBTOTAL(3,$C$8:C61)</f>
+        <v>54</v>
+      </c>
+      <c r="B61" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="C61" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D61" s="7">
+        <v>8809623941972</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="G61" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="H61" s="9">
+        <v>40</v>
+      </c>
+      <c r="I61" s="10">
+        <v>8.9233333333333338</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A62" s="4">
+        <f>SUBTOTAL(3,$C$8:C62)</f>
+        <v>55</v>
+      </c>
+      <c r="B62" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="C62" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D62" s="7">
+        <v>8809623942108</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="G62" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="H62" s="9">
+        <v>300</v>
+      </c>
+      <c r="I62" s="10">
+        <v>4.2358333333333338</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A63" s="4">
+        <f>SUBTOTAL(3,$C$8:C63)</f>
+        <v>56</v>
+      </c>
+      <c r="B63" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="C63" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D63" s="7">
+        <v>8809623942764</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="G63" s="8" t="s">
         <v>180</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="H63" s="9">
+        <v>40</v>
+      </c>
+      <c r="I63" s="10">
+        <v>9.4966666666666661</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A64" s="4">
+        <f>SUBTOTAL(3,$C$8:C64)</f>
+        <v>57</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D64" s="7">
+        <v>8809623943167</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="H64" s="9">
+        <v>240</v>
+      </c>
+      <c r="I64" s="10">
+        <v>3.7758333333333338</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A65" s="4">
+        <f>SUBTOTAL(3,$C$8:C65)</f>
+        <v>58</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D65" s="7">
+        <v>8809623944782</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="H65" s="9">
+        <v>40</v>
+      </c>
+      <c r="I65" s="10">
+        <v>9.4949999999999992</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A66" s="4">
+        <f>SUBTOTAL(3,$C$8:C66)</f>
+        <v>59</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D66" s="7">
+        <v>8809623944799</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="H66" s="9">
+        <v>240</v>
+      </c>
+      <c r="I66" s="10">
+        <v>3.6525000000000003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A67" s="4">
+        <f>SUBTOTAL(3,$C$8:C67)</f>
+        <v>60</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D67" s="7">
+        <v>8809623944751</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="H67" s="9">
+        <v>40</v>
+      </c>
+      <c r="I67" s="10">
+        <v>9.4949999999999992</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A68" s="4">
+        <f>SUBTOTAL(3,$C$8:C68)</f>
+        <v>61</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D68" s="7">
+        <v>8809623944645</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="H68" s="9">
+        <v>50</v>
+      </c>
+      <c r="I68" s="10">
+        <v>8.5375000000000014</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A69" s="4">
+        <f>SUBTOTAL(3,$C$8:C69)</f>
+        <v>62</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C69" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="D69" s="7">
+        <v>8809623944102</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="H69" s="9">
+        <v>40</v>
+      </c>
+      <c r="I69" s="10">
+        <v>6.12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A70" s="4">
+        <f>SUBTOTAL(3,$C$8:C70)</f>
+        <v>63</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" s="7">
+        <v>8809623944096</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="H70" s="9">
+        <v>40</v>
+      </c>
+      <c r="I70" s="10">
+        <v>7.1441666666666679</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A71" s="4">
+        <f>SUBTOTAL(3,$C$8:C71)</f>
+        <v>64</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C71" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="D71" s="7">
+        <v>8809623944577</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="H71" s="9">
+        <v>60</v>
+      </c>
+      <c r="I71" s="10">
+        <v>9.4949999999999992</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A72" s="4">
+        <f>SUBTOTAL(3,$C$8:C72)</f>
+        <v>65</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="D72" s="7">
+        <v>8809623942795</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="H72" s="9">
+        <v>40</v>
+      </c>
+      <c r="I72" s="10">
+        <v>9.4966666666666661</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A73" s="4">
+        <f>SUBTOTAL(3,$C$8:C73)</f>
+        <v>66</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D73" s="7">
+        <v>8809623945079</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="H73" s="9">
+        <v>20</v>
+      </c>
+      <c r="I73" s="10">
+        <v>10.1325</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A74" s="4">
+        <f>SUBTOTAL(3,$C$8:C74)</f>
+        <v>67</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D74" s="7">
+        <v>8809623944928</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="H74" s="9">
+        <v>40</v>
+      </c>
+      <c r="I74" s="10">
+        <v>5.3383333333333338</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A75" s="4">
+        <f>SUBTOTAL(3,$C$8:C75)</f>
+        <v>68</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="D75" s="7">
+        <v>8809623944911</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="H75" s="9">
+        <v>400</v>
+      </c>
+      <c r="I75" s="10">
+        <v>1.5108333333333335</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A76" s="4">
+        <f>SUBTOTAL(3,$C$8:C76)</f>
+        <v>69</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C76" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="D76" s="7">
+        <v>8809623945062</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="H76" s="9">
+        <v>20</v>
+      </c>
+      <c r="I76" s="10">
+        <v>10.1325</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A77" s="4">
+        <f>SUBTOTAL(3,$C$8:C77)</f>
+        <v>70</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C77" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="D77" s="7">
+        <v>8809623944942</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="H77" s="9">
+        <v>40</v>
+      </c>
+      <c r="I77" s="10">
+        <v>5.3383333333333338</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A78" s="4">
+        <f>SUBTOTAL(3,$C$8:C78)</f>
+        <v>71</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C78" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="D78" s="7">
+        <v>8809623944935</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="H78" s="9">
+        <v>400</v>
+      </c>
+      <c r="I78" s="10">
+        <v>1.5108333333333335</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A79" s="4">
+        <f>SUBTOTAL(3,$C$8:C79)</f>
+        <v>72</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C79" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="D79" s="7">
+        <v>8809623945291</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="H79" s="9">
+        <v>60</v>
+      </c>
+      <c r="I79" s="10">
+        <v>8.8566666666666674</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A80" s="4">
+        <f>SUBTOTAL(3,$C$8:C80)</f>
+        <v>73</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C80" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="D80" s="7">
+        <v>8809623945284</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="H80" s="9">
+        <v>40</v>
+      </c>
+      <c r="I80" s="10">
+        <v>8.2100000000000009</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A81" s="4">
+        <f>SUBTOTAL(3,$C$8:C81)</f>
+        <v>74</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C81" s="28" t="s">
+        <v>238</v>
+      </c>
+      <c r="D81" s="7">
+        <v>8809623942146</v>
+      </c>
+      <c r="E81" s="5"/>
+      <c r="F81" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="G81" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="H81" s="9">
+        <v>40</v>
+      </c>
+      <c r="I81" s="10">
+        <v>7.2525000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A82" s="4">
+        <f>SUBTOTAL(3,$C$8:C82)</f>
+        <v>75</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C82" s="29" t="s">
+        <v>242</v>
+      </c>
+      <c r="D82" s="7">
+        <v>8809623940111</v>
+      </c>
+      <c r="E82" s="5"/>
+      <c r="F82" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="H82" s="9">
+        <v>80</v>
+      </c>
+      <c r="I82" s="10">
+        <v>10.770833333333334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A83" s="4">
+        <f>SUBTOTAL(3,$C$8:C83)</f>
+        <v>76</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="C83" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="D83" s="7">
+        <v>8809623943686</v>
+      </c>
+      <c r="E83" s="5"/>
+      <c r="F83" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="H83" s="9">
+        <v>120</v>
+      </c>
+      <c r="I83" s="10">
+        <v>4.0625000000000009</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A84" s="4">
+        <f>SUBTOTAL(3,$C$8:C84)</f>
+        <v>77</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C84" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="D84" s="7">
+        <v>8809623945116</v>
+      </c>
+      <c r="E84" s="5"/>
+      <c r="F84" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="H84" s="9">
+        <v>80</v>
+      </c>
+      <c r="I84" s="10">
+        <v>10.1325</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A85" s="4">
+        <f>SUBTOTAL(3,$C$8:C85)</f>
+        <v>78</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C85" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="D85" s="7">
+        <v>8809623945109</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="G85" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="H85" s="9">
+        <v>40</v>
+      </c>
+      <c r="I85" s="10">
+        <v>9.4949999999999992</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A86" s="4">
+        <f>SUBTOTAL(3,$C$8:C86)</f>
+        <v>79</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C86" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...424 lines deleted...]
-      <c r="G27" s="2">
+      <c r="D86" s="7">
+        <v>8809623941552</v>
+      </c>
+      <c r="E86" s="5"/>
+      <c r="F86" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="H86" s="9">
+        <v>100</v>
+      </c>
+      <c r="I86" s="10">
+        <v>2.7958333333333334</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A87" s="4">
+        <f>SUBTOTAL(3,$C$8:C87)</f>
+        <v>80</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="7">
+        <v>8809623941453</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="G87" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="H87" s="9">
+        <v>600</v>
+      </c>
+      <c r="I87" s="10">
+        <v>1.0366666666666666</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A88" s="4">
+        <f>SUBTOTAL(3,$C$8:C88)</f>
+        <v>81</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="7">
+        <v>8809623942092</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="H88" s="9">
+        <v>500</v>
+      </c>
+      <c r="I88" s="10">
+        <v>0.9816666666666668</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A89" s="4">
+        <f>SUBTOTAL(3,$C$8:C89)</f>
+        <v>82</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="7">
+        <v>8809623942931</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="G89" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="H89" s="9">
+        <v>2000</v>
+      </c>
+      <c r="I89" s="10">
+        <v>0.68083333333333329</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A90" s="4">
+        <f>SUBTOTAL(3,$C$8:C90)</f>
+        <v>83</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="7">
+        <v>8809623944195</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="G90" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="H90" s="9">
+        <v>4000</v>
+      </c>
+      <c r="I90" s="10">
+        <v>0.68083333333333329</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A91" s="4">
+        <f>SUBTOTAL(3,$C$8:C91)</f>
+        <v>84</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="7">
+        <v>8809623944614</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="G91" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="H91" s="9">
+        <v>200</v>
+      </c>
+      <c r="I91" s="10">
+        <v>2.2850000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A92" s="4">
+        <f>SUBTOTAL(3,$C$8:C92)</f>
+        <v>85</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C92" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D92" s="7">
+        <v>8809623942719</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="H92" s="9">
+        <v>1200</v>
+      </c>
+      <c r="I92" s="10">
+        <v>1.0541666666666667</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A93" s="4">
+        <f>SUBTOTAL(3,$C$8:C93)</f>
+        <v>86</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C93" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="D93" s="7">
+        <v>8809623942757</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="H93" s="9">
+        <v>300</v>
+      </c>
+      <c r="I93" s="10">
+        <v>1.3733333333333335</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A94" s="4">
+        <f>SUBTOTAL(3,$C$8:C94)</f>
+        <v>87</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C94" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="D94" s="13">
+        <v>8809623945031</v>
+      </c>
+      <c r="E94" s="12"/>
+      <c r="F94" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="H94" s="9">
+        <v>1200</v>
+      </c>
+      <c r="I94" s="10">
+        <v>0.83333333333333337</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A95" s="4">
+        <f>SUBTOTAL(3,$C$8:C95)</f>
+        <v>88</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="D95" s="13">
+        <v>8809623942009</v>
+      </c>
+      <c r="E95" s="12"/>
+      <c r="F95" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="H95" s="9">
+        <v>2000</v>
+      </c>
+      <c r="I95" s="10">
+        <v>0.89750000000000008</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A96" s="4">
+        <f>SUBTOTAL(3,$C$8:C96)</f>
+        <v>89</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D96" s="7">
+        <v>8809623940104</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="H96" s="9">
         <v>40</v>
       </c>
-      <c r="H27" s="8">
-[...7 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="I96" s="10">
+        <v>6.3516666666666675</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A97" s="4">
+        <f>SUBTOTAL(3,$C$8:C97)</f>
+        <v>90</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D97" s="7">
+        <v>8809623940623</v>
+      </c>
+      <c r="E97" s="5"/>
+      <c r="F97" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="H97" s="9">
         <v>40</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...688 lines deleted...]
-      <c r="D56" s="2" t="s">
+      <c r="I97" s="10">
+        <v>8.75</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A98" s="4">
+        <f>SUBTOTAL(3,$C$8:C98)</f>
+        <v>91</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D98" s="7">
+        <v>8809623940241</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="F98" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="G98" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="H98" s="9">
+        <v>40</v>
+      </c>
+      <c r="I98" s="10">
+        <v>6.285000000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A99" s="4">
+        <f>SUBTOTAL(3,$C$8:C99)</f>
+        <v>92</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D99" s="7">
+        <v>8809623940340</v>
+      </c>
+      <c r="E99" s="5"/>
+      <c r="F99" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="G99" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="H99" s="9">
+        <v>400</v>
+      </c>
+      <c r="I99" s="10">
+        <v>1.6583333333333334</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A100" s="4">
+        <f>SUBTOTAL(3,$C$8:C100)</f>
+        <v>93</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D100" s="7">
+        <v>8809623945246</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="H100" s="9">
         <v>80</v>
       </c>
-      <c r="E56" s="3" t="s">
-[...198 lines deleted...]
-      <c r="B64" s="2" t="s">
+      <c r="I100" s="10">
+        <v>10.1325</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A101" s="4">
+        <f>SUBTOTAL(3,$C$8:C101)</f>
         <v>94</v>
       </c>
-      <c r="C64" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B65" s="2" t="s">
+      <c r="B101" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D101" s="7">
+        <v>8809623945239</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="G101" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="H101" s="9">
+        <v>40</v>
+      </c>
+      <c r="I101" s="10">
+        <v>9.4949999999999992</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="69.75" customHeight="1">
+      <c r="A102" s="4">
+        <f>SUBTOTAL(3,$C$8:C102)</f>
         <v>95</v>
       </c>
-      <c r="C65" s="2" t="s">
-[...1437 lines deleted...]
-    </row>
+      <c r="B102" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="D102" s="7">
+        <v>8809623942146</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="H102" s="9">
+        <v>40</v>
+      </c>
+      <c r="I102" s="10">
+        <v>7.248333333333334</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="104" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="105" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="106" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="107" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="108" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="109" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="110" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="111" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="112" spans="1:9" ht="16.5" customHeight="1"/>
+    <row r="113" ht="16.5" customHeight="1"/>
+    <row r="114" ht="16.5" customHeight="1"/>
+    <row r="115" ht="16.5" customHeight="1"/>
+    <row r="116" ht="16.5" customHeight="1"/>
+    <row r="117" ht="16.5" customHeight="1"/>
+    <row r="118" ht="16.5" customHeight="1"/>
+    <row r="119" ht="16.5" customHeight="1"/>
+    <row r="120" ht="16.5" customHeight="1"/>
+    <row r="121" ht="16.5" customHeight="1"/>
+    <row r="122" ht="16.5" customHeight="1"/>
+    <row r="123" ht="16.5" customHeight="1"/>
+    <row r="124" ht="16.5" customHeight="1"/>
+    <row r="125" ht="16.5" customHeight="1"/>
+    <row r="126" ht="16.5" customHeight="1"/>
+    <row r="127" ht="16.5" customHeight="1"/>
+    <row r="128" ht="16.5" customHeight="1"/>
+    <row r="129" ht="16.5" customHeight="1"/>
+    <row r="130" ht="16.5" customHeight="1"/>
+    <row r="131" ht="16.5" customHeight="1"/>
+    <row r="132" ht="16.5" customHeight="1"/>
+    <row r="133" ht="16.5" customHeight="1"/>
+    <row r="134" ht="16.5" customHeight="1"/>
+    <row r="135" ht="16.5" customHeight="1"/>
+    <row r="136" ht="16.5" customHeight="1"/>
+    <row r="137" ht="16.5" customHeight="1"/>
+    <row r="138" ht="16.5" customHeight="1"/>
+    <row r="139" ht="16.5" customHeight="1"/>
+    <row r="140" ht="16.5" customHeight="1"/>
+    <row r="141" ht="16.5" customHeight="1"/>
+    <row r="142" ht="16.5" customHeight="1"/>
+    <row r="143" ht="16.5" customHeight="1"/>
+    <row r="144" ht="16.5" customHeight="1"/>
+    <row r="145" ht="16.5" customHeight="1"/>
+    <row r="146" ht="16.5" customHeight="1"/>
+    <row r="147" ht="16.5" customHeight="1"/>
+    <row r="148" ht="16.5" customHeight="1"/>
+    <row r="149" ht="16.5" customHeight="1"/>
+    <row r="150" ht="16.5" customHeight="1"/>
+    <row r="151" ht="16.5" customHeight="1"/>
+    <row r="152" ht="16.5" customHeight="1"/>
+    <row r="153" ht="16.5" customHeight="1"/>
+    <row r="154" ht="16.5" customHeight="1"/>
+    <row r="155" ht="16.5" customHeight="1"/>
+    <row r="156" ht="16.5" customHeight="1"/>
+    <row r="157" ht="16.5" customHeight="1"/>
+    <row r="158" ht="16.5" customHeight="1"/>
+    <row r="159" ht="16.5" customHeight="1"/>
+    <row r="160" ht="16.5" customHeight="1"/>
+    <row r="161" ht="16.5" customHeight="1"/>
+    <row r="162" ht="16.5" customHeight="1"/>
+    <row r="163" ht="16.5" customHeight="1"/>
+    <row r="164" ht="16.5" customHeight="1"/>
+    <row r="165" ht="16.5" customHeight="1"/>
+    <row r="166" ht="16.5" customHeight="1"/>
+    <row r="167" ht="16.5" customHeight="1"/>
+    <row r="168" ht="16.5" customHeight="1"/>
+    <row r="169" ht="16.5" customHeight="1"/>
+    <row r="170" ht="16.5" customHeight="1"/>
+    <row r="171" ht="16.5" customHeight="1"/>
+    <row r="172" ht="16.5" customHeight="1"/>
+    <row r="173" ht="16.5" customHeight="1"/>
+    <row r="174" ht="16.5" customHeight="1"/>
+    <row r="175" ht="16.5" customHeight="1"/>
+    <row r="176" ht="16.5" customHeight="1"/>
+    <row r="177" ht="16.5" customHeight="1"/>
+    <row r="178" ht="16.5" customHeight="1"/>
+    <row r="179" ht="16.5" customHeight="1"/>
+    <row r="180" ht="16.5" customHeight="1"/>
+    <row r="181" ht="16.5" customHeight="1"/>
+    <row r="182" ht="16.5" customHeight="1"/>
+    <row r="183" ht="16.5" customHeight="1"/>
+    <row r="184" ht="16.5" customHeight="1"/>
+    <row r="185" ht="16.5" customHeight="1"/>
+    <row r="186" ht="16.5" customHeight="1"/>
+    <row r="187" ht="16.5" customHeight="1"/>
+    <row r="188" ht="16.5" customHeight="1"/>
+    <row r="189" ht="16.5" customHeight="1"/>
+    <row r="190" ht="16.5" customHeight="1"/>
+    <row r="191" ht="16.5" customHeight="1"/>
+    <row r="192" ht="16.5" customHeight="1"/>
+    <row r="193" ht="16.5" customHeight="1"/>
+    <row r="194" ht="16.5" customHeight="1"/>
+    <row r="195" ht="16.5" customHeight="1"/>
+    <row r="196" ht="16.5" customHeight="1"/>
+    <row r="197" ht="16.5" customHeight="1"/>
+    <row r="198" ht="16.5" customHeight="1"/>
+    <row r="199" ht="16.5" customHeight="1"/>
+    <row r="200" ht="16.5" customHeight="1"/>
+    <row r="201" ht="16.5" customHeight="1"/>
+    <row r="202" ht="16.5" customHeight="1"/>
+    <row r="203" ht="16.5" customHeight="1"/>
+    <row r="204" ht="16.5" customHeight="1"/>
+    <row r="205" ht="16.5" customHeight="1"/>
+    <row r="206" ht="16.5" customHeight="1"/>
+    <row r="207" ht="16.5" customHeight="1"/>
+    <row r="208" ht="16.5" customHeight="1"/>
+    <row r="209" ht="16.5" customHeight="1"/>
+    <row r="210" ht="16.5" customHeight="1"/>
+    <row r="211" ht="16.5" customHeight="1"/>
+    <row r="212" ht="16.5" customHeight="1"/>
+    <row r="213" ht="16.5" customHeight="1"/>
+    <row r="214" ht="16.5" customHeight="1"/>
+    <row r="215" ht="16.5" customHeight="1"/>
+    <row r="216" ht="16.5" customHeight="1"/>
+    <row r="217" ht="16.5" customHeight="1"/>
+    <row r="218" ht="16.5" customHeight="1"/>
+    <row r="219" ht="16.5" customHeight="1"/>
+    <row r="220" ht="16.5" customHeight="1"/>
+    <row r="221" ht="16.5" customHeight="1"/>
+    <row r="222" ht="16.5" customHeight="1"/>
+    <row r="223" ht="16.5" customHeight="1"/>
+    <row r="224" ht="16.5" customHeight="1"/>
+    <row r="225" ht="16.5" customHeight="1"/>
+    <row r="226" ht="16.5" customHeight="1"/>
+    <row r="227" ht="16.5" customHeight="1"/>
+    <row r="228" ht="16.5" customHeight="1"/>
+    <row r="229" ht="16.5" customHeight="1"/>
+    <row r="230" ht="16.5" customHeight="1"/>
+    <row r="231" ht="16.5" customHeight="1"/>
+    <row r="232" ht="16.5" customHeight="1"/>
+    <row r="233" ht="16.5" customHeight="1"/>
+    <row r="234" ht="16.5" customHeight="1"/>
+    <row r="235" ht="16.5" customHeight="1"/>
+    <row r="236" ht="16.5" customHeight="1"/>
+    <row r="237" ht="16.5" customHeight="1"/>
+    <row r="238" ht="16.5" customHeight="1"/>
+    <row r="239" ht="16.5" customHeight="1"/>
+    <row r="240" ht="16.5" customHeight="1"/>
+    <row r="241" ht="16.5" customHeight="1"/>
+    <row r="242" ht="16.5" customHeight="1"/>
+    <row r="243" ht="16.5" customHeight="1"/>
+    <row r="244" ht="16.5" customHeight="1"/>
+    <row r="245" ht="16.5" customHeight="1"/>
+    <row r="246" ht="16.5" customHeight="1"/>
+    <row r="247" ht="16.5" customHeight="1"/>
+    <row r="248" ht="16.5" customHeight="1"/>
+    <row r="249" ht="16.5" customHeight="1"/>
+    <row r="250" ht="16.5" customHeight="1"/>
+    <row r="251" ht="16.5" customHeight="1"/>
+    <row r="252" ht="16.5" customHeight="1"/>
+    <row r="253" ht="16.5" customHeight="1"/>
+    <row r="254" ht="16.5" customHeight="1"/>
+    <row r="255" ht="16.5" customHeight="1"/>
+    <row r="256" ht="16.5" customHeight="1"/>
+    <row r="257" ht="16.5" customHeight="1"/>
+    <row r="258" ht="16.5" customHeight="1"/>
+    <row r="259" ht="16.5" customHeight="1"/>
+    <row r="260" ht="16.5" customHeight="1"/>
+    <row r="261" ht="16.5" customHeight="1"/>
+    <row r="262" ht="16.5" customHeight="1"/>
+    <row r="263" ht="16.5" customHeight="1"/>
+    <row r="264" ht="16.5" customHeight="1"/>
+    <row r="265" ht="16.5" customHeight="1"/>
+    <row r="266" ht="16.5" customHeight="1"/>
+    <row r="267" ht="16.5" customHeight="1"/>
+    <row r="268" ht="16.5" customHeight="1"/>
+    <row r="269" ht="16.5" customHeight="1"/>
+    <row r="270" ht="16.5" customHeight="1"/>
+    <row r="271" ht="16.5" customHeight="1"/>
+    <row r="272" ht="16.5" customHeight="1"/>
+    <row r="273" ht="16.5" customHeight="1"/>
+    <row r="274" ht="16.5" customHeight="1"/>
+    <row r="275" ht="16.5" customHeight="1"/>
+    <row r="276" ht="16.5" customHeight="1"/>
+    <row r="277" ht="16.5" customHeight="1"/>
+    <row r="278" ht="16.5" customHeight="1"/>
+    <row r="279" ht="16.5" customHeight="1"/>
+    <row r="280" ht="16.5" customHeight="1"/>
+    <row r="281" ht="16.5" customHeight="1"/>
+    <row r="282" ht="16.5" customHeight="1"/>
+    <row r="283" ht="16.5" customHeight="1"/>
+    <row r="284" ht="16.5" customHeight="1"/>
+    <row r="285" ht="16.5" customHeight="1"/>
+    <row r="286" ht="16.5" customHeight="1"/>
+    <row r="287" ht="16.5" customHeight="1"/>
+    <row r="288" ht="16.5" customHeight="1"/>
+    <row r="289" ht="16.5" customHeight="1"/>
+    <row r="290" ht="16.5" customHeight="1"/>
+    <row r="291" ht="16.5" customHeight="1"/>
+    <row r="292" ht="16.5" customHeight="1"/>
+    <row r="293" ht="16.5" customHeight="1"/>
+    <row r="294" ht="16.5" customHeight="1"/>
+    <row r="295" ht="16.5" customHeight="1"/>
+    <row r="296" ht="16.5" customHeight="1"/>
+    <row r="297" ht="16.5" customHeight="1"/>
+    <row r="298" ht="16.5" customHeight="1"/>
+    <row r="299" ht="16.5" customHeight="1"/>
+    <row r="300" ht="16.5" customHeight="1"/>
+    <row r="301" ht="16.5" customHeight="1"/>
+    <row r="302" ht="16.5" customHeight="1"/>
+    <row r="303" ht="16.5" customHeight="1"/>
+    <row r="304" ht="16.5" customHeight="1"/>
+    <row r="305" ht="16.5" customHeight="1"/>
+    <row r="306" ht="16.5" customHeight="1"/>
+    <row r="307" ht="16.5" customHeight="1"/>
+    <row r="308" ht="16.5" customHeight="1"/>
+    <row r="309" ht="16.5" customHeight="1"/>
+    <row r="310" ht="16.5" customHeight="1"/>
+    <row r="311" ht="16.5" customHeight="1"/>
+    <row r="312" ht="16.5" customHeight="1"/>
+    <row r="313" ht="16.5" customHeight="1"/>
+    <row r="314" ht="16.5" customHeight="1"/>
+    <row r="315" ht="16.5" customHeight="1"/>
+    <row r="316" ht="16.5" customHeight="1"/>
+    <row r="317" ht="16.5" customHeight="1"/>
+    <row r="318" ht="16.5" customHeight="1"/>
+    <row r="319" ht="16.5" customHeight="1"/>
+    <row r="320" ht="16.5" customHeight="1"/>
+    <row r="321" ht="16.5" customHeight="1"/>
+    <row r="322" ht="16.5" customHeight="1"/>
+    <row r="323" ht="16.5" customHeight="1"/>
+    <row r="324" ht="16.5" customHeight="1"/>
+    <row r="325" ht="16.5" customHeight="1"/>
+    <row r="326" ht="16.5" customHeight="1"/>
+    <row r="327" ht="16.5" customHeight="1"/>
+    <row r="328" ht="16.5" customHeight="1"/>
+    <row r="329" ht="16.5" customHeight="1"/>
+    <row r="330" ht="16.5" customHeight="1"/>
+    <row r="331" ht="16.5" customHeight="1"/>
+    <row r="332" ht="16.5" customHeight="1"/>
+    <row r="333" ht="16.5" customHeight="1"/>
+    <row r="334" ht="16.5" customHeight="1"/>
+    <row r="335" ht="16.5" customHeight="1"/>
+    <row r="336" ht="16.5" customHeight="1"/>
+    <row r="337" ht="16.5" customHeight="1"/>
+    <row r="338" ht="16.5" customHeight="1"/>
+    <row r="339" ht="16.5" customHeight="1"/>
+    <row r="340" ht="16.5" customHeight="1"/>
+    <row r="341" ht="16.5" customHeight="1"/>
+    <row r="342" ht="16.5" customHeight="1"/>
+    <row r="343" ht="16.5" customHeight="1"/>
+    <row r="344" ht="16.5" customHeight="1"/>
+    <row r="345" ht="16.5" customHeight="1"/>
+    <row r="346" ht="16.5" customHeight="1"/>
+    <row r="347" ht="16.5" customHeight="1"/>
+    <row r="348" ht="16.5" customHeight="1"/>
+    <row r="349" ht="16.5" customHeight="1"/>
+    <row r="350" ht="16.5" customHeight="1"/>
+    <row r="351" ht="16.5" customHeight="1"/>
+    <row r="352" ht="16.5" customHeight="1"/>
+    <row r="353" ht="16.5" customHeight="1"/>
+    <row r="354" ht="16.5" customHeight="1"/>
+    <row r="355" ht="16.5" customHeight="1"/>
+    <row r="356" ht="16.5" customHeight="1"/>
+    <row r="357" ht="16.5" customHeight="1"/>
+    <row r="358" ht="16.5" customHeight="1"/>
+    <row r="359" ht="16.5" customHeight="1"/>
+    <row r="360" ht="16.5" customHeight="1"/>
+    <row r="361" ht="16.5" customHeight="1"/>
+    <row r="362" ht="16.5" customHeight="1"/>
+    <row r="363" ht="16.5" customHeight="1"/>
+    <row r="364" ht="16.5" customHeight="1"/>
+    <row r="365" ht="16.5" customHeight="1"/>
+    <row r="366" ht="16.5" customHeight="1"/>
+    <row r="367" ht="16.5" customHeight="1"/>
+    <row r="368" ht="16.5" customHeight="1"/>
+    <row r="369" ht="16.5" customHeight="1"/>
+    <row r="370" ht="16.5" customHeight="1"/>
+    <row r="371" ht="16.5" customHeight="1"/>
+    <row r="372" ht="16.5" customHeight="1"/>
+    <row r="373" ht="16.5" customHeight="1"/>
+    <row r="374" ht="16.5" customHeight="1"/>
+    <row r="375" ht="16.5" customHeight="1"/>
+    <row r="376" ht="16.5" customHeight="1"/>
+    <row r="377" ht="16.5" customHeight="1"/>
+    <row r="378" ht="16.5" customHeight="1"/>
+    <row r="379" ht="16.5" customHeight="1"/>
+    <row r="380" ht="16.5" customHeight="1"/>
+    <row r="381" ht="16.5" customHeight="1"/>
+    <row r="382" ht="16.5" customHeight="1"/>
+    <row r="383" ht="16.5" customHeight="1"/>
+    <row r="384" ht="16.5" customHeight="1"/>
+    <row r="385" ht="16.5" customHeight="1"/>
+    <row r="386" ht="16.5" customHeight="1"/>
+    <row r="387" ht="16.5" customHeight="1"/>
+    <row r="388" ht="16.5" customHeight="1"/>
+    <row r="389" ht="16.5" customHeight="1"/>
+    <row r="390" ht="16.5" customHeight="1"/>
+    <row r="391" ht="16.5" customHeight="1"/>
+    <row r="392" ht="16.5" customHeight="1"/>
+    <row r="393" ht="16.5" customHeight="1"/>
+    <row r="394" ht="16.5" customHeight="1"/>
+    <row r="395" ht="16.5" customHeight="1"/>
+    <row r="396" ht="16.5" customHeight="1"/>
+    <row r="397" ht="16.5" customHeight="1"/>
+    <row r="398" ht="16.5" customHeight="1"/>
+    <row r="399" ht="16.5" customHeight="1"/>
+    <row r="400" ht="16.5" customHeight="1"/>
+    <row r="401" ht="16.5" customHeight="1"/>
+    <row r="402" ht="16.5" customHeight="1"/>
+    <row r="403" ht="16.5" customHeight="1"/>
+    <row r="404" ht="16.5" customHeight="1"/>
+    <row r="405" ht="16.5" customHeight="1"/>
+    <row r="406" ht="16.5" customHeight="1"/>
+    <row r="407" ht="16.5" customHeight="1"/>
+    <row r="408" ht="16.5" customHeight="1"/>
+    <row r="409" ht="16.5" customHeight="1"/>
+    <row r="410" ht="16.5" customHeight="1"/>
+    <row r="411" ht="16.5" customHeight="1"/>
+    <row r="412" ht="16.5" customHeight="1"/>
+    <row r="413" ht="16.5" customHeight="1"/>
+    <row r="414" ht="16.5" customHeight="1"/>
+    <row r="415" ht="16.5" customHeight="1"/>
+    <row r="416" ht="16.5" customHeight="1"/>
+    <row r="417" ht="16.5" customHeight="1"/>
+    <row r="418" ht="16.5" customHeight="1"/>
+    <row r="419" ht="16.5" customHeight="1"/>
+    <row r="420" ht="16.5" customHeight="1"/>
+    <row r="421" ht="16.5" customHeight="1"/>
+    <row r="422" ht="16.5" customHeight="1"/>
+    <row r="423" ht="16.5" customHeight="1"/>
+    <row r="424" ht="16.5" customHeight="1"/>
+    <row r="425" ht="16.5" customHeight="1"/>
+    <row r="426" ht="16.5" customHeight="1"/>
+    <row r="427" ht="16.5" customHeight="1"/>
+    <row r="428" ht="16.5" customHeight="1"/>
+    <row r="429" ht="16.5" customHeight="1"/>
+    <row r="430" ht="16.5" customHeight="1"/>
+    <row r="431" ht="16.5" customHeight="1"/>
+    <row r="432" ht="16.5" customHeight="1"/>
+    <row r="433" ht="16.5" customHeight="1"/>
+    <row r="434" ht="16.5" customHeight="1"/>
+    <row r="435" ht="16.5" customHeight="1"/>
+    <row r="436" ht="16.5" customHeight="1"/>
+    <row r="437" ht="16.5" customHeight="1"/>
+    <row r="438" ht="16.5" customHeight="1"/>
+    <row r="439" ht="16.5" customHeight="1"/>
+    <row r="440" ht="16.5" customHeight="1"/>
+    <row r="441" ht="16.5" customHeight="1"/>
+    <row r="442" ht="16.5" customHeight="1"/>
+    <row r="443" ht="16.5" customHeight="1"/>
+    <row r="444" ht="16.5" customHeight="1"/>
+    <row r="445" ht="16.5" customHeight="1"/>
+    <row r="446" ht="16.5" customHeight="1"/>
+    <row r="447" ht="16.5" customHeight="1"/>
+    <row r="448" ht="16.5" customHeight="1"/>
+    <row r="449" ht="16.5" customHeight="1"/>
+    <row r="450" ht="16.5" customHeight="1"/>
+    <row r="451" ht="16.5" customHeight="1"/>
+    <row r="452" ht="16.5" customHeight="1"/>
+    <row r="453" ht="16.5" customHeight="1"/>
+    <row r="454" ht="16.5" customHeight="1"/>
+    <row r="455" ht="16.5" customHeight="1"/>
+    <row r="456" ht="16.5" customHeight="1"/>
+    <row r="457" ht="16.5" customHeight="1"/>
+    <row r="458" ht="16.5" customHeight="1"/>
+    <row r="459" ht="16.5" customHeight="1"/>
+    <row r="460" ht="16.5" customHeight="1"/>
+    <row r="461" ht="16.5" customHeight="1"/>
+    <row r="462" ht="16.5" customHeight="1"/>
+    <row r="463" ht="16.5" customHeight="1"/>
+    <row r="464" ht="16.5" customHeight="1"/>
+    <row r="465" ht="16.5" customHeight="1"/>
+    <row r="466" ht="16.5" customHeight="1"/>
+    <row r="467" ht="16.5" customHeight="1"/>
+    <row r="468" ht="16.5" customHeight="1"/>
+    <row r="469" ht="16.5" customHeight="1"/>
+    <row r="470" ht="16.5" customHeight="1"/>
+    <row r="471" ht="16.5" customHeight="1"/>
+    <row r="472" ht="16.5" customHeight="1"/>
+    <row r="473" ht="16.5" customHeight="1"/>
+    <row r="474" ht="16.5" customHeight="1"/>
+    <row r="475" ht="16.5" customHeight="1"/>
+    <row r="476" ht="16.5" customHeight="1"/>
+    <row r="477" ht="16.5" customHeight="1"/>
+    <row r="478" ht="16.5" customHeight="1"/>
+    <row r="479" ht="16.5" customHeight="1"/>
+    <row r="480" ht="16.5" customHeight="1"/>
+    <row r="481" ht="16.5" customHeight="1"/>
+    <row r="482" ht="16.5" customHeight="1"/>
+    <row r="483" ht="16.5" customHeight="1"/>
+    <row r="484" ht="16.5" customHeight="1"/>
+    <row r="485" ht="16.5" customHeight="1"/>
+    <row r="486" ht="16.5" customHeight="1"/>
+    <row r="487" ht="16.5" customHeight="1"/>
+    <row r="488" ht="16.5" customHeight="1"/>
+    <row r="489" ht="16.5" customHeight="1"/>
+    <row r="490" ht="16.5" customHeight="1"/>
+    <row r="491" ht="16.5" customHeight="1"/>
+    <row r="492" ht="16.5" customHeight="1"/>
+    <row r="493" ht="16.5" customHeight="1"/>
+    <row r="494" ht="16.5" customHeight="1"/>
+    <row r="495" ht="16.5" customHeight="1"/>
+    <row r="496" ht="16.5" customHeight="1"/>
+    <row r="497" ht="16.5" customHeight="1"/>
+    <row r="498" ht="16.5" customHeight="1"/>
+    <row r="499" ht="16.5" customHeight="1"/>
+    <row r="500" ht="16.5" customHeight="1"/>
+    <row r="501" ht="16.5" customHeight="1"/>
+    <row r="502" ht="16.5" customHeight="1"/>
+    <row r="503" ht="16.5" customHeight="1"/>
+    <row r="504" ht="16.5" customHeight="1"/>
+    <row r="505" ht="16.5" customHeight="1"/>
+    <row r="506" ht="16.5" customHeight="1"/>
+    <row r="507" ht="16.5" customHeight="1"/>
+    <row r="508" ht="16.5" customHeight="1"/>
+    <row r="509" ht="16.5" customHeight="1"/>
+    <row r="510" ht="16.5" customHeight="1"/>
+    <row r="511" ht="16.5" customHeight="1"/>
+    <row r="512" ht="16.5" customHeight="1"/>
+    <row r="513" ht="16.5" customHeight="1"/>
+    <row r="514" ht="16.5" customHeight="1"/>
+    <row r="515" ht="16.5" customHeight="1"/>
+    <row r="516" ht="16.5" customHeight="1"/>
+    <row r="517" ht="16.5" customHeight="1"/>
+    <row r="518" ht="16.5" customHeight="1"/>
+    <row r="519" ht="16.5" customHeight="1"/>
+    <row r="520" ht="16.5" customHeight="1"/>
+    <row r="521" ht="16.5" customHeight="1"/>
+    <row r="522" ht="16.5" customHeight="1"/>
+    <row r="523" ht="16.5" customHeight="1"/>
+    <row r="524" ht="16.5" customHeight="1"/>
+    <row r="525" ht="16.5" customHeight="1"/>
+    <row r="526" ht="16.5" customHeight="1"/>
+    <row r="527" ht="16.5" customHeight="1"/>
+    <row r="528" ht="16.5" customHeight="1"/>
+    <row r="529" ht="16.5" customHeight="1"/>
+    <row r="530" ht="16.5" customHeight="1"/>
+    <row r="531" ht="16.5" customHeight="1"/>
+    <row r="532" ht="16.5" customHeight="1"/>
+    <row r="533" ht="16.5" customHeight="1"/>
+    <row r="534" ht="16.5" customHeight="1"/>
+    <row r="535" ht="16.5" customHeight="1"/>
+    <row r="536" ht="16.5" customHeight="1"/>
+    <row r="537" ht="16.5" customHeight="1"/>
+    <row r="538" ht="16.5" customHeight="1"/>
+    <row r="539" ht="16.5" customHeight="1"/>
+    <row r="540" ht="16.5" customHeight="1"/>
+    <row r="541" ht="16.5" customHeight="1"/>
+    <row r="542" ht="16.5" customHeight="1"/>
+    <row r="543" ht="16.5" customHeight="1"/>
+    <row r="544" ht="16.5" customHeight="1"/>
+    <row r="545" ht="16.5" customHeight="1"/>
+    <row r="546" ht="16.5" customHeight="1"/>
+    <row r="547" ht="16.5" customHeight="1"/>
+    <row r="548" ht="16.5" customHeight="1"/>
+    <row r="549" ht="16.5" customHeight="1"/>
+    <row r="550" ht="16.5" customHeight="1"/>
+    <row r="551" ht="16.5" customHeight="1"/>
+    <row r="552" ht="16.5" customHeight="1"/>
+    <row r="553" ht="16.5" customHeight="1"/>
+    <row r="554" ht="16.5" customHeight="1"/>
+    <row r="555" ht="16.5" customHeight="1"/>
+    <row r="556" ht="16.5" customHeight="1"/>
+    <row r="557" ht="16.5" customHeight="1"/>
+    <row r="558" ht="16.5" customHeight="1"/>
+    <row r="559" ht="16.5" customHeight="1"/>
+    <row r="560" ht="16.5" customHeight="1"/>
+    <row r="561" ht="16.5" customHeight="1"/>
+    <row r="562" ht="16.5" customHeight="1"/>
+    <row r="563" ht="16.5" customHeight="1"/>
+    <row r="564" ht="16.5" customHeight="1"/>
+    <row r="565" ht="16.5" customHeight="1"/>
+    <row r="566" ht="16.5" customHeight="1"/>
+    <row r="567" ht="16.5" customHeight="1"/>
+    <row r="568" ht="16.5" customHeight="1"/>
+    <row r="569" ht="16.5" customHeight="1"/>
+    <row r="570" ht="16.5" customHeight="1"/>
+    <row r="571" ht="16.5" customHeight="1"/>
+    <row r="572" ht="16.5" customHeight="1"/>
+    <row r="573" ht="16.5" customHeight="1"/>
+    <row r="574" ht="16.5" customHeight="1"/>
+    <row r="575" ht="16.5" customHeight="1"/>
+    <row r="576" ht="16.5" customHeight="1"/>
+    <row r="577" ht="16.5" customHeight="1"/>
+    <row r="578" ht="16.5" customHeight="1"/>
+    <row r="579" ht="16.5" customHeight="1"/>
+    <row r="580" ht="16.5" customHeight="1"/>
+    <row r="581" ht="16.5" customHeight="1"/>
+    <row r="582" ht="16.5" customHeight="1"/>
+    <row r="583" ht="16.5" customHeight="1"/>
+    <row r="584" ht="16.5" customHeight="1"/>
+    <row r="585" ht="16.5" customHeight="1"/>
+    <row r="586" ht="16.5" customHeight="1"/>
+    <row r="587" ht="16.5" customHeight="1"/>
+    <row r="588" ht="16.5" customHeight="1"/>
+    <row r="589" ht="16.5" customHeight="1"/>
+    <row r="590" ht="16.5" customHeight="1"/>
+    <row r="591" ht="16.5" customHeight="1"/>
+    <row r="592" ht="16.5" customHeight="1"/>
+    <row r="593" ht="16.5" customHeight="1"/>
+    <row r="594" ht="16.5" customHeight="1"/>
+    <row r="595" ht="16.5" customHeight="1"/>
+    <row r="596" ht="16.5" customHeight="1"/>
+    <row r="597" ht="16.5" customHeight="1"/>
+    <row r="598" ht="16.5" customHeight="1"/>
+    <row r="599" ht="16.5" customHeight="1"/>
+    <row r="600" ht="16.5" customHeight="1"/>
+    <row r="601" ht="16.5" customHeight="1"/>
+    <row r="602" ht="16.5" customHeight="1"/>
+    <row r="603" ht="16.5" customHeight="1"/>
+    <row r="604" ht="16.5" customHeight="1"/>
+    <row r="605" ht="16.5" customHeight="1"/>
+    <row r="606" ht="16.5" customHeight="1"/>
+    <row r="607" ht="16.5" customHeight="1"/>
+    <row r="608" ht="16.5" customHeight="1"/>
+    <row r="609" ht="16.5" customHeight="1"/>
+    <row r="610" ht="16.5" customHeight="1"/>
+    <row r="611" ht="16.5" customHeight="1"/>
+    <row r="612" ht="16.5" customHeight="1"/>
+    <row r="613" ht="16.5" customHeight="1"/>
+    <row r="614" ht="16.5" customHeight="1"/>
+    <row r="615" ht="16.5" customHeight="1"/>
+    <row r="616" ht="16.5" customHeight="1"/>
+    <row r="617" ht="16.5" customHeight="1"/>
+    <row r="618" ht="16.5" customHeight="1"/>
+    <row r="619" ht="16.5" customHeight="1"/>
+    <row r="620" ht="16.5" customHeight="1"/>
+    <row r="621" ht="16.5" customHeight="1"/>
+    <row r="622" ht="16.5" customHeight="1"/>
+    <row r="623" ht="16.5" customHeight="1"/>
+    <row r="624" ht="16.5" customHeight="1"/>
+    <row r="625" ht="16.5" customHeight="1"/>
+    <row r="626" ht="16.5" customHeight="1"/>
+    <row r="627" ht="16.5" customHeight="1"/>
+    <row r="628" ht="16.5" customHeight="1"/>
+    <row r="629" ht="16.5" customHeight="1"/>
+    <row r="630" ht="16.5" customHeight="1"/>
+    <row r="631" ht="16.5" customHeight="1"/>
+    <row r="632" ht="16.5" customHeight="1"/>
+    <row r="633" ht="16.5" customHeight="1"/>
+    <row r="634" ht="16.5" customHeight="1"/>
+    <row r="635" ht="16.5" customHeight="1"/>
+    <row r="636" ht="16.5" customHeight="1"/>
+    <row r="637" ht="16.5" customHeight="1"/>
+    <row r="638" ht="16.5" customHeight="1"/>
+    <row r="639" ht="16.5" customHeight="1"/>
+    <row r="640" ht="16.5" customHeight="1"/>
+    <row r="641" ht="16.5" customHeight="1"/>
+    <row r="642" ht="16.5" customHeight="1"/>
+    <row r="643" ht="16.5" customHeight="1"/>
+    <row r="644" ht="16.5" customHeight="1"/>
+    <row r="645" ht="16.5" customHeight="1"/>
+    <row r="646" ht="16.5" customHeight="1"/>
+    <row r="647" ht="16.5" customHeight="1"/>
+    <row r="648" ht="16.5" customHeight="1"/>
+    <row r="649" ht="16.5" customHeight="1"/>
+    <row r="650" ht="16.5" customHeight="1"/>
+    <row r="651" ht="16.5" customHeight="1"/>
+    <row r="652" ht="16.5" customHeight="1"/>
+    <row r="653" ht="16.5" customHeight="1"/>
+    <row r="654" ht="16.5" customHeight="1"/>
+    <row r="655" ht="16.5" customHeight="1"/>
+    <row r="656" ht="16.5" customHeight="1"/>
+    <row r="657" ht="16.5" customHeight="1"/>
+    <row r="658" ht="16.5" customHeight="1"/>
+    <row r="659" ht="16.5" customHeight="1"/>
+    <row r="660" ht="16.5" customHeight="1"/>
+    <row r="661" ht="16.5" customHeight="1"/>
+    <row r="662" ht="16.5" customHeight="1"/>
+    <row r="663" ht="16.5" customHeight="1"/>
+    <row r="664" ht="16.5" customHeight="1"/>
+    <row r="665" ht="16.5" customHeight="1"/>
+    <row r="666" ht="16.5" customHeight="1"/>
+    <row r="667" ht="16.5" customHeight="1"/>
+    <row r="668" ht="16.5" customHeight="1"/>
+    <row r="669" ht="16.5" customHeight="1"/>
+    <row r="670" ht="16.5" customHeight="1"/>
+    <row r="671" ht="16.5" customHeight="1"/>
+    <row r="672" ht="16.5" customHeight="1"/>
+    <row r="673" ht="16.5" customHeight="1"/>
+    <row r="674" ht="16.5" customHeight="1"/>
+    <row r="675" ht="16.5" customHeight="1"/>
+    <row r="676" ht="16.5" customHeight="1"/>
+    <row r="677" ht="16.5" customHeight="1"/>
+    <row r="678" ht="16.5" customHeight="1"/>
+    <row r="679" ht="16.5" customHeight="1"/>
+    <row r="680" ht="16.5" customHeight="1"/>
+    <row r="681" ht="16.5" customHeight="1"/>
+    <row r="682" ht="16.5" customHeight="1"/>
+    <row r="683" ht="16.5" customHeight="1"/>
+    <row r="684" ht="16.5" customHeight="1"/>
+    <row r="685" ht="16.5" customHeight="1"/>
+    <row r="686" ht="16.5" customHeight="1"/>
+    <row r="687" ht="16.5" customHeight="1"/>
+    <row r="688" ht="16.5" customHeight="1"/>
+    <row r="689" ht="16.5" customHeight="1"/>
+    <row r="690" ht="16.5" customHeight="1"/>
+    <row r="691" ht="16.5" customHeight="1"/>
+    <row r="692" ht="16.5" customHeight="1"/>
+    <row r="693" ht="16.5" customHeight="1"/>
+    <row r="694" ht="16.5" customHeight="1"/>
+    <row r="695" ht="16.5" customHeight="1"/>
+    <row r="696" ht="16.5" customHeight="1"/>
+    <row r="697" ht="16.5" customHeight="1"/>
+    <row r="698" ht="16.5" customHeight="1"/>
+    <row r="699" ht="16.5" customHeight="1"/>
+    <row r="700" ht="16.5" customHeight="1"/>
+    <row r="701" ht="16.5" customHeight="1"/>
+    <row r="702" ht="16.5" customHeight="1"/>
+    <row r="703" ht="16.5" customHeight="1"/>
+    <row r="704" ht="16.5" customHeight="1"/>
+    <row r="705" ht="16.5" customHeight="1"/>
+    <row r="706" ht="16.5" customHeight="1"/>
+    <row r="707" ht="16.5" customHeight="1"/>
+    <row r="708" ht="16.5" customHeight="1"/>
+    <row r="709" ht="16.5" customHeight="1"/>
+    <row r="710" ht="16.5" customHeight="1"/>
+    <row r="711" ht="16.5" customHeight="1"/>
+    <row r="712" ht="16.5" customHeight="1"/>
+    <row r="713" ht="16.5" customHeight="1"/>
+    <row r="714" ht="16.5" customHeight="1"/>
+    <row r="715" ht="16.5" customHeight="1"/>
+    <row r="716" ht="16.5" customHeight="1"/>
+    <row r="717" ht="16.5" customHeight="1"/>
+    <row r="718" ht="16.5" customHeight="1"/>
+    <row r="719" ht="16.5" customHeight="1"/>
+    <row r="720" ht="16.5" customHeight="1"/>
+    <row r="721" ht="16.5" customHeight="1"/>
+    <row r="722" ht="16.5" customHeight="1"/>
+    <row r="723" ht="16.5" customHeight="1"/>
+    <row r="724" ht="16.5" customHeight="1"/>
+    <row r="725" ht="16.5" customHeight="1"/>
+    <row r="726" ht="16.5" customHeight="1"/>
+    <row r="727" ht="16.5" customHeight="1"/>
+    <row r="728" ht="16.5" customHeight="1"/>
+    <row r="729" ht="16.5" customHeight="1"/>
+    <row r="730" ht="16.5" customHeight="1"/>
+    <row r="731" ht="16.5" customHeight="1"/>
+    <row r="732" ht="16.5" customHeight="1"/>
+    <row r="733" ht="16.5" customHeight="1"/>
+    <row r="734" ht="16.5" customHeight="1"/>
+    <row r="735" ht="16.5" customHeight="1"/>
+    <row r="736" ht="16.5" customHeight="1"/>
+    <row r="737" ht="16.5" customHeight="1"/>
+    <row r="738" ht="16.5" customHeight="1"/>
+    <row r="739" ht="16.5" customHeight="1"/>
+    <row r="740" ht="16.5" customHeight="1"/>
+    <row r="741" ht="16.5" customHeight="1"/>
+    <row r="742" ht="16.5" customHeight="1"/>
+    <row r="743" ht="16.5" customHeight="1"/>
+    <row r="744" ht="16.5" customHeight="1"/>
+    <row r="745" ht="16.5" customHeight="1"/>
+    <row r="746" ht="16.5" customHeight="1"/>
+    <row r="747" ht="16.5" customHeight="1"/>
+    <row r="748" ht="16.5" customHeight="1"/>
+    <row r="749" ht="16.5" customHeight="1"/>
+    <row r="750" ht="16.5" customHeight="1"/>
+    <row r="751" ht="16.5" customHeight="1"/>
+    <row r="752" ht="16.5" customHeight="1"/>
+    <row r="753" ht="16.5" customHeight="1"/>
+    <row r="754" ht="16.5" customHeight="1"/>
+    <row r="755" ht="16.5" customHeight="1"/>
+    <row r="756" ht="16.5" customHeight="1"/>
+    <row r="757" ht="16.5" customHeight="1"/>
+    <row r="758" ht="16.5" customHeight="1"/>
+    <row r="759" ht="16.5" customHeight="1"/>
+    <row r="760" ht="16.5" customHeight="1"/>
+    <row r="761" ht="16.5" customHeight="1"/>
+    <row r="762" ht="16.5" customHeight="1"/>
+    <row r="763" ht="16.5" customHeight="1"/>
+    <row r="764" ht="16.5" customHeight="1"/>
+    <row r="765" ht="16.5" customHeight="1"/>
+    <row r="766" ht="16.5" customHeight="1"/>
+    <row r="767" ht="16.5" customHeight="1"/>
+    <row r="768" ht="16.5" customHeight="1"/>
+    <row r="769" ht="16.5" customHeight="1"/>
+    <row r="770" ht="16.5" customHeight="1"/>
+    <row r="771" ht="16.5" customHeight="1"/>
+    <row r="772" ht="16.5" customHeight="1"/>
+    <row r="773" ht="16.5" customHeight="1"/>
+    <row r="774" ht="16.5" customHeight="1"/>
+    <row r="775" ht="16.5" customHeight="1"/>
+    <row r="776" ht="16.5" customHeight="1"/>
+    <row r="777" ht="16.5" customHeight="1"/>
+    <row r="778" ht="16.5" customHeight="1"/>
+    <row r="779" ht="16.5" customHeight="1"/>
+    <row r="780" ht="16.5" customHeight="1"/>
+    <row r="781" ht="16.5" customHeight="1"/>
+    <row r="782" ht="16.5" customHeight="1"/>
+    <row r="783" ht="16.5" customHeight="1"/>
+    <row r="784" ht="16.5" customHeight="1"/>
+    <row r="785" ht="16.5" customHeight="1"/>
+    <row r="786" ht="16.5" customHeight="1"/>
+    <row r="787" ht="16.5" customHeight="1"/>
+    <row r="788" ht="16.5" customHeight="1"/>
+    <row r="789" ht="16.5" customHeight="1"/>
+    <row r="790" ht="16.5" customHeight="1"/>
+    <row r="791" ht="16.5" customHeight="1"/>
+    <row r="792" ht="16.5" customHeight="1"/>
+    <row r="793" ht="16.5" customHeight="1"/>
+    <row r="794" ht="16.5" customHeight="1"/>
+    <row r="795" ht="16.5" customHeight="1"/>
+    <row r="796" ht="16.5" customHeight="1"/>
+    <row r="797" ht="16.5" customHeight="1"/>
+    <row r="798" ht="16.5" customHeight="1"/>
+    <row r="799" ht="16.5" customHeight="1"/>
+    <row r="800" ht="16.5" customHeight="1"/>
+    <row r="801" ht="16.5" customHeight="1"/>
+    <row r="802" ht="16.5" customHeight="1"/>
+    <row r="803" ht="16.5" customHeight="1"/>
+    <row r="804" ht="16.5" customHeight="1"/>
+    <row r="805" ht="16.5" customHeight="1"/>
+    <row r="806" ht="16.5" customHeight="1"/>
+    <row r="807" ht="16.5" customHeight="1"/>
+    <row r="808" ht="16.5" customHeight="1"/>
+    <row r="809" ht="16.5" customHeight="1"/>
+    <row r="810" ht="16.5" customHeight="1"/>
+    <row r="811" ht="16.5" customHeight="1"/>
+    <row r="812" ht="16.5" customHeight="1"/>
+    <row r="813" ht="16.5" customHeight="1"/>
+    <row r="814" ht="16.5" customHeight="1"/>
+    <row r="815" ht="16.5" customHeight="1"/>
+    <row r="816" ht="16.5" customHeight="1"/>
+    <row r="817" ht="16.5" customHeight="1"/>
+    <row r="818" ht="16.5" customHeight="1"/>
+    <row r="819" ht="16.5" customHeight="1"/>
+    <row r="820" ht="16.5" customHeight="1"/>
+    <row r="821" ht="16.5" customHeight="1"/>
+    <row r="822" ht="16.5" customHeight="1"/>
+    <row r="823" ht="16.5" customHeight="1"/>
+    <row r="824" ht="16.5" customHeight="1"/>
+    <row r="825" ht="16.5" customHeight="1"/>
+    <row r="826" ht="16.5" customHeight="1"/>
+    <row r="827" ht="16.5" customHeight="1"/>
+    <row r="828" ht="16.5" customHeight="1"/>
+    <row r="829" ht="16.5" customHeight="1"/>
+    <row r="830" ht="16.5" customHeight="1"/>
+    <row r="831" ht="16.5" customHeight="1"/>
+    <row r="832" ht="16.5" customHeight="1"/>
+    <row r="833" ht="16.5" customHeight="1"/>
+    <row r="834" ht="16.5" customHeight="1"/>
+    <row r="835" ht="16.5" customHeight="1"/>
+    <row r="836" ht="16.5" customHeight="1"/>
+    <row r="837" ht="16.5" customHeight="1"/>
+    <row r="838" ht="16.5" customHeight="1"/>
+    <row r="839" ht="16.5" customHeight="1"/>
+    <row r="840" ht="16.5" customHeight="1"/>
+    <row r="841" ht="16.5" customHeight="1"/>
+    <row r="842" ht="16.5" customHeight="1"/>
+    <row r="843" ht="16.5" customHeight="1"/>
+    <row r="844" ht="16.5" customHeight="1"/>
+    <row r="845" ht="16.5" customHeight="1"/>
+    <row r="846" ht="16.5" customHeight="1"/>
+    <row r="847" ht="16.5" customHeight="1"/>
+    <row r="848" ht="16.5" customHeight="1"/>
+    <row r="849" ht="16.5" customHeight="1"/>
+    <row r="850" ht="16.5" customHeight="1"/>
+    <row r="851" ht="16.5" customHeight="1"/>
+    <row r="852" ht="16.5" customHeight="1"/>
+    <row r="853" ht="16.5" customHeight="1"/>
+    <row r="854" ht="16.5" customHeight="1"/>
+    <row r="855" ht="16.5" customHeight="1"/>
+    <row r="856" ht="16.5" customHeight="1"/>
+    <row r="857" ht="16.5" customHeight="1"/>
+    <row r="858" ht="16.5" customHeight="1"/>
+    <row r="859" ht="16.5" customHeight="1"/>
+    <row r="860" ht="16.5" customHeight="1"/>
+    <row r="861" ht="16.5" customHeight="1"/>
+    <row r="862" ht="16.5" customHeight="1"/>
+    <row r="863" ht="16.5" customHeight="1"/>
+    <row r="864" ht="16.5" customHeight="1"/>
+    <row r="865" ht="16.5" customHeight="1"/>
+    <row r="866" ht="16.5" customHeight="1"/>
+    <row r="867" ht="16.5" customHeight="1"/>
+    <row r="868" ht="16.5" customHeight="1"/>
+    <row r="869" ht="16.5" customHeight="1"/>
+    <row r="870" ht="16.5" customHeight="1"/>
+    <row r="871" ht="16.5" customHeight="1"/>
+    <row r="872" ht="16.5" customHeight="1"/>
+    <row r="873" ht="16.5" customHeight="1"/>
+    <row r="874" ht="16.5" customHeight="1"/>
+    <row r="875" ht="16.5" customHeight="1"/>
+    <row r="876" ht="16.5" customHeight="1"/>
+    <row r="877" ht="16.5" customHeight="1"/>
+    <row r="878" ht="16.5" customHeight="1"/>
+    <row r="879" ht="16.5" customHeight="1"/>
+    <row r="880" ht="16.5" customHeight="1"/>
+    <row r="881" ht="16.5" customHeight="1"/>
+    <row r="882" ht="16.5" customHeight="1"/>
+    <row r="883" ht="16.5" customHeight="1"/>
+    <row r="884" ht="16.5" customHeight="1"/>
+    <row r="885" ht="16.5" customHeight="1"/>
+    <row r="886" ht="16.5" customHeight="1"/>
+    <row r="887" ht="16.5" customHeight="1"/>
+    <row r="888" ht="16.5" customHeight="1"/>
+    <row r="889" ht="16.5" customHeight="1"/>
+    <row r="890" ht="16.5" customHeight="1"/>
+    <row r="891" ht="16.5" customHeight="1"/>
+    <row r="892" ht="16.5" customHeight="1"/>
+    <row r="893" ht="16.5" customHeight="1"/>
+    <row r="894" ht="16.5" customHeight="1"/>
+    <row r="895" ht="16.5" customHeight="1"/>
+    <row r="896" ht="16.5" customHeight="1"/>
+    <row r="897" ht="16.5" customHeight="1"/>
+    <row r="898" ht="16.5" customHeight="1"/>
+    <row r="899" ht="16.5" customHeight="1"/>
+    <row r="900" ht="16.5" customHeight="1"/>
+    <row r="901" ht="16.5" customHeight="1"/>
+    <row r="902" ht="16.5" customHeight="1"/>
+    <row r="903" ht="16.5" customHeight="1"/>
+    <row r="904" ht="16.5" customHeight="1"/>
+    <row r="905" ht="16.5" customHeight="1"/>
+    <row r="906" ht="16.5" customHeight="1"/>
+    <row r="907" ht="16.5" customHeight="1"/>
+    <row r="908" ht="16.5" customHeight="1"/>
+    <row r="909" ht="16.5" customHeight="1"/>
+    <row r="910" ht="16.5" customHeight="1"/>
+    <row r="911" ht="16.5" customHeight="1"/>
+    <row r="912" ht="16.5" customHeight="1"/>
+    <row r="913" ht="16.5" customHeight="1"/>
+    <row r="914" ht="16.5" customHeight="1"/>
+    <row r="915" ht="16.5" customHeight="1"/>
+    <row r="916" ht="16.5" customHeight="1"/>
+    <row r="917" ht="16.5" customHeight="1"/>
+    <row r="918" ht="16.5" customHeight="1"/>
+    <row r="919" ht="16.5" customHeight="1"/>
+    <row r="920" ht="16.5" customHeight="1"/>
+    <row r="921" ht="16.5" customHeight="1"/>
+    <row r="922" ht="16.5" customHeight="1"/>
+    <row r="923" ht="16.5" customHeight="1"/>
+    <row r="924" ht="16.5" customHeight="1"/>
+    <row r="925" ht="16.5" customHeight="1"/>
+    <row r="926" ht="16.5" customHeight="1"/>
+    <row r="927" ht="16.5" customHeight="1"/>
+    <row r="928" ht="16.5" customHeight="1"/>
+    <row r="929" ht="16.5" customHeight="1"/>
+    <row r="930" ht="16.5" customHeight="1"/>
+    <row r="931" ht="16.5" customHeight="1"/>
+    <row r="932" ht="16.5" customHeight="1"/>
+    <row r="933" ht="16.5" customHeight="1"/>
+    <row r="934" ht="16.5" customHeight="1"/>
+    <row r="935" ht="16.5" customHeight="1"/>
+    <row r="936" ht="16.5" customHeight="1"/>
+    <row r="937" ht="16.5" customHeight="1"/>
+    <row r="938" ht="16.5" customHeight="1"/>
+    <row r="939" ht="16.5" customHeight="1"/>
+    <row r="940" ht="16.5" customHeight="1"/>
+    <row r="941" ht="16.5" customHeight="1"/>
+    <row r="942" ht="16.5" customHeight="1"/>
+    <row r="943" ht="16.5" customHeight="1"/>
+    <row r="944" ht="16.5" customHeight="1"/>
+    <row r="945" ht="16.5" customHeight="1"/>
+    <row r="946" ht="16.5" customHeight="1"/>
+    <row r="947" ht="16.5" customHeight="1"/>
+    <row r="948" ht="16.5" customHeight="1"/>
+    <row r="949" ht="16.5" customHeight="1"/>
+    <row r="950" ht="16.5" customHeight="1"/>
+    <row r="951" ht="16.5" customHeight="1"/>
+    <row r="952" ht="16.5" customHeight="1"/>
+    <row r="953" ht="16.5" customHeight="1"/>
+    <row r="954" ht="16.5" customHeight="1"/>
+    <row r="955" ht="16.5" customHeight="1"/>
+    <row r="956" ht="16.5" customHeight="1"/>
+    <row r="957" ht="16.5" customHeight="1"/>
+    <row r="958" ht="16.5" customHeight="1"/>
+    <row r="959" ht="16.5" customHeight="1"/>
+    <row r="960" ht="16.5" customHeight="1"/>
+    <row r="961" ht="16.5" customHeight="1"/>
+    <row r="962" ht="16.5" customHeight="1"/>
+    <row r="963" ht="16.5" customHeight="1"/>
+    <row r="964" ht="16.5" customHeight="1"/>
+    <row r="965" ht="16.5" customHeight="1"/>
+    <row r="966" ht="16.5" customHeight="1"/>
+    <row r="967" ht="16.5" customHeight="1"/>
+    <row r="968" ht="16.5" customHeight="1"/>
+    <row r="969" ht="16.5" customHeight="1"/>
+    <row r="970" ht="16.5" customHeight="1"/>
+    <row r="971" ht="16.5" customHeight="1"/>
+    <row r="972" ht="16.5" customHeight="1"/>
+    <row r="973" ht="16.5" customHeight="1"/>
+    <row r="974" ht="16.5" customHeight="1"/>
+    <row r="975" ht="16.5" customHeight="1"/>
+    <row r="976" ht="16.5" customHeight="1"/>
+    <row r="977" ht="16.5" customHeight="1"/>
+    <row r="978" ht="16.5" customHeight="1"/>
+    <row r="979" ht="16.5" customHeight="1"/>
+    <row r="980" ht="16.5" customHeight="1"/>
+    <row r="981" ht="16.5" customHeight="1"/>
+    <row r="982" ht="16.5" customHeight="1"/>
+    <row r="983" ht="16.5" customHeight="1"/>
+    <row r="984" ht="16.5" customHeight="1"/>
+    <row r="985" ht="16.5" customHeight="1"/>
+    <row r="986" ht="16.5" customHeight="1"/>
+    <row r="987" ht="16.5" customHeight="1"/>
+    <row r="988" ht="16.5" customHeight="1"/>
+    <row r="989" ht="16.5" customHeight="1"/>
+    <row r="990" ht="16.5" customHeight="1"/>
+    <row r="991" ht="16.5" customHeight="1"/>
+    <row r="992" ht="16.5" customHeight="1"/>
+    <row r="993" ht="16.5" customHeight="1"/>
+    <row r="994" ht="16.5" customHeight="1"/>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mont Blanc</vt:lpstr>
+      <vt:lpstr>beplain</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>C785042372434CE4817AA5A09A868582_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOReadingLayout">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>