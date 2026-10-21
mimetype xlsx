--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -7,207 +7,246 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Gehwol" sheetId="1" r:id="rId1"/>
+    <sheet name="Orens Parfums" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="50">
-[...1 lines deleted...]
-    <t>Gehwol</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="63">
+  <si>
+    <t>Orens Parfums</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>75Ml</t>
-[...2 lines deleted...]
-    <t>Fusskraft Caring Cream (Green)</t>
+    <t>Body Mist</t>
+  </si>
+  <si>
+    <t>250Ml</t>
+  </si>
+  <si>
+    <t>Callis Subtile</t>
+  </si>
+  <si>
+    <t>Moire De Kalha</t>
+  </si>
+  <si>
+    <t>Sabil Nocturne</t>
+  </si>
+  <si>
+    <t>Serr D?Eden</t>
+  </si>
+  <si>
+    <t>Silenda D?Ecume</t>
+  </si>
+  <si>
+    <t>Undea Des Iles</t>
+  </si>
+  <si>
+    <t>Utaki Sacre</t>
+  </si>
+  <si>
+    <t>Yama Rouge</t>
+  </si>
+  <si>
+    <t>Body Mist Refill</t>
+  </si>
+  <si>
+    <t>3760048821063010</t>
+  </si>
+  <si>
+    <t>Candles</t>
+  </si>
+  <si>
+    <t>200Gr</t>
+  </si>
+  <si>
+    <t>1.7Kg</t>
+  </si>
+  <si>
+    <t>Coffret Hand Cream Sfp 15</t>
+  </si>
+  <si>
+    <t>50+30Ml</t>
+  </si>
+  <si>
+    <t>Coffret Poudre + Masque</t>
+  </si>
+  <si>
+    <t>85+6X18Ml</t>
+  </si>
+  <si>
+    <t>Dry Oil</t>
+  </si>
+  <si>
+    <t>50Ml</t>
+  </si>
+  <si>
+    <t>Fragrances</t>
+  </si>
+  <si>
+    <t>2X50Ml</t>
+  </si>
+  <si>
+    <t>2X50Ml-Refill</t>
+  </si>
+  <si>
+    <t>7.5Ml</t>
+  </si>
+  <si>
+    <t>3X10Ml</t>
+  </si>
+  <si>
+    <t>700Ml</t>
+  </si>
+  <si>
+    <t>8X10Ml</t>
+  </si>
+  <si>
+    <t>Coffret Discovery Set</t>
+  </si>
+  <si>
+    <t>8X7.5Ml</t>
+  </si>
+  <si>
+    <t>Coffret Library</t>
+  </si>
+  <si>
+    <t>8X50Ml</t>
+  </si>
+  <si>
+    <t>Coffret Vip</t>
+  </si>
+  <si>
+    <t>Fouz</t>
+  </si>
+  <si>
+    <t>8X2Ml</t>
+  </si>
+  <si>
+    <t>Sample Set</t>
+  </si>
+  <si>
+    <t>Hair Mist</t>
+  </si>
+  <si>
+    <t>Hand Wash Gel</t>
   </si>
   <si>
     <t>500Ml</t>
   </si>
   <si>
-    <t>Fusskraft Intensive Cream (Blue)</t>
-[...101 lines deleted...]
-    <t>Warming Balm</t>
+    <t>Home Spray</t>
+  </si>
+  <si>
+    <t>2X200Ml</t>
+  </si>
+  <si>
+    <t>Moisturizing Body Cream</t>
+  </si>
+  <si>
+    <t>200Ml</t>
+  </si>
+  <si>
+    <t>Nourishing Body Cream</t>
+  </si>
+  <si>
+    <t>Photophore</t>
+  </si>
+  <si>
+    <t>Bazi Collection</t>
+  </si>
+  <si>
+    <t>Kadou Collection</t>
+  </si>
+  <si>
+    <t>Reed Diffuser</t>
+  </si>
+  <si>
+    <t>Roll On</t>
+  </si>
+  <si>
+    <t>20Ml</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 5-7 weeks</t>
+    <t>Lead Time: 3-5 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -226,67 +265,71 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -538,1125 +581,3921 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.75" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="4.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9.875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="2" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="7.375" style="3" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="7" max="7" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-        <v>111010503</v>
+    <row r="2" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>3760048820684</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2">
+        <v>6</v>
+      </c>
+      <c r="G8" s="10">
+        <v>55</v>
+      </c>
+      <c r="H8" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>37600488207071</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="2">
-[...15 lines deleted...]
-      </c>
       <c r="D9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2">
         <v>6</v>
       </c>
-      <c r="G9" s="8">
-[...8 lines deleted...]
-        <v>111020503</v>
+      <c r="G9" s="10">
+        <v>55</v>
+      </c>
+      <c r="H9" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>37600488205789</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="2">
+        <v>6</v>
+      </c>
+      <c r="G10" s="10">
+        <v>55</v>
+      </c>
+      <c r="H10" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>3760048820721</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="2">
-[...15 lines deleted...]
-      </c>
       <c r="D11" s="3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F11" s="2">
         <v>6</v>
       </c>
-      <c r="G11" s="8">
-[...8 lines deleted...]
-        <v>111041103</v>
+      <c r="G11" s="10">
+        <v>55</v>
+      </c>
+      <c r="H11" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>3760048820691</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F12" s="2">
         <v>6</v>
       </c>
-      <c r="G12" s="8">
-[...8 lines deleted...]
-        <v>111090103</v>
+      <c r="G12" s="10">
+        <v>55</v>
+      </c>
+      <c r="H12" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>3760048820653</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F13" s="2">
         <v>6</v>
       </c>
-      <c r="G13" s="8">
-[...8 lines deleted...]
-        <v>111110703</v>
+      <c r="G13" s="10">
+        <v>55</v>
+      </c>
+      <c r="H13" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>37600488210633</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="2">
+        <v>6</v>
+      </c>
+      <c r="G14" s="10">
+        <v>55</v>
+      </c>
+      <c r="H14" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>37600488211247</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="2">
+        <v>6</v>
+      </c>
+      <c r="G15" s="10">
+        <v>55</v>
+      </c>
+      <c r="H15" s="10">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>3760048820745</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="2">
+        <v>6</v>
+      </c>
+      <c r="G16" s="10">
+        <v>20</v>
+      </c>
+      <c r="H16" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>3760048820707</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="2">
+        <v>6</v>
+      </c>
+      <c r="G17" s="10">
+        <v>20</v>
+      </c>
+      <c r="H17" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>3760048820660</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="2">
+        <v>6</v>
+      </c>
+      <c r="G18" s="10">
+        <v>20</v>
+      </c>
+      <c r="H18" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>3760048820732</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="2">
+        <v>6</v>
+      </c>
+      <c r="G19" s="10">
+        <v>20</v>
+      </c>
+      <c r="H19" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>3760048820752</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="2">
+        <v>6</v>
+      </c>
+      <c r="G20" s="10">
+        <v>20</v>
+      </c>
+      <c r="H20" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>3760048820714</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="2">
-[...16 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="E21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="2">
+        <v>6</v>
+      </c>
+      <c r="G21" s="10">
+        <v>20</v>
+      </c>
+      <c r="H21" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="E22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="2">
+        <v>6</v>
+      </c>
+      <c r="G22" s="10">
+        <v>20</v>
+      </c>
+      <c r="H22" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>37600488211249</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="2">
+        <v>6</v>
+      </c>
+      <c r="G23" s="10">
+        <v>20</v>
+      </c>
+      <c r="H23" s="10">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>3760048820509</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="2">
-[...16 lines deleted...]
-      <c r="D16" s="3" t="s">
+      <c r="E24" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="2">
+        <v>6</v>
+      </c>
+      <c r="G24" s="10">
+        <v>80</v>
+      </c>
+      <c r="H24" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>3760048820431</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="2">
+        <v>2</v>
+      </c>
+      <c r="G25" s="10">
+        <v>250</v>
+      </c>
+      <c r="H25" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>3760048820523</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="2">
+        <v>6</v>
+      </c>
+      <c r="G26" s="10">
+        <v>80</v>
+      </c>
+      <c r="H26" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>3760048820455</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="2">
+        <v>2</v>
+      </c>
+      <c r="G27" s="10">
+        <v>250</v>
+      </c>
+      <c r="H27" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>37600488203491</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="2">
+        <v>6</v>
+      </c>
+      <c r="G28" s="10">
+        <v>80</v>
+      </c>
+      <c r="H28" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>3760048820493</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="2">
+        <v>2</v>
+      </c>
+      <c r="G29" s="10">
+        <v>250</v>
+      </c>
+      <c r="H29" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>3760048820479</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="2">
+        <v>6</v>
+      </c>
+      <c r="G30" s="10">
+        <v>80</v>
+      </c>
+      <c r="H30" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>3760048820400</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="2">
+        <v>2</v>
+      </c>
+      <c r="G31" s="10">
+        <v>250</v>
+      </c>
+      <c r="H31" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>3760048820516</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="2">
+        <v>6</v>
+      </c>
+      <c r="G32" s="10">
+        <v>80</v>
+      </c>
+      <c r="H32" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>3760048820448</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2">
+        <v>2</v>
+      </c>
+      <c r="G33" s="10">
+        <v>250</v>
+      </c>
+      <c r="H33" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>3760048820486</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="2">
+        <v>6</v>
+      </c>
+      <c r="G34" s="10">
+        <v>80</v>
+      </c>
+      <c r="H34" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>3760048820417</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="2">
+        <v>2</v>
+      </c>
+      <c r="G35" s="10">
+        <v>250</v>
+      </c>
+      <c r="H35" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>37600488210702</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="2">
+        <v>6</v>
+      </c>
+      <c r="G36" s="10">
+        <v>80</v>
+      </c>
+      <c r="H36" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>37600488210703</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="2">
+        <v>2</v>
+      </c>
+      <c r="G37" s="10">
+        <v>250</v>
+      </c>
+      <c r="H37" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>37600488210634</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="2">
+        <v>6</v>
+      </c>
+      <c r="G38" s="10">
+        <v>80</v>
+      </c>
+      <c r="H38" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>37600488210632</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="2">
+        <v>2</v>
+      </c>
+      <c r="G39" s="10">
+        <v>250</v>
+      </c>
+      <c r="H39" s="10">
+        <v>105.30000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>37600488212548</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="2">
+        <v>3</v>
+      </c>
+      <c r="G40" s="10">
+        <v>80</v>
+      </c>
+      <c r="H40" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>3760048820798</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="2">
+        <v>3</v>
+      </c>
+      <c r="G41" s="10">
+        <v>80</v>
+      </c>
+      <c r="H41" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>3760048820738</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="2">
+        <v>3</v>
+      </c>
+      <c r="G42" s="10">
+        <v>80</v>
+      </c>
+      <c r="H42" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>3760048820756</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" s="2">
+        <v>3</v>
+      </c>
+      <c r="G43" s="10">
+        <v>80</v>
+      </c>
+      <c r="H43" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>37600488207526</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="2">
+        <v>3</v>
+      </c>
+      <c r="G44" s="10">
+        <v>80</v>
+      </c>
+      <c r="H44" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>37600488207141</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="2">
+        <v>6</v>
+      </c>
+      <c r="G45" s="10">
+        <v>80</v>
+      </c>
+      <c r="H45" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>376004882112422</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="2">
+        <v>3</v>
+      </c>
+      <c r="G46" s="10">
+        <v>80</v>
+      </c>
+      <c r="H46" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>37600488211245</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" s="2">
+        <v>3</v>
+      </c>
+      <c r="G47" s="10">
+        <v>80</v>
+      </c>
+      <c r="H47" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>3760048821254</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="2">
+        <v>6</v>
+      </c>
+      <c r="G48" s="10">
+        <v>100</v>
+      </c>
+      <c r="H48" s="10">
+        <v>42.120000000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>3760048820622</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="2">
+        <v>6</v>
+      </c>
+      <c r="G49" s="10">
+        <v>66</v>
+      </c>
+      <c r="H49" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>3760048820646</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="2">
+        <v>6</v>
+      </c>
+      <c r="G50" s="10">
+        <v>66</v>
+      </c>
+      <c r="H50" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>37600488206392</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="2">
+        <v>6</v>
+      </c>
+      <c r="G51" s="10">
+        <v>66</v>
+      </c>
+      <c r="H51" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>3760048821124</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="2">
+        <v>6</v>
+      </c>
+      <c r="G52" s="10">
+        <v>66</v>
+      </c>
+      <c r="H52" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>3760048820028</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" s="2">
+        <v>6</v>
+      </c>
+      <c r="G53" s="10">
+        <v>210</v>
+      </c>
+      <c r="H53" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>37600488200282</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="2">
+        <v>2</v>
+      </c>
+      <c r="G54" s="10">
+        <v>130</v>
+      </c>
+      <c r="H54" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>37600488200283</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" s="2">
         <v>12</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="G55" s="10">
+        <v>15</v>
+      </c>
+      <c r="H55" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>3760048820387</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F56" s="2">
+        <v>10</v>
+      </c>
+      <c r="G56" s="10">
+        <v>115</v>
+      </c>
+      <c r="H56" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>37600488203871</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="10">
+        <v>500</v>
+      </c>
+      <c r="H57" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>3760048821056</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" s="2">
+        <v>10</v>
+      </c>
+      <c r="G58" s="10">
+        <v>140</v>
+      </c>
+      <c r="H58" s="10">
+        <v>58.968000000000004</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>3760048821059</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F59" s="2">
+        <v>5</v>
+      </c>
+      <c r="G59" s="10">
+        <v>120</v>
+      </c>
+      <c r="H59" s="10">
+        <v>50.543999999999997</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>3760048821049</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F60" s="2">
+        <v>3</v>
+      </c>
+      <c r="G60" s="10">
+        <v>560</v>
+      </c>
+      <c r="H60" s="10">
+        <v>235.87200000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>3760048820257</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" s="2">
+        <v>10</v>
+      </c>
+      <c r="G61" s="10">
+        <v>210</v>
+      </c>
+      <c r="H61" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>3760048820004</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" s="2">
+        <v>6</v>
+      </c>
+      <c r="G62" s="10">
+        <v>210</v>
+      </c>
+      <c r="H62" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>37600488200041</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="2">
+        <v>2</v>
+      </c>
+      <c r="G63" s="10">
+        <v>130</v>
+      </c>
+      <c r="H63" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>3760048821612</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F64" s="2">
+        <v>12</v>
+      </c>
+      <c r="G64" s="10">
+        <v>15</v>
+      </c>
+      <c r="H64" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>3760048820370</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F65" s="2">
+        <v>10</v>
+      </c>
+      <c r="G65" s="10">
+        <v>115</v>
+      </c>
+      <c r="H65" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>37600488203701</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G66" s="10">
+        <v>500</v>
+      </c>
+      <c r="H66" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>3760048820753</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F67" s="2">
+        <v>10</v>
+      </c>
+      <c r="G67" s="10">
+        <v>210</v>
+      </c>
+      <c r="H67" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>3760048820035</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F68" s="2">
+        <v>2</v>
+      </c>
+      <c r="G68" s="10">
+        <v>130</v>
+      </c>
+      <c r="H68" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>37600488215681</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F69" s="2">
+        <v>12</v>
+      </c>
+      <c r="G69" s="10">
+        <v>15</v>
+      </c>
+      <c r="H69" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>3760048821568</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F70" s="2">
+        <v>10</v>
+      </c>
+      <c r="G70" s="10">
+        <v>115</v>
+      </c>
+      <c r="H70" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>3760048820349</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71" s="2">
+        <v>0</v>
+      </c>
+      <c r="G71" s="10">
+        <v>500</v>
+      </c>
+      <c r="H71" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>3760048821032</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F72" s="2">
+        <v>10</v>
+      </c>
+      <c r="G72" s="10">
+        <v>30</v>
+      </c>
+      <c r="H72" s="10">
+        <v>12.635999999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>3760048820042</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F73" s="2">
+        <v>10</v>
+      </c>
+      <c r="G73" s="10">
+        <v>210</v>
+      </c>
+      <c r="H73" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>37600488200421</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F74" s="2">
+        <v>2</v>
+      </c>
+      <c r="G74" s="10">
+        <v>130</v>
+      </c>
+      <c r="H74" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>3760048821575</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75" s="2">
+        <v>12</v>
+      </c>
+      <c r="G75" s="10">
+        <v>15</v>
+      </c>
+      <c r="H75" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>3760048820356</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F76" s="2">
+        <v>10</v>
+      </c>
+      <c r="G76" s="10">
+        <v>115</v>
+      </c>
+      <c r="H76" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>37600488203567</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F77" s="2">
+        <v>0</v>
+      </c>
+      <c r="G77" s="10">
+        <v>500</v>
+      </c>
+      <c r="H77" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>3760048820011</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" s="2">
+        <v>6</v>
+      </c>
+      <c r="G78" s="10">
+        <v>210</v>
+      </c>
+      <c r="H78" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>3760048820012</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" s="2">
+        <v>2</v>
+      </c>
+      <c r="G79" s="10">
+        <v>130</v>
+      </c>
+      <c r="H79" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>3760048820018</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" s="2">
+        <v>12</v>
+      </c>
+      <c r="G80" s="10">
+        <v>15</v>
+      </c>
+      <c r="H80" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>3760048820363</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81" s="2">
+        <v>10</v>
+      </c>
+      <c r="G81" s="10">
+        <v>115</v>
+      </c>
+      <c r="H81" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>37600488203634</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82" s="2">
+        <v>0</v>
+      </c>
+      <c r="G82" s="10">
+        <v>500</v>
+      </c>
+      <c r="H82" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>3760048820059</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" s="2">
+        <v>10</v>
+      </c>
+      <c r="G83" s="10">
+        <v>210</v>
+      </c>
+      <c r="H83" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>37600488200592</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F84" s="2">
+        <v>2</v>
+      </c>
+      <c r="G84" s="10">
+        <v>130</v>
+      </c>
+      <c r="H84" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>3760048821551</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F85" s="2">
+        <v>12</v>
+      </c>
+      <c r="G85" s="10">
+        <v>15</v>
+      </c>
+      <c r="H85" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>3760048820332</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F86" s="2">
+        <v>10</v>
+      </c>
+      <c r="G86" s="10">
+        <v>115</v>
+      </c>
+      <c r="H86" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>37600488203325</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="10">
+        <v>500</v>
+      </c>
+      <c r="H87" s="10">
+        <v>210.60000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>3760048820950</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" s="2">
+        <v>12</v>
+      </c>
+      <c r="G88" s="10">
+        <v>210</v>
+      </c>
+      <c r="H88" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>37600488209501</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F89" s="2">
+        <v>2</v>
+      </c>
+      <c r="G89" s="10">
+        <v>130</v>
+      </c>
+      <c r="H89" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>3760048821582</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F90" s="2">
+        <v>12</v>
+      </c>
+      <c r="G90" s="10">
+        <v>15</v>
+      </c>
+      <c r="H90" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>3760048821070</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F91" s="2">
+        <v>10</v>
+      </c>
+      <c r="G91" s="10">
+        <v>115</v>
+      </c>
+      <c r="H91" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>3760048820967</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D92" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F16" s="2">
-[...19 lines deleted...]
-      <c r="E17" s="2" t="s">
+      <c r="E92" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" s="2">
+        <v>6</v>
+      </c>
+      <c r="G92" s="10">
+        <v>210</v>
+      </c>
+      <c r="H92" s="10">
+        <v>88.452000000000012</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>3760048821674</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F93" s="2">
+        <v>2</v>
+      </c>
+      <c r="G93" s="10">
+        <v>130</v>
+      </c>
+      <c r="H93" s="10">
+        <v>54.756000000000007</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="9">
+        <v>3760048821629</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="2">
+        <v>12</v>
+      </c>
+      <c r="G94" s="10">
+        <v>15</v>
+      </c>
+      <c r="H94" s="10">
+        <v>6.3179999999999996</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="9">
+        <v>3760048821063</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F95" s="2">
+        <v>10</v>
+      </c>
+      <c r="G95" s="10">
+        <v>115</v>
+      </c>
+      <c r="H95" s="10">
+        <v>48.438000000000002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="9">
+        <v>3760048820585</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2">
-[...19 lines deleted...]
-      <c r="E18" s="2" t="s">
+      <c r="E96" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" s="2">
+        <v>6</v>
+      </c>
+      <c r="G96" s="10">
+        <v>66</v>
+      </c>
+      <c r="H96" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="9">
+        <v>3760048820608</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F97" s="2">
+        <v>6</v>
+      </c>
+      <c r="G97" s="10">
+        <v>66</v>
+      </c>
+      <c r="H97" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9">
+        <v>3760048820851</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F98" s="2">
+        <v>6</v>
+      </c>
+      <c r="G98" s="10">
+        <v>66</v>
+      </c>
+      <c r="H98" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="9">
+        <v>3760048820554</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F99" s="2">
+        <v>6</v>
+      </c>
+      <c r="G99" s="10">
+        <v>66</v>
+      </c>
+      <c r="H99" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="9">
+        <v>3760048820592</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F100" s="2">
+        <v>6</v>
+      </c>
+      <c r="G100" s="10">
+        <v>66</v>
+      </c>
+      <c r="H100" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>3760048820561</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="2">
-[...19 lines deleted...]
-      <c r="E19" s="2" t="s">
+      <c r="E101" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F101" s="2">
+        <v>6</v>
+      </c>
+      <c r="G101" s="10">
+        <v>66</v>
+      </c>
+      <c r="H101" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9">
+        <v>3760048821179</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F102" s="2">
+        <v>6</v>
+      </c>
+      <c r="G102" s="10">
+        <v>66</v>
+      </c>
+      <c r="H102" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9">
+        <v>3760048821186</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F103" s="2">
+        <v>6</v>
+      </c>
+      <c r="G103" s="10">
+        <v>66</v>
+      </c>
+      <c r="H103" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9">
+        <v>3760048821255</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="2">
-[...65 lines deleted...]
-      <c r="E22" s="2" t="s">
+      <c r="E104" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F104" s="2">
         <v>2</v>
       </c>
-      <c r="F22" s="2">
-[...19 lines deleted...]
-      <c r="E23" s="2" t="s">
+      <c r="G104" s="10">
+        <v>60</v>
+      </c>
+      <c r="H104" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="9">
+        <v>3760048820754</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F105" s="2">
         <v>2</v>
       </c>
-      <c r="F23" s="2">
-[...19 lines deleted...]
-      <c r="E24" s="2" t="s">
+      <c r="G105" s="10">
+        <v>60</v>
+      </c>
+      <c r="H105" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="9">
+        <v>37600488207388</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F106" s="2">
+        <v>2</v>
+      </c>
+      <c r="G106" s="10">
+        <v>60</v>
+      </c>
+      <c r="H106" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="9">
+        <v>3760048820766</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F107" s="2">
+        <v>2</v>
+      </c>
+      <c r="G107" s="10">
+        <v>60</v>
+      </c>
+      <c r="H107" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="9">
+        <v>37600488207520</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F108" s="2">
+        <v>2</v>
+      </c>
+      <c r="G108" s="10">
+        <v>60</v>
+      </c>
+      <c r="H108" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="9">
+        <v>37600488207142</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F24" s="2">
-[...19 lines deleted...]
-      <c r="E25" s="2" t="s">
+      <c r="E109" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F109" s="2">
+        <v>2</v>
+      </c>
+      <c r="G109" s="10">
+        <v>60</v>
+      </c>
+      <c r="H109" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="9">
+        <v>376004882167415</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F110" s="2">
+        <v>2</v>
+      </c>
+      <c r="G110" s="10">
+        <v>60</v>
+      </c>
+      <c r="H110" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="9">
+        <v>37600488211243</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F111" s="2">
+        <v>2</v>
+      </c>
+      <c r="G111" s="10">
+        <v>60</v>
+      </c>
+      <c r="H111" s="10">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="9">
+        <v>3760048820868</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="2">
-[...42 lines deleted...]
-      <c r="E27" s="2" t="s">
+      <c r="E112" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F112" s="2">
+        <v>6</v>
+      </c>
+      <c r="G112" s="10">
+        <v>80</v>
+      </c>
+      <c r="H112" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="9">
+        <v>3760048820882</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F113" s="2">
+        <v>6</v>
+      </c>
+      <c r="G113" s="10">
+        <v>80</v>
+      </c>
+      <c r="H113" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="9">
+        <v>37600488207901</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F114" s="2">
+        <v>6</v>
+      </c>
+      <c r="G114" s="10">
+        <v>80</v>
+      </c>
+      <c r="H114" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="9">
+        <v>3760048820844</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F115" s="2">
+        <v>6</v>
+      </c>
+      <c r="G115" s="10">
+        <v>80</v>
+      </c>
+      <c r="H115" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="9">
+        <v>3760048820875</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F116" s="2">
+        <v>6</v>
+      </c>
+      <c r="G116" s="10">
+        <v>80</v>
+      </c>
+      <c r="H116" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9">
+        <v>3760048820837</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F117" s="2">
+        <v>6</v>
+      </c>
+      <c r="G117" s="10">
+        <v>80</v>
+      </c>
+      <c r="H117" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9">
+        <v>3760048821100</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F118" s="2">
+        <v>6</v>
+      </c>
+      <c r="G118" s="10">
+        <v>80</v>
+      </c>
+      <c r="H118" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9">
+        <v>3760048821117</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F27" s="2">
-[...19 lines deleted...]
-      <c r="E28" s="2" t="s">
+      <c r="E119" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F119" s="2">
+        <v>6</v>
+      </c>
+      <c r="G119" s="10">
+        <v>80</v>
+      </c>
+      <c r="H119" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="9">
+        <v>37600488212545</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F120" s="2">
+        <v>6</v>
+      </c>
+      <c r="G120" s="10">
+        <v>105</v>
+      </c>
+      <c r="H120" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="9">
+        <v>3760048820769</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F121" s="2">
+        <v>6</v>
+      </c>
+      <c r="G121" s="10">
+        <v>105</v>
+      </c>
+      <c r="H121" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="9">
+        <v>37600488207524</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F122" s="2">
+        <v>6</v>
+      </c>
+      <c r="G122" s="10">
+        <v>105</v>
+      </c>
+      <c r="H122" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="9">
+        <v>37600488211240</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F123" s="2">
+        <v>6</v>
+      </c>
+      <c r="G123" s="10">
+        <v>105</v>
+      </c>
+      <c r="H123" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="9">
+        <v>37600488212547</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F124" s="2">
+        <v>6</v>
+      </c>
+      <c r="G124" s="10">
+        <v>105</v>
+      </c>
+      <c r="H124" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="9">
+        <v>3760048820780</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F125" s="2">
+        <v>6</v>
+      </c>
+      <c r="G125" s="10">
+        <v>105</v>
+      </c>
+      <c r="H125" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="9">
+        <v>37600488207528</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F126" s="2">
+        <v>6</v>
+      </c>
+      <c r="G126" s="10">
+        <v>105</v>
+      </c>
+      <c r="H126" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="9">
+        <v>37600488211241</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F127" s="2">
+        <v>6</v>
+      </c>
+      <c r="G127" s="10">
+        <v>105</v>
+      </c>
+      <c r="H127" s="10">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="9">
+        <v>37600488200281</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G128" s="10">
+        <v>90</v>
+      </c>
+      <c r="H128" s="10">
+        <v>37.908000000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="9">
+        <v>37600488202571</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F129" s="2">
+        <v>2</v>
+      </c>
+      <c r="G129" s="10">
+        <v>90</v>
+      </c>
+      <c r="H129" s="10">
+        <v>37.908000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="9">
+        <v>3760048820806</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F130" s="2">
+        <v>6</v>
+      </c>
+      <c r="G130" s="10">
+        <v>160</v>
+      </c>
+      <c r="H130" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="9">
+        <v>37600488208061</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F131" s="2">
+        <v>6</v>
+      </c>
+      <c r="G131" s="10">
+        <v>80</v>
+      </c>
+      <c r="H131" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="9">
+        <v>3760048820820</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F132" s="2">
+        <v>6</v>
+      </c>
+      <c r="G132" s="10">
+        <v>160</v>
+      </c>
+      <c r="H132" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="9">
+        <v>37600488208201</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F133" s="2">
+        <v>6</v>
+      </c>
+      <c r="G133" s="10">
+        <v>80</v>
+      </c>
+      <c r="H133" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="9">
+        <v>3760048820494</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F134" s="2">
+        <v>6</v>
+      </c>
+      <c r="G134" s="10">
+        <v>160</v>
+      </c>
+      <c r="H134" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="9">
+        <v>3760048820790</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F135" s="2">
+        <v>6</v>
+      </c>
+      <c r="G135" s="10">
+        <v>80</v>
+      </c>
+      <c r="H135" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="9">
+        <v>37600488207834</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F28" s="2">
-[...42 lines deleted...]
-      <c r="E30" s="2" t="s">
+      <c r="E136" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F136" s="2">
+        <v>6</v>
+      </c>
+      <c r="G136" s="10">
+        <v>160</v>
+      </c>
+      <c r="H136" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="9">
+        <v>3760048820783</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F137" s="2">
+        <v>6</v>
+      </c>
+      <c r="G137" s="10">
+        <v>80</v>
+      </c>
+      <c r="H137" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="9">
+        <v>3760048820813</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F138" s="2">
+        <v>6</v>
+      </c>
+      <c r="G138" s="10">
+        <v>160</v>
+      </c>
+      <c r="H138" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="9">
+        <v>37600488208132</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F139" s="2">
+        <v>6</v>
+      </c>
+      <c r="G139" s="10">
+        <v>80</v>
+      </c>
+      <c r="H139" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="9">
+        <v>37600488207761</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D140" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F30" s="2">
-[...19 lines deleted...]
-      <c r="E31" s="2" t="s">
+      <c r="E140" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F140" s="2">
+        <v>6</v>
+      </c>
+      <c r="G140" s="10">
+        <v>160</v>
+      </c>
+      <c r="H140" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="9">
+        <v>3760048820776</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F141" s="2">
+        <v>6</v>
+      </c>
+      <c r="G141" s="10">
+        <v>80</v>
+      </c>
+      <c r="H141" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="9">
+        <v>37600488211005</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F142" s="2">
+        <v>6</v>
+      </c>
+      <c r="G142" s="10">
+        <v>160</v>
+      </c>
+      <c r="H142" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="9">
+        <v>37600488211003</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F143" s="2">
+        <v>6</v>
+      </c>
+      <c r="G143" s="10">
+        <v>80</v>
+      </c>
+      <c r="H143" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="9">
+        <v>376004882106301</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F144" s="2">
+        <v>6</v>
+      </c>
+      <c r="G144" s="10">
+        <v>160</v>
+      </c>
+      <c r="H144" s="10">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="9">
+        <v>37600488210637</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F145" s="2">
+        <v>6</v>
+      </c>
+      <c r="G145" s="10">
+        <v>80</v>
+      </c>
+      <c r="H145" s="10">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="9">
+        <v>3760048820623</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D146" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F31" s="2">
-[...19 lines deleted...]
-      <c r="E32" s="2" t="s">
+      <c r="E146" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="2">
+        <v>6</v>
+      </c>
+      <c r="G146" s="10">
+        <v>66</v>
+      </c>
+      <c r="H146" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="9">
+        <v>37600488206467</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F147" s="2">
+        <v>6</v>
+      </c>
+      <c r="G147" s="10">
+        <v>66</v>
+      </c>
+      <c r="H147" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="9">
+        <v>3760048820578</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F148" s="2">
+        <v>6</v>
+      </c>
+      <c r="G148" s="10">
+        <v>66</v>
+      </c>
+      <c r="H148" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="9">
+        <v>376004882055423</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D149" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F32" s="2">
-[...42 lines deleted...]
-      <c r="E34" s="2" t="s">
+      <c r="E149" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F149" s="2">
+        <v>6</v>
+      </c>
+      <c r="G149" s="10">
+        <v>66</v>
+      </c>
+      <c r="H149" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="9">
+        <v>3760048820639</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F150" s="2">
+        <v>6</v>
+      </c>
+      <c r="G150" s="10">
+        <v>66</v>
+      </c>
+      <c r="H150" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="9">
+        <v>37600488205612</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="F34" s="2">
-[...368 lines deleted...]
-        <v>4.1471999999999998</v>
+      <c r="E151" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F151" s="2">
+        <v>6</v>
+      </c>
+      <c r="G151" s="10">
+        <v>66</v>
+      </c>
+      <c r="H151" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="9">
+        <v>37600488216741</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F152" s="2">
+        <v>6</v>
+      </c>
+      <c r="G152" s="10">
+        <v>66</v>
+      </c>
+      <c r="H152" s="10">
+        <v>27.799199999999999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="9">
+        <v>37600488211242</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F153" s="2">
+        <v>6</v>
+      </c>
+      <c r="G153" s="10">
+        <v>66</v>
+      </c>
+      <c r="H153" s="10">
+        <v>27.799199999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Gehwol</vt:lpstr>
+      <vt:lpstr>Orens Parfums</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>