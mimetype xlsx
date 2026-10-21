--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,928 +1,550 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\Wholesale Price Added - Current Month\Skincare &amp; Perfume\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8235"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Hempz" sheetId="1" r:id="rId1"/>
+    <sheet name="Pierre Cardin" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hempz!$D$8:$D$72</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Pierre Cardin'!$B$7:$F$47</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="120">
-[...346 lines deleted...]
-    <t>UPC Code</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="55">
+  <si>
+    <t>PIERRE CARDIN FUSION</t>
+  </si>
+  <si>
+    <t>Basic Stock</t>
+  </si>
+  <si>
+    <t>205.8657.77</t>
+  </si>
+  <si>
+    <t>3-664526-00006-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC FUSION M EDT/S 3.0 90ml  </t>
+  </si>
+  <si>
+    <t>205.8658.77</t>
+  </si>
+  <si>
+    <t>3-664526-00007-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC FUSION M EDT/S 1.7 50ml </t>
+  </si>
+  <si>
+    <t>205.8659.77</t>
+  </si>
+  <si>
+    <t>3-664526-00008-0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC FUSION M EDT/S 1.0 30ml </t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN BLEU MARINE</t>
+  </si>
+  <si>
+    <t>603531000121</t>
+  </si>
+  <si>
+    <t>PC BLEU MARINE M EDT/S 2.5</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN CHOC</t>
+  </si>
+  <si>
+    <t>Eau de Parfum Spray 1.7oz/ 50 ml</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN POUR MONSIEUR</t>
+  </si>
+  <si>
+    <t>Eau de Toilette Spray 2.5oz/ 75 ml</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN ROSE CARDIN</t>
+  </si>
+  <si>
+    <t>Eau de Parfum Spray 1.0oz/ 30 ml</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN POUR FEMME</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN POUR FEMME L'INTENSE</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN POUR HOMME</t>
+  </si>
+  <si>
+    <t>Eau de Toilette Spray 1.7oz/ 50 ml</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN CLASSIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6-03531-17508-9 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P CARDIN M COL/S 8.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6-03531-17506-5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P CARDIN M COL/S 2.8  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6-03531-17505-8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P CARDIN M COL/S 1.5 </t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN DEODORANT SPRAYS COLLECTION</t>
+  </si>
+  <si>
+    <t>PIERRE CARDIN</t>
+  </si>
+  <si>
+    <t>3664526000011</t>
+  </si>
+  <si>
+    <t>PF déodorant pour Mr 200ml</t>
+  </si>
+  <si>
+    <t>3664526000004</t>
+  </si>
+  <si>
+    <t>PF déodorant pour Homme 200ml</t>
+  </si>
+  <si>
+    <t>3664526000059</t>
+  </si>
+  <si>
+    <t>PF déodorant Bleu marine 200ml</t>
+  </si>
+  <si>
+    <t>3664526000042</t>
+  </si>
+  <si>
+    <t>PF déodrorant Homme intense 200ml</t>
+  </si>
+  <si>
+    <t>3664526000035</t>
+  </si>
+  <si>
+    <t>PF déodrorant Vertige 200ml</t>
+  </si>
+  <si>
+    <t>3664526000028</t>
+  </si>
+  <si>
+    <t>PF déodorant Emotion 200ml</t>
+  </si>
+  <si>
+    <t>Reference</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Size</t>
+    <t>Pierre Cardin</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 7-9 weeks</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
+  </si>
+  <si>
+    <t>RRP (usd)</t>
+  </si>
+  <si>
+    <t>Moq Usd 30,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
   </si>
   <si>
     <t>Qty/Pack</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <i/>
+      <u/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...22 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
-[...17 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...93 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...111 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal_2008 Order Forms" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...52 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -930,51 +552,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1041,65 +663,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1120,1210 +742,883 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F72"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G57"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:XFD19"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.25" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.75" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.5" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.625" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="10.25" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-      <c r="A9" s="48" t="s">
+    <row r="1" spans="1:7" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="6"/>
+      <c r="C7" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="11"/>
+      <c r="B8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="5"/>
-[...8 lines deleted...]
-      <c r="C10" s="12" t="s">
+      <c r="C8" s="44"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="13"/>
+    </row>
+    <row r="9" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="15"/>
+      <c r="B9" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="12"/>
-[...4 lines deleted...]
-      <c r="A11" s="15" t="s">
+      <c r="C9" s="45"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="17"/>
+    </row>
+    <row r="10" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="16">
-[...2 lines deleted...]
-      <c r="C11" s="17" t="s">
+      <c r="C10" s="21">
+        <v>5291</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="21">
         <v>3</v>
       </c>
-      <c r="D11" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="18">
+      <c r="F10" s="22">
+        <v>70</v>
+      </c>
+      <c r="G10" s="17">
+        <v>23.436</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="21">
+        <v>5290</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="21">
+        <v>3</v>
+      </c>
+      <c r="F11" s="22">
+        <v>50</v>
+      </c>
+      <c r="G11" s="17">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="21">
+        <v>5292</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="21">
+        <v>3</v>
+      </c>
+      <c r="F12" s="22">
+        <v>35</v>
+      </c>
+      <c r="G12" s="17">
+        <v>11.718</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="11"/>
+      <c r="B13" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="44"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="17"/>
+    </row>
+    <row r="14" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="15"/>
+      <c r="B14" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="45"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="17"/>
+    </row>
+    <row r="15" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="20">
+        <v>204692</v>
+      </c>
+      <c r="C15" s="21">
+        <v>4692</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="21">
+        <v>3</v>
+      </c>
+      <c r="F15" s="22">
+        <v>65</v>
+      </c>
+      <c r="G15" s="17">
+        <v>21.762</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="11"/>
+      <c r="B16" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="44"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="17"/>
+    </row>
+    <row r="17" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="15"/>
+      <c r="B17" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="45"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="17"/>
+    </row>
+    <row r="18" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="23">
+        <v>603531176574</v>
+      </c>
+      <c r="B18" s="20">
+        <v>202425</v>
+      </c>
+      <c r="C18" s="21">
+        <v>2425</v>
+      </c>
+      <c r="D18" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="21">
+        <v>6</v>
+      </c>
+      <c r="F18" s="22">
+        <v>55</v>
+      </c>
+      <c r="G18" s="17">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="11"/>
+      <c r="B19" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="44"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="17"/>
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="15"/>
+      <c r="B20" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="45"/>
+      <c r="D20" s="16"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="17"/>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="23">
+        <v>603531176598</v>
+      </c>
+      <c r="B21" s="20">
+        <v>202415</v>
+      </c>
+      <c r="C21" s="21">
+        <v>2415</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="21">
+        <v>6</v>
+      </c>
+      <c r="F21" s="22">
+        <v>55</v>
+      </c>
+      <c r="G21" s="17">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="11"/>
+      <c r="B22" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="44"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="17"/>
+    </row>
+    <row r="23" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="15"/>
+      <c r="B23" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="45"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="17"/>
+    </row>
+    <row r="24" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="23">
+        <v>603531176499</v>
+      </c>
+      <c r="B24" s="20">
+        <v>202433</v>
+      </c>
+      <c r="C24" s="21">
+        <v>2433</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="11">
+        <v>6</v>
+      </c>
+      <c r="F24" s="22">
+        <v>40</v>
+      </c>
+      <c r="G24" s="17">
+        <v>13.392000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="11"/>
+      <c r="B25" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="44"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="17"/>
+    </row>
+    <row r="26" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="15"/>
+      <c r="B26" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="45"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="17"/>
+    </row>
+    <row r="27" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="23">
+        <v>603531176512</v>
+      </c>
+      <c r="B27" s="20">
+        <v>202431</v>
+      </c>
+      <c r="C27" s="21">
+        <v>2431</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="21">
+        <v>6</v>
+      </c>
+      <c r="F27" s="22">
+        <v>55</v>
+      </c>
+      <c r="G27" s="17">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="11"/>
+      <c r="B28" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="44"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="17"/>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="15"/>
+      <c r="B29" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="45"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="17"/>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="23">
+        <v>603531176550</v>
+      </c>
+      <c r="B30" s="20">
+        <v>202429</v>
+      </c>
+      <c r="C30" s="21">
+        <v>2429</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="21">
+        <v>6</v>
+      </c>
+      <c r="F30" s="22">
+        <v>55</v>
+      </c>
+      <c r="G30" s="17">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="11"/>
+      <c r="B31" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="44"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="17"/>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="15"/>
+      <c r="B32" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="45"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="15"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="17"/>
+    </row>
+    <row r="33" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="23">
+        <v>603531176536</v>
+      </c>
+      <c r="B33" s="20">
+        <v>202427</v>
+      </c>
+      <c r="C33" s="21">
+        <v>2427</v>
+      </c>
+      <c r="D33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="21">
+        <v>6</v>
+      </c>
+      <c r="F33" s="22">
+        <v>55</v>
+      </c>
+      <c r="G33" s="17">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="11"/>
+      <c r="B34" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="F11" s="19">
-[...36 lines deleted...]
-      <c r="E13" s="18">
+      <c r="C34" s="44"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="17"/>
+    </row>
+    <row r="35" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="15"/>
+      <c r="B35" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="45"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="17"/>
+    </row>
+    <row r="36" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="11">
+        <v>45310</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="26">
+        <v>3</v>
+      </c>
+      <c r="F36" s="22">
+        <v>85</v>
+      </c>
+      <c r="G36" s="17">
+        <v>28.458000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="11">
+        <v>8765</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1</v>
+      </c>
+      <c r="F37" s="22">
+        <v>65</v>
+      </c>
+      <c r="G37" s="17">
+        <v>21.762</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="11">
+        <v>1977</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="26">
+        <v>1</v>
+      </c>
+      <c r="F38" s="22">
+        <v>45</v>
+      </c>
+      <c r="G38" s="17">
+        <v>15.066000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="27"/>
+      <c r="B39" s="27"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="17"/>
+    </row>
+    <row r="40" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="29"/>
+      <c r="B40" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="43"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="17"/>
+    </row>
+    <row r="41" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="12"/>
+      <c r="B41" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="44"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="17"/>
+    </row>
+    <row r="42" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="31">
+        <v>202975</v>
+      </c>
+      <c r="C42" s="32">
+        <v>2975</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="21">
         <v>12</v>
       </c>
-      <c r="F13" s="19">
-[...10 lines deleted...]
-      <c r="C14" s="21" t="s">
+      <c r="F42" s="22">
+        <v>15</v>
+      </c>
+      <c r="G42" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43" s="31">
+        <v>202976</v>
+      </c>
+      <c r="C43" s="32">
+        <v>2976</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" s="21">
         <v>12</v>
       </c>
-      <c r="D14" s="18" t="s">
-[...16 lines deleted...]
-      <c r="C15" s="21" t="s">
+      <c r="F43" s="22">
         <v>15</v>
       </c>
-      <c r="D15" s="18" t="s">
-[...32 lines deleted...]
-      <c r="E17" s="18">
+      <c r="G43" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B44" s="31">
+        <v>202979</v>
+      </c>
+      <c r="C44" s="32">
+        <v>2979</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="21">
         <v>12</v>
       </c>
-      <c r="F17" s="19">
-[...26 lines deleted...]
-      <c r="E19" s="18">
+      <c r="F44" s="22">
+        <v>15</v>
+      </c>
+      <c r="G44" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="31">
+        <v>202978</v>
+      </c>
+      <c r="C45" s="32">
+        <v>2978</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="21">
         <v>12</v>
       </c>
-      <c r="F19" s="19">
-[...26 lines deleted...]
-      <c r="E21" s="18">
+      <c r="F45" s="22">
+        <v>15</v>
+      </c>
+      <c r="G45" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="31">
+        <v>202973</v>
+      </c>
+      <c r="C46" s="32">
+        <v>2973</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="21">
         <v>12</v>
       </c>
-      <c r="F21" s="19">
-[...66 lines deleted...]
-      <c r="E25" s="18">
+      <c r="F46" s="22">
+        <v>15</v>
+      </c>
+      <c r="G46" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="31">
+        <v>202977</v>
+      </c>
+      <c r="C47" s="32">
+        <v>2977</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="21">
         <v>12</v>
       </c>
-      <c r="F25" s="19">
-[...791 lines deleted...]
-      </c>
+      <c r="F47" s="22">
+        <v>15</v>
+      </c>
+      <c r="G47" s="17">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="C48" s="34"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="36"/>
+    </row>
+    <row r="49" spans="3:7" s="14" customFormat="1" ht="12" customHeight="1">
+      <c r="C49" s="34"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="36"/>
+    </row>
+    <row r="50" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D50" s="38"/>
+      <c r="G50" s="39"/>
+    </row>
+    <row r="51" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D51" s="38"/>
+      <c r="G51" s="39"/>
+    </row>
+    <row r="52" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D52" s="38"/>
+      <c r="G52" s="39"/>
+    </row>
+    <row r="53" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D53" s="38"/>
+      <c r="G53" s="39"/>
+    </row>
+    <row r="54" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D54" s="38"/>
+      <c r="G54" s="39"/>
+    </row>
+    <row r="55" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D55" s="38"/>
+      <c r="G55" s="39"/>
+    </row>
+    <row r="56" spans="3:7" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="D56" s="38"/>
+      <c r="G56" s="39"/>
+    </row>
+    <row r="57" spans="3:7" ht="12" customHeight="1">
+      <c r="C57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.4" right="0.45" top="0.48" bottom="0.52" header="0.5" footer="0.5"/>
+  <pageSetup scale="81" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;D</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hempz</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Pierre Cardin</vt:lpstr>
+      <vt:lpstr>'Pierre Cardin'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>