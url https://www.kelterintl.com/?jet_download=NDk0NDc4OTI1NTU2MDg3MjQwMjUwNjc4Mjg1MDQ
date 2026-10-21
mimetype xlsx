--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,625 +1,3033 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F010D256-3DCA-476F-BA9E-34D0381C311E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00EB7073-9F70-4714-98C3-BFF59B25D71C}"/>
   </bookViews>
   <sheets>
-    <sheet name="ZO Skin" sheetId="1" r:id="rId1"/>
+    <sheet name="Medicube new PO_W" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medicube new PO_W'!$A$7:$J$170</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="J170" i="1" l="1"/>
+  <c r="J169" i="1"/>
+  <c r="J168" i="1"/>
+  <c r="J167" i="1"/>
+  <c r="J166" i="1"/>
+  <c r="J165" i="1"/>
+  <c r="J164" i="1"/>
+  <c r="J163" i="1"/>
+  <c r="J162" i="1"/>
+  <c r="J161" i="1"/>
+  <c r="J160" i="1"/>
+  <c r="J159" i="1"/>
+  <c r="J158" i="1"/>
+  <c r="J157" i="1"/>
+  <c r="J156" i="1"/>
+  <c r="J155" i="1"/>
+  <c r="J154" i="1"/>
+  <c r="J153" i="1"/>
+  <c r="J152" i="1"/>
+  <c r="J151" i="1"/>
+  <c r="J150" i="1"/>
+  <c r="J149" i="1"/>
+  <c r="J148" i="1"/>
+  <c r="J147" i="1"/>
+  <c r="J146" i="1"/>
+  <c r="J145" i="1"/>
+  <c r="J144" i="1"/>
+  <c r="J143" i="1"/>
+  <c r="J142" i="1"/>
+  <c r="J141" i="1"/>
+  <c r="J140" i="1"/>
+  <c r="J139" i="1"/>
+  <c r="J138" i="1"/>
+  <c r="J137" i="1"/>
+  <c r="J136" i="1"/>
+  <c r="J135" i="1"/>
+  <c r="J134" i="1"/>
+  <c r="J133" i="1"/>
+  <c r="J132" i="1"/>
+  <c r="J131" i="1"/>
+  <c r="J130" i="1"/>
+  <c r="J129" i="1"/>
+  <c r="J128" i="1"/>
+  <c r="J127" i="1"/>
+  <c r="J126" i="1"/>
+  <c r="J125" i="1"/>
+  <c r="J124" i="1"/>
+  <c r="J123" i="1"/>
+  <c r="J122" i="1"/>
+  <c r="J121" i="1"/>
+  <c r="J120" i="1"/>
+  <c r="J119" i="1"/>
+  <c r="J118" i="1"/>
+  <c r="J117" i="1"/>
+  <c r="J116" i="1"/>
+  <c r="J115" i="1"/>
+  <c r="J114" i="1"/>
+  <c r="J113" i="1"/>
+  <c r="J112" i="1"/>
+  <c r="J111" i="1"/>
+  <c r="J110" i="1"/>
+  <c r="J109" i="1"/>
+  <c r="J108" i="1"/>
+  <c r="J107" i="1"/>
+  <c r="J106" i="1"/>
+  <c r="J105" i="1"/>
+  <c r="J104" i="1"/>
+  <c r="J103" i="1"/>
+  <c r="J102" i="1"/>
+  <c r="J101" i="1"/>
+  <c r="J100" i="1"/>
+  <c r="J99" i="1"/>
+  <c r="J98" i="1"/>
+  <c r="J97" i="1"/>
+  <c r="J96" i="1"/>
+  <c r="J95" i="1"/>
+  <c r="J94" i="1"/>
+  <c r="J93" i="1"/>
+  <c r="J92" i="1"/>
+  <c r="J91" i="1"/>
+  <c r="J90" i="1"/>
+  <c r="J89" i="1"/>
+  <c r="J88" i="1"/>
+  <c r="J87" i="1"/>
+  <c r="J86" i="1"/>
+  <c r="J85" i="1"/>
+  <c r="J84" i="1"/>
+  <c r="J83" i="1"/>
+  <c r="J82" i="1"/>
+  <c r="J81" i="1"/>
+  <c r="J80" i="1"/>
+  <c r="J79" i="1"/>
+  <c r="J78" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="J76" i="1"/>
+  <c r="J75" i="1"/>
+  <c r="J74" i="1"/>
+  <c r="J73" i="1"/>
+  <c r="J72" i="1"/>
+  <c r="J71" i="1"/>
+  <c r="J70" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="J68" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="J66" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="J64" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="J62" i="1"/>
+  <c r="J61" i="1"/>
+  <c r="J60" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="J58" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="J52" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="J48" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="J46" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="J40" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="J6" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="120">
-[...355 lines deleted...]
-    <t>Size</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="476">
+  <si>
+    <t>TOTAL (Q'ty)</t>
+  </si>
+  <si>
+    <t>TOTAL (BOX)</t>
+  </si>
+  <si>
+    <t>NO.</t>
+  </si>
+  <si>
+    <t>BARCODE</t>
+  </si>
+  <si>
+    <t>LINE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRODUCT NAME (KR)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRODUCT NAME (EN)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Volume</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Quantity/Carton
+(unit)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Confirmed
+(EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Confirmed
+(BOX)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>제로 모공 원데이 펩타이드 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE ONE DAY PEPTIDE SERUM 30ml</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>제로 모공 원데이 크림 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE ONE DAY CREAM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>제로 원데이 엑소좀샷 모공 앰플 2000 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ONE DAY EXOSOME SHOT PORE SERUM 2000 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>제로 원데이 엑소좀샷 모공 앰플 7500 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ONE DAY EXOSOME SHOT PORE SERUM 7500 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 제로 원데이 엑소좀샷 모공 앰플 25000 13ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ONE DAY EXOSOME SHOT PORE SERUM 25000 13ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>13ml</t>
+  </si>
+  <si>
+    <t>제로 모공 블랙헤드 머드팩</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE BLACKHEAD MUD MASK 100g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>100g</t>
+  </si>
+  <si>
+    <t>2024 제로 모공 패드 2.0 (태진)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024 ZERO PORE PAD 2.0/PMEKR60005R01</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>155g (70pcs)</t>
+  </si>
+  <si>
+    <t>2024 제로 모공 패드 2.0 (우창)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024 ZERO PORE PAD 2.0</t>
+  </si>
+  <si>
+    <t>2024 제로 모공 패드 마일드 2.0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024 ZERO PORE PAD MILD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>제로 각질패드 (8매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE PEEL PAD (8EA)</t>
+  </si>
+  <si>
+    <t>6g*8
+(48g)</t>
+  </si>
+  <si>
+    <t>제로 모공 세럼 2.0 37ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE SERUM 2.0 37ML</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>37ml</t>
+  </si>
+  <si>
+    <t>제로 모공 크림 2.0 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE CREAM 2.0 50ml</t>
+  </si>
+  <si>
+    <t>제로 폼 클렌저 120ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO FOAM CLEANSER 120ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>120ml</t>
+  </si>
+  <si>
+    <t>제로 모공 클리어링 캡슐 클렌징 폼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE CLEARING CAPSULE CLEANSING FOAM</t>
+  </si>
+  <si>
+    <t>120g</t>
+  </si>
+  <si>
+    <t>제로 모공 토너 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE TONER 250ml</t>
+  </si>
+  <si>
+    <t>250ml</t>
+  </si>
+  <si>
+    <t>제로 모공 블랙헤드 딥 클렌징 오일 205ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE BLACKHEAD DEEP CLEANSING OIL 205ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>205ml</t>
+  </si>
+  <si>
+    <t>제로 모공 수분 선 세럼 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE HYDRATING SUN SERUM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024 딥 비타 씨 패드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2024 DEEP VITA C PAD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>150g (70pcs)</t>
+  </si>
+  <si>
+    <t>딥 리프팅 펩타이드 아이크림 포 페이스 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP LIFTING PEPTIDE EYE CREAM FOR FACE 30ml</t>
+  </si>
+  <si>
+    <t>딥 비타 씨 앰플</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP VITA C AMPOULE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>10g * 3ea</t>
+  </si>
+  <si>
+    <t>딥 비타 씨 캡슐 크림 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP VITA C CAPSULE CREAM 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>55g</t>
+  </si>
+  <si>
+    <t>딥 비타 씨 데일리 퀵 마스크</t>
+  </si>
+  <si>
+    <t>DEEP VITA C DAILY QUICK MASK</t>
+  </si>
+  <si>
+    <t>350g/ 30pcs</t>
+  </si>
+  <si>
+    <t>딥 리프팅 에이지 리페어 크림 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP LIFTING AGE REPAIR CREAM 30ml</t>
+  </si>
+  <si>
+    <t>딥 비타 에이 레티놀 세럼 30ml</t>
+  </si>
+  <si>
+    <t>DEEP VITA A RETINOL SERUM 30ml</t>
+  </si>
+  <si>
+    <t>딥 비타 씨 캡슐 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP VITA C CAPSULE SERUM 30ml</t>
+  </si>
+  <si>
+    <t>딥 비타 씨 패치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP VITA C PATCH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1PC*6EA</t>
+  </si>
+  <si>
+    <t>KOJIC ACID</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 나이트 랩핑마스크 75ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC NIGHT WRAPPING MASK 75ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>75ml</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 리설페이싱 토너 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC RESURFACING TONER 250ml</t>
+  </si>
+  <si>
+    <t>코직 애씨드 터메릭 나이아신아마이드 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC NIACINAMIDE SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 토닝 클렌저 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC TONING CLEANSER 120g</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 비타 캡슐 클렌징 폼 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC VITA CAPSULE CLEANSING FOAM 120g</t>
+  </si>
+  <si>
+    <t xml:space="preserve">코직애씨드 터메릭패드 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC PAD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>70pcs</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 비타 브라이트닝 바디워시 400ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC VITA BRIGHTENING BODY WASH 400ml</t>
+  </si>
+  <si>
+    <t>400ml</t>
+  </si>
+  <si>
+    <t>코직애씨드 젤리 미스트 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC VITA JELLY MIST SERUM 100ml</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 캡슐 크림 53g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC VITA CAPSULE CREAM 53g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>53g</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 비타 아이 젤 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC VITA EYE GEL SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 필 샷 80ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC PEEL SHOT 80ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>80ml</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 바디 필 샷 280ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC BODY PEEL SHOT 280ml</t>
+  </si>
+  <si>
+    <t>280ml</t>
+  </si>
+  <si>
+    <t>코직애씨드 젤투폼 클렌저 500ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC GEL TO FOAM CLEANSER 500ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>500ml</t>
+  </si>
+  <si>
+    <t>COLLAGEN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>트리플 콜라겐 토너 4.0 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>TRIPLE COLLAGEN TONER 4.0 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>140ml</t>
+  </si>
+  <si>
+    <t>COLLAGEN</t>
+  </si>
+  <si>
+    <t>트리플 콜라겐 세럼 4.0 55ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>TRIPLE COLLAGEN SERUM 4.0 55ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>55ml</t>
+  </si>
+  <si>
+    <t>트리플 콜라겐 크림 4.0 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>TRIPLE COLLAGEN CREAM 4.0 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>콜라겐 나이트 랩핑마스크 75ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN NIGHT WRAPPING MASK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>콜라겐 젤 크림 110ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN JELLY CREAM 110ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>110ml</t>
+  </si>
+  <si>
+    <t>콜라겐젤크림 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN JELLY CREAM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>콜라겐 글로우 부스터 세럼 15ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN GLOW BOOSTER SERUM 15ml</t>
+  </si>
+  <si>
+    <t>15ml</t>
+  </si>
+  <si>
+    <t>콜라겐 퍼밍 선크림 50ml</t>
+  </si>
+  <si>
+    <t>COLLAGEN FIRMING SUNCREAM 50ml</t>
+  </si>
+  <si>
+    <t>(항공X) 콜라겐 버블 세럼 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(SEA FREIGHT ONLY) COLLAGEN GLOW BUBBLE SERUM 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>콜라겐 밀크 토닝 랩핑마스크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN MILK TONING WRAPPING MASK 75ml</t>
+  </si>
+  <si>
+    <t>콜라겐 글로우 선스크린 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN GLOW SUNSCREEN 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SUPER
+CICA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>슈퍼 시카 딥 클렌징 밤 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SUPER CICA DEEP CLEANSING BALM 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>슈퍼 시카 데일리 퀵 마스크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SUPER CICA DAILY QUICK MASK</t>
+  </si>
+  <si>
+    <t>CICA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>엑소좀 시카 토너 210ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>EXOSOME CICA TONER 210ml</t>
+  </si>
+  <si>
+    <t>210ml</t>
+  </si>
+  <si>
+    <t>BODY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(신제품) 레드 아크네 바디워시 3.0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED ACNE BODY WASH 2.0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>400g</t>
+  </si>
+  <si>
+    <t>레드 아크네 바디 필링 샷</t>
+  </si>
+  <si>
+    <t>RED ACNE BODY PEELING SHOT</t>
+  </si>
+  <si>
+    <t>110g</t>
+  </si>
+  <si>
+    <t>SOYXIDIL</t>
+  </si>
+  <si>
+    <t>레드 클리어 시카 바디 미스트 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED CLEAR CICA BODY MIST 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>SOYXIDIL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>소이시딜 샴푸 490ml</t>
+  </si>
+  <si>
+    <t>SOYXIDIL SHAMPOO 490ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>490ml</t>
+  </si>
+  <si>
+    <t>소이시딜 투인원 트리트먼트 265ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SOYXIDILL 2IN1 TREATMENT 265ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>265ml</t>
+  </si>
+  <si>
+    <t>소이민트 스케일링 샴푸 490ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SOYMINT SCALING SHAMPOO 490ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레드 토너 2.0 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED TONER 2.0 100ml</t>
+  </si>
+  <si>
+    <t>레드 토너 2.0 플러스 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED TONER 2.0 PLUS 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레드 크림 2.0 플러스 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED CREAM 2.0 PLUS 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레드 폼 클렌저 2020 120ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED FOAM CLEANSER 2020 120ml</t>
+  </si>
+  <si>
+    <t>레드 폼 클렌저 2020 230ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED FOAM CLEANSER 2020 230ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>230ml</t>
+  </si>
+  <si>
+    <t>레드 이레이징 크림 2.0 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED ERASING CREAM 2.0 50ml</t>
+  </si>
+  <si>
+    <t>레드 이레이징 크림 2.0 100ml</t>
+  </si>
+  <si>
+    <t>RED ERASING CREAM 2.0 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레드 석시닉 애씨드 필링패드 2024 (태진)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED SUCCINIC PEELING PAD 2024</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레드 석시닉 애씨드 필링패드 2024 (우창)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED SUCCINIC PEELING PAD 2024</t>
+  </si>
+  <si>
+    <t>레드 아크네 석시닉 애씨드 필</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED ACNE SUCCINIC ACID PEEL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>40g</t>
+  </si>
+  <si>
+    <t>레드 석시닉애씨드 흔적 세럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RED SUCCINIC ACID CLARIFYING SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 원데이 세럼1.5ml x 10개</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK ONE DAY SERUM 1.5ml x 10pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.5ml
+10pcs</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 펩타이드 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE SERUM 30ml</t>
+  </si>
+  <si>
+    <t>울트라 라이트 PDRN 핑크 펩타이드 앰플 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIE SERUM ULTRA LIGHT 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 시카 수딩 토너 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK CICA SOOTHING TONER 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 히알루로닉 수분크림 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK HYALURONIC MOISTURIZING CREAM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 글루타치온 세럼 미스트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK GLUTATHIONE SERUM MIST 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 부스터 젤 300ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN BOOSTER GEL 300ml</t>
+  </si>
+  <si>
+    <t>300ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 엑소좀 샷 흔적 앰플 2000 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK EXOSOME SHOT SERUM 2000 30ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 엑소좀 샷 흔적 앰플 7500 30ml</t>
+  </si>
+  <si>
+    <t>PDRN PINK EXOSOME SHOT SERUM 7500 30ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 토닝 겔 토너패드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN TONING GEL PAD 70pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>120ml
+70 pcs</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 톤 업 선크림 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK TONE UP SUN CREAM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 펩타이드 아이크림 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE EYE CREAM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 콜라겐 캡슐 크림</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN CAPSULE CREAM 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 립 슬리핑 마스크 10g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN LIP SLEEPING MASK 10g</t>
+  </si>
+  <si>
+    <t>10g</t>
+  </si>
+  <si>
+    <t>PDRN 나이아신아마이드 밀키 토너 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK NIACINAMAIDE MILKY TONER 150ml</t>
+  </si>
+  <si>
+    <t>150ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 나이아신아마이드 휩 클렌저 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK NIACINAMIDE WHIP CLEANSER 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 카페인 나이트 랩핑 마스크 75ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK CAFFEINE NIGHT WRAPPING MASK 75ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 글루타치온 캡슐 클린징 폼 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK GLUTATHIONE CAPSULE CLEANSING FOAM 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 젤투폼 클렌저 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN HYDRATING GEL CLEANSER 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 젤리 미스트 세럼 100ml</t>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN GLOW JELLY MIST SERUM 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 버블 세럼 95ml</t>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN BUBBLE SERUM 95ml</t>
+  </si>
+  <si>
+    <t>95ml</t>
+  </si>
+  <si>
+    <t>PDRN 콜라겐 글로우 젤리 세럼 30ml</t>
+  </si>
+  <si>
+    <t>PDRN COLLAGEN GLOW JELLY SERUM 30ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 카페인 콜라겐 아이패치 60pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK CAFFEINE COLLAGEN EYE PATCH 60pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>85g
+60 pcs</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 볼륨 멀티밤 10g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN VOLUME MULTI BALM 10g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 하이드레이팅 UV 세럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN HYDRATING UV SERUM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 마일드 클렌징 오일 195ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN MILD CLEANSING OIL 195ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>195ml</t>
+  </si>
+  <si>
+    <t>AZELAIC
+ACID</t>
+  </si>
+  <si>
+    <t>아젤라익애씨드 엑소좀 샷 2000 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC ACID EXOSOME SHOT 2000 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC
+ACID</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>아젤라익애씨드 엑소좀 샷 7500 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC ACID EXOSOME SHOT 7500 30ml</t>
+  </si>
+  <si>
+    <t>아젤라익애씨드 나이아신아마이드 딥 클린 폼 클렌저 120g</t>
+  </si>
+  <si>
+    <t>AZELAIC ACID NIACINAMIDE DEEP CLEAN FOAM CLEANSER 120g</t>
+  </si>
+  <si>
+    <t>아젤라익애씨드 캡슐 클렌징 폼 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC ACID CAPSULE CLEANSING FOAM 120g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>아젤라익애씨드 나이아신아마이드 클리어 토너</t>
+  </si>
+  <si>
+    <t>AZELAIC ACID NIACINAMIDE CLEAR TONER 250ml</t>
+  </si>
+  <si>
+    <t>아젤라익애씨드 16 비비 수딩 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC ACID 16 BB SOOTHING SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYLARUONIC</t>
+  </si>
+  <si>
+    <t>히알루로닉 수분 캡슐 크림 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYALURONIC MOISTURIZING CAPSULE CREAM 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYLARUONIC</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>히알루로닉 세라마이드 젤리 크림 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYALURONIC CERAMIDE JELLY CREAM 50ml</t>
+  </si>
+  <si>
+    <t>히알루로닉 멀티 펩타이드 세럼 30ml</t>
+  </si>
+  <si>
+    <t>HYALURONIC MULTI PEPTIDE SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYPO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>하이포클로로스애씨드 데일리 페이셜 스프레이 125ml(리뉴얼)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS ACID DAILY FACIAL SPRAY 125ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>하이포클로로스애씨드 데일리 페이셜 스프레이 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS ACID DAILY FACIAL SPRAY 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>하이포클로로스애씨드 필 샷 80ml</t>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS ACID PEEL SHOT 80ml</t>
+  </si>
+  <si>
+    <t>하이포클로로스애씨드 바디 필 샷 280ml</t>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS ACID BODY PEEL SHOT 280ml</t>
+  </si>
+  <si>
+    <t>3H 릴리프 크림 50ml</t>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS 3H RELIEF CREAM 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ETC</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SOS 인비저블 패치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SOS INVISIBLE PATCH 36pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>8800289468407 </t>
+  </si>
+  <si>
+    <t>TXA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>나이아신아마이드 트라넥사믹 애씨드 세럼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>TXA NIACINAMIDE 15 SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>나이아신아마이드 트라넥사믹 캡슐크림</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>TXA NIACINAMIDE CAPSULE CREAM 55g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>EGF NAD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>EGF NAD 탄력 앰플 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>EGF NAD FIRMING SERUM 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>RETINOL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>레티놀 NMN 부스팅 세럼 30ml</t>
+  </si>
+  <si>
+    <t>RETINOL NMN BOOSTING SERUM 30ml</t>
+  </si>
+  <si>
+    <t>AGE-R</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>글루타치온 글로우 세럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>GLUTATHIONE GLOW SERUM</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>30g</t>
+  </si>
+  <si>
+    <t>에이지알 비타 씨 프로 앰플</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE-R VITA C PRO AMPOULE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20ml</t>
+  </si>
+  <si>
+    <t>AGE-R</t>
+  </si>
+  <si>
+    <t>글루타치온 글로우 캡슐 크림</t>
+  </si>
+  <si>
+    <t>GLUTATHIONE GLOW CAPSULE CREAM</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>에이지알 글루타치온 글로우 토너 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE-R GLUTATHIONE GLOW TONER 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>에이지알 살균 소독 티슈</t>
+  </si>
+  <si>
+    <t>AGE-R SANITIZING WIPE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>204g</t>
+  </si>
+  <si>
+    <t>ROSEMARY
+PDRN</t>
+  </si>
+  <si>
+    <t>로즈마리 PDRN 쿨링 탈모 샴푸 400ml</t>
+  </si>
+  <si>
+    <t>ROSEMARY PDRN COOLING THICKENING SHAMPOO 400ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ROSEMARY
+PDRN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>로즈마리 PDRN 헤어 앤 스칼프 컨디셔너 205ml</t>
+  </si>
+  <si>
+    <t>ROSEMARY PDRN HAIR&amp;SCALP CONDITIONER 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>로즈마리 PDRN 스칼프 앰플 20ml</t>
+  </si>
+  <si>
+    <t>ROSEYMARY PDRN SCALP SERUM 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>로즈마리 PDRN 데미지케어 헤어 마스크 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ROSEMARY PDRN DAMAGE CARE HAIR MASK 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEOXYRIBOSE</t>
+  </si>
+  <si>
+    <t>디옥시리보스 두피 앰플 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEOXYRIBOSE SCALP SERUM 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ACC</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>메디큐브 젤리 브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MEDICUBE JELLY BRUSH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20g</t>
+  </si>
+  <si>
+    <t>메디큐브 멀티 블랙헤드 모공 브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MEDICUBE MULTI BLACKHEAD PORE BRUSH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>부스터프로 헤드 케이스 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO HEAD CASE (PINK)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>부스터프로 헤드 케이스 블랙</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO HEAD CASE (BLACK)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>부스터프로 핑크베어 헤드 케이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO PINK BEAR HEAD CASE</t>
+  </si>
+  <si>
+    <t>60g</t>
+  </si>
+  <si>
+    <t>부스터프로 옐로우베어 헤드 케이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO YELLOW BEAR HEAD CASE</t>
+  </si>
+  <si>
+    <t>부스터프로 스카이블루베어 헤드케이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO SKY BLUE BEAR HEAD CASE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>부스터프로 토끼 헤드 케이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO BUNNY HEAD CASE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>부스터프로 판다 헤드 케이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO PANDA HEAD CASE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>70g</t>
+  </si>
+  <si>
+    <t>부스터프로 미니 벨벳파우치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BOOSTER PRO MINI VELVET POUCH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 겔 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN GEL MASK 1pc / PMEKR02060</t>
+  </si>
+  <si>
+    <t>28g</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 겔 마스크 (4매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK COLLAGEN GEL MASK (4EA)</t>
+  </si>
+  <si>
+    <t>28g * 4</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 비타 코팅 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK VITA COATING MASK 1pc / PMEKR53009R00</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>22g</t>
+  </si>
+  <si>
+    <t>PDRN_핑크비타코팅마스크 (10매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK VITA COATING MASK (10EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>22g * 10</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 리프트 업 마스크 (4매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK LIFT UP MASK (4EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>34g*4</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 펩타이드 앰플 마스크 (1매)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE SERUM MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>23ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PDRN 핑크 펩타이드 앰플 마스크 (6매입) </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE SERUM MASK (6EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>23ml*6</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 펩타이드 앰플 마스크 (10매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE SERUM MASK (10EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>23ml*10</t>
+  </si>
+  <si>
+    <t>하이포클로로스애씨드 필 마스크 (3매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>HYPOCHLOROUS ACID PEEL MASK (3EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>13ml*3</t>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 브라이트닝 겔 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC BRIGHTENING GEL MASK 1pc / PMEKR54002R02</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>코직애씨드 터메릭 브라이트닝 겔 마스크 (4매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>KOJIC ACID TURMERIC BRIGHTENING GEL MASK (4EA)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>딥 비타C 글루타치온 브라이트닝마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP VITA C GLUTATHIONE BRIGHTENING MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>27ml</t>
+  </si>
+  <si>
+    <t>딥 펩타이드 래디언스 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DEEP PEPTIDE RADIANCE MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>아젤라익애씨드 16 비비 카밍 세럼 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AZELAIC ACID 16 BB CLAMING SERUM MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>25g</t>
+  </si>
+  <si>
+    <t>제로 모공 쿨링 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ZERO PORE COOLING MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>27g</t>
+  </si>
+  <si>
+    <t>콜라겐 리프팅 마스크 (1매입)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN LIFTING MASK 1pc</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN</t>
+  </si>
+  <si>
+    <t>PDRN PINK PEPTIDE SERUM 10ML</t>
+  </si>
+  <si>
+    <t>10ML</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 시카 수딩 토너 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK CICA SOOTHING TONER 30ml</t>
+  </si>
+  <si>
+    <t>콜라겐 글로우 선스크린 15ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>COLLAGEN GLOW SUNSCREEN 15ml</t>
+  </si>
+  <si>
+    <t>PDRN 핑크 글루타치온 캡슐 클린징 폼 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINK GLUTATHIONE CAPSULE CLEANSING FOAM 30ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 30ml</t>
+  </si>
+  <si>
+    <t>PDRN 젤투폼 클렌저 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN HYDRATING GEL CLEANSER 20ml</t>
+  </si>
+  <si>
+    <t>VANILA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>바닐라 &amp; 피스타치오 데오드란트 80g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>VANILLA &amp; PISTACHO DEODORANT 80g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>80g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>바닐라 헤어 바디 프래그런스 미스트 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>VANILLA HAIR BODY FRAGRANCE MIST 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>바닐라 헤어 바디 프래그런스 미스트 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>VANILLA HAIR BODY FRAGRANCE MIST 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>바닐라 헤어 바디 프래그런스 미스트 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>VANILLA HAIR BODY FRAGRANCE MIST 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 핑크 콜라겐 에어리 선스틱 20g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN PINMK COLLAGEN AIRY SUN STICK 20g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN 콜라겐 괄사 넥 링클 크림</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDRN COLLAGEN GUA SHA NECK WRINKLE CREAM</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>3H 드라잉 로션 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>3H DRYING LOTION 20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 에이지알 부스터 프로 미니 플러스 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R BOOSTER PRO MINI PLUS PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 부스터 진동 클렌저 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R BOOSTER CLEANSER HEAD (BEIGE)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 부스터 진동 클렌저 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R BOOSTER CLEANSER HEAD (PINK)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) 부스터 진동 클렌저 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R BOOSTER CLEANSER HEAD (BEIGE)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US)  부스터 진동 클렌저 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R BOOSTER CLEANSER HEAD (PINK)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>{KR) 에이지알 브이롤러 화이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>{KR) 에이지알 브이롤러 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R V ROLLER PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 에이지알 하이 포커스 샷 플러스 화이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 에이지알 하이 포커스 샷 플러스 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R HIGH FOCUS SHOT PLUS PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) 에이지알 부스터 프로 X2 화이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R BOOSTER PRO X2 WHITE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>154g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) 에이지알 부스터 프로 X2 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R BOOSTER PRO X2 PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R BOOSTER PRO MINI PLUS BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>135g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 에이지알 부스터 프로 미니 플러스 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>240g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R V ROLLER WHITE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>150g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>{US) 에이지알 브이롤러 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R V ROLLER BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>{US) 에이지알 브이롤러 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(US) AGE-R V ROLLER PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) 에이지알 울트라 튠 40.68</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R ULTRA TUNE 40.68</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>320g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>(KR) AGE-R HIGH FOCUS SHOT PLUS WHITE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>630g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Cost (usd)</t>
+  </si>
+  <si>
+    <t>Medicube</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd25000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="13">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;₩&quot;* #,##0_-;\-&quot;₩&quot;* #,##0_-;_-&quot;₩&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="[$¥-804]#,##0.00_);[Red]\([$¥-804]#,##0.00\)"/>
+    <numFmt numFmtId="167" formatCode="&quot;₩&quot;#,##0_);[Red]\(&quot;₩&quot;#,##0\)"/>
+    <numFmt numFmtId="168" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00_);\-#,##0.00"/>
+    <numFmt numFmtId="170" formatCode="#,##0_);\-#,##0"/>
+    <numFmt numFmtId="172" formatCode="_(&quot;₩&quot;* #,##0_);_(&quot;₩&quot;* \(#,##0\);_(&quot;₩&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="174" formatCode="0_ "/>
+    <numFmt numFmtId="175" formatCode="000\-000"/>
+    <numFmt numFmtId="176" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...15 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="쉼표 [0] 2" xfId="3" xr:uid="{48B267C5-5C4A-4FFE-9BD3-1F7C4FECFC87}"/>
+    <cellStyle name="통화 [0] 2" xfId="4" xr:uid="{B474D651-12D4-4E3A-AC2F-E2C9412DAFDC}"/>
+    <cellStyle name="표준 2" xfId="2" xr:uid="{58BBE65C-1750-4281-AA68-0836902A0E79}"/>
+    <cellStyle name="표준 4 2 2" xfId="5" xr:uid="{100F322C-D9F6-48FA-831A-42741A06F560}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="63">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFCCCC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC51515"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF7C80"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="3" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="3" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFAC75D5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFCCCC"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFC51515"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF7C80"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="3" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="3" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFAC75D5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>781539</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>65665</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>929822</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>69588</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ACD2D9D-F4B3-44B2-9982-922DCBE9694E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="email">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8295706" y="220344"/>
+          <a:ext cx="2102129" cy="467962"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -627,51 +3035,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -679,51 +3087,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -738,65 +3146,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -817,1167 +3225,5913 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E1D7E12-22B9-4B6E-B087-E5A23DEFB8AD}">
+  <sheetPr>
+    <tabColor rgb="FF3366FF"/>
+  </sheetPr>
+  <dimension ref="A1:L185"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:XFD11"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.44140625" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="12.88671875" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.44140625" style="2"/>
+    <col min="1" max="1" width="7.6328125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.6328125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="38.6328125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="33.90625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="15.453125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.453125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="15.6328125" style="5" customWidth="1"/>
+    <col min="9" max="9" width="13.6328125" style="3" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="13.6328125" style="6" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" ht="12" customHeight="1">
+      <c r="A1" s="3" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" thickBot="1">
+      <c r="A4" s="3" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12" customHeight="1">
+      <c r="I6" s="1">
+        <f t="shared" ref="I6:J6" si="0">SUM(I8:I170)</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="2">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12" customHeight="1">
+      <c r="A7" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="40" t="s">
+        <v>471</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="J7" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1">
+      <c r="A8" s="11">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
+        <v>8800289467240</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="15">
+        <v>80</v>
+      </c>
+      <c r="H8" s="41">
+        <v>9.8604000000000021</v>
+      </c>
+      <c r="I8" s="16"/>
+      <c r="J8" s="2">
+        <f t="shared" ref="J8:J71" si="1">IFERROR(I8/$G8,)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1">
+      <c r="A9" s="11">
+        <v>2</v>
+      </c>
+      <c r="B9" s="11">
+        <v>8800240567354</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="15">
+        <v>80</v>
+      </c>
+      <c r="H9" s="41">
+        <v>10.8216</v>
+      </c>
+      <c r="I9" s="16"/>
+      <c r="J9" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12" customHeight="1">
+      <c r="A10" s="11">
+        <v>3</v>
+      </c>
+      <c r="B10" s="11">
+        <v>8809981334928</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="15">
+        <v>100</v>
+      </c>
+      <c r="H10" s="41">
+        <v>9.8279999999999994</v>
+      </c>
+      <c r="I10" s="16"/>
+      <c r="J10" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12" customHeight="1">
+      <c r="A11" s="11">
+        <v>4</v>
+      </c>
+      <c r="B11" s="11">
+        <v>8809982768524</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="15">
+        <v>100</v>
+      </c>
+      <c r="H11" s="41">
+        <v>10.8108</v>
+      </c>
+      <c r="I11" s="16"/>
+      <c r="J11" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12" customHeight="1">
+      <c r="A12" s="11">
+        <v>5</v>
+      </c>
+      <c r="B12" s="11">
+        <v>8800256115556</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="15">
+        <v>200</v>
+      </c>
+      <c r="H12" s="41">
+        <v>7.2144000000000004</v>
+      </c>
+      <c r="I12" s="16"/>
+      <c r="J12" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12" customHeight="1">
+      <c r="A13" s="11">
+        <v>6</v>
+      </c>
+      <c r="B13" s="11">
+        <v>8809960356767</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="11">
+        <v>80</v>
+      </c>
+      <c r="H13" s="41">
+        <v>7.3764000000000003</v>
+      </c>
+      <c r="I13" s="16"/>
+      <c r="J13" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12" customHeight="1">
+      <c r="A14" s="11">
+        <v>7</v>
+      </c>
+      <c r="B14" s="11">
+        <v>8800256108374</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="11">
+        <v>20</v>
+      </c>
+      <c r="H14" s="41">
+        <v>9.9468000000000014</v>
+      </c>
+      <c r="I14" s="16"/>
+      <c r="J14" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12" customHeight="1">
+      <c r="A15" s="11">
+        <v>8</v>
+      </c>
+      <c r="B15" s="11">
+        <v>8800256114665</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="11">
+        <v>20</v>
+      </c>
+      <c r="H15" s="41">
+        <v>9.9468000000000014</v>
+      </c>
+      <c r="I15" s="16"/>
+      <c r="J15" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12" customHeight="1">
+      <c r="A16" s="11">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11">
+        <v>8809517414315</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="11">
+        <v>20</v>
+      </c>
+      <c r="H16" s="41">
+        <v>9.9468000000000014</v>
+      </c>
+      <c r="I16" s="16"/>
+      <c r="J16" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12" customHeight="1">
+      <c r="A17" s="11">
+        <v>10</v>
+      </c>
+      <c r="B17" s="11">
+        <v>8800289475405</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="15">
+        <v>80</v>
+      </c>
+      <c r="H17" s="41">
+        <v>8.1972000000000005</v>
+      </c>
+      <c r="I17" s="16"/>
+      <c r="J17" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12" customHeight="1">
+      <c r="A18" s="11">
+        <v>11</v>
+      </c>
+      <c r="B18" s="11">
+        <v>8800256114283</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="15">
+        <v>100</v>
+      </c>
+      <c r="H18" s="41">
+        <v>8.8884000000000007</v>
+      </c>
+      <c r="I18" s="16"/>
+      <c r="J18" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12" customHeight="1">
+      <c r="A19" s="11">
+        <v>12</v>
+      </c>
+      <c r="B19" s="11">
+        <v>8800240567330</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="15">
+        <v>80</v>
+      </c>
+      <c r="H19" s="41">
+        <v>9.9468000000000014</v>
+      </c>
+      <c r="I19" s="16"/>
+      <c r="J19" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12" customHeight="1">
+      <c r="A20" s="11">
+        <v>13</v>
+      </c>
+      <c r="B20" s="11">
+        <v>8800240575298</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="15">
+        <v>50</v>
+      </c>
+      <c r="H20" s="41">
+        <v>6.9552000000000005</v>
+      </c>
+      <c r="I20" s="16"/>
+      <c r="J20" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12" customHeight="1">
+      <c r="A21" s="11">
+        <v>14</v>
+      </c>
+      <c r="B21" s="11">
+        <v>8800256119226</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="15">
+        <v>50</v>
+      </c>
+      <c r="H21" s="41">
+        <v>7.3764000000000003</v>
+      </c>
+      <c r="I21" s="16"/>
+      <c r="J21" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12" customHeight="1">
+      <c r="A22" s="11">
+        <v>15</v>
+      </c>
+      <c r="B22" s="11">
+        <v>8800256115167</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="15">
+        <v>40</v>
+      </c>
+      <c r="H22" s="41">
+        <v>7.6248000000000005</v>
+      </c>
+      <c r="I22" s="16"/>
+      <c r="J22" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12" customHeight="1">
+      <c r="A23" s="11">
+        <v>16</v>
+      </c>
+      <c r="B23" s="11">
+        <v>8800256114610</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="G23" s="15">
+        <v>40</v>
+      </c>
+      <c r="H23" s="41">
+        <v>8.3592000000000013</v>
+      </c>
+      <c r="I23" s="16"/>
+      <c r="J23" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12" customHeight="1">
+      <c r="A24" s="11">
+        <v>17</v>
+      </c>
+      <c r="B24" s="11">
+        <v>8800256119332</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="15">
+        <v>100</v>
+      </c>
+      <c r="H24" s="41">
+        <v>6.9228000000000005</v>
+      </c>
+      <c r="I24" s="16"/>
+      <c r="J24" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12" customHeight="1">
+      <c r="A25" s="11">
+        <v>18</v>
+      </c>
+      <c r="B25" s="11">
+        <v>8800256109661</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="15">
+        <v>20</v>
+      </c>
+      <c r="H25" s="41">
+        <v>11.134800000000002</v>
+      </c>
+      <c r="I25" s="16"/>
+      <c r="J25" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12" customHeight="1">
+      <c r="A26" s="11">
+        <v>19</v>
+      </c>
+      <c r="B26" s="11">
+        <v>8800240579838</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="15">
+        <v>100</v>
+      </c>
+      <c r="H26" s="41">
+        <v>12.582000000000001</v>
+      </c>
+      <c r="I26" s="16"/>
+      <c r="J26" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12" customHeight="1">
+      <c r="A27" s="11">
+        <v>20</v>
+      </c>
+      <c r="B27" s="11">
+        <v>8800240566944</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G27" s="15">
+        <v>50</v>
+      </c>
+      <c r="H27" s="41">
+        <v>13.770000000000001</v>
+      </c>
+      <c r="I27" s="16"/>
+      <c r="J27" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12" customHeight="1">
+      <c r="A28" s="11">
+        <v>21</v>
+      </c>
+      <c r="B28" s="11">
+        <v>8809982769866</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G28" s="15">
+        <v>80</v>
+      </c>
+      <c r="H28" s="41">
+        <v>11.793600000000001</v>
+      </c>
+      <c r="I28" s="16"/>
+      <c r="J28" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12" customHeight="1">
+      <c r="A29" s="11">
+        <v>22</v>
+      </c>
+      <c r="B29" s="11">
+        <v>8809982769941</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" s="11">
+        <v>16</v>
+      </c>
+      <c r="H29" s="41">
+        <v>11.793600000000001</v>
+      </c>
+      <c r="I29" s="16"/>
+      <c r="J29" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12" customHeight="1">
+      <c r="A30" s="11">
+        <v>23</v>
+      </c>
+      <c r="B30" s="11">
+        <v>8809936585900</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="15">
+        <v>104</v>
+      </c>
+      <c r="H30" s="41">
+        <v>7.8948</v>
+      </c>
+      <c r="I30" s="16"/>
+      <c r="J30" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12" customHeight="1">
+      <c r="A31" s="11">
+        <v>24</v>
+      </c>
+      <c r="B31" s="11">
+        <v>8809960356620</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="15">
+        <v>120</v>
+      </c>
+      <c r="H31" s="41">
+        <v>11.307600000000001</v>
+      </c>
+      <c r="I31" s="16"/>
+      <c r="J31" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12" customHeight="1">
+      <c r="A32" s="11">
+        <v>25</v>
+      </c>
+      <c r="B32" s="11">
+        <v>8800289479977</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="15">
+        <v>80</v>
+      </c>
+      <c r="H32" s="41">
+        <v>9.5256000000000007</v>
+      </c>
+      <c r="I32" s="16"/>
+      <c r="J32" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12" customHeight="1">
+      <c r="A33" s="11">
+        <v>26</v>
+      </c>
+      <c r="B33" s="11">
+        <v>8809852977001</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="G33" s="15">
+        <v>40</v>
+      </c>
+      <c r="H33" s="41">
+        <v>8.8452000000000002</v>
+      </c>
+      <c r="I33" s="16"/>
+      <c r="J33" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12" customHeight="1">
+      <c r="A34" s="11">
+        <v>27</v>
+      </c>
+      <c r="B34" s="11">
+        <v>8800289474859</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G34" s="11">
+        <v>80</v>
+      </c>
+      <c r="H34" s="41">
+        <v>10.713600000000001</v>
+      </c>
+      <c r="I34" s="16"/>
+      <c r="J34" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12" customHeight="1">
+      <c r="A35" s="11">
+        <v>28</v>
+      </c>
+      <c r="B35" s="11">
+        <v>8800289475023</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G35" s="11">
+        <v>30</v>
+      </c>
+      <c r="H35" s="41">
+        <v>7.8948</v>
+      </c>
+      <c r="I35" s="16"/>
+      <c r="J35" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12" customHeight="1">
+      <c r="A36" s="11">
+        <v>29</v>
+      </c>
+      <c r="B36" s="11">
+        <v>8800289477416</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="11">
+        <v>80</v>
+      </c>
+      <c r="H36" s="41">
+        <v>9.0180000000000007</v>
+      </c>
+      <c r="I36" s="16"/>
+      <c r="J36" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12" customHeight="1">
+      <c r="A37" s="11">
+        <v>30</v>
+      </c>
+      <c r="B37" s="11">
+        <v>8800289474958</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G37" s="15">
+        <v>80</v>
+      </c>
+      <c r="H37" s="41">
+        <v>7.8948</v>
+      </c>
+      <c r="I37" s="16"/>
+      <c r="J37" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12" customHeight="1">
+      <c r="A38" s="11">
+        <v>31</v>
+      </c>
+      <c r="B38" s="11">
+        <v>8800289461125</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G38" s="15">
+        <v>50</v>
+      </c>
+      <c r="H38" s="41">
+        <v>7.6356000000000011</v>
+      </c>
+      <c r="I38" s="16"/>
+      <c r="J38" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12" customHeight="1">
+      <c r="A39" s="11">
+        <v>32</v>
+      </c>
+      <c r="B39" s="11">
+        <v>8800289477386</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="G39" s="15">
+        <v>20</v>
+      </c>
+      <c r="H39" s="41">
+        <v>11.545199999999999</v>
+      </c>
+      <c r="I39" s="16"/>
+      <c r="J39" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12" customHeight="1">
+      <c r="A40" s="11">
+        <v>33</v>
+      </c>
+      <c r="B40" s="11">
+        <v>8800289479519</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="G40" s="11">
+        <v>30</v>
+      </c>
+      <c r="H40" s="41">
+        <v>10.5732</v>
+      </c>
+      <c r="I40" s="16"/>
+      <c r="J40" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12" customHeight="1">
+      <c r="A41" s="11">
+        <v>34</v>
+      </c>
+      <c r="B41" s="11">
+        <v>8800289479458</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G41" s="11">
+        <v>40</v>
+      </c>
+      <c r="H41" s="41">
+        <v>9.1151999999999997</v>
+      </c>
+      <c r="I41" s="16"/>
+      <c r="J41" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12" customHeight="1">
+      <c r="A42" s="11">
+        <v>35</v>
+      </c>
+      <c r="B42" s="11">
+        <v>8800289479588</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="G42" s="11">
+        <v>80</v>
+      </c>
+      <c r="H42" s="41">
+        <v>12.376800000000001</v>
+      </c>
+      <c r="I42" s="16"/>
+      <c r="J42" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12" customHeight="1">
+      <c r="A43" s="11">
+        <v>36</v>
+      </c>
+      <c r="B43" s="11">
+        <v>8800289479656</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="11">
+        <v>100</v>
+      </c>
+      <c r="H43" s="41">
+        <v>8.4024000000000001</v>
+      </c>
+      <c r="I43" s="16"/>
+      <c r="J43" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12" customHeight="1">
+      <c r="A44" s="11">
+        <v>37</v>
+      </c>
+      <c r="B44" s="11">
+        <v>8800289461217</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="G44" s="11">
+        <v>50</v>
+      </c>
+      <c r="H44" s="41">
+        <v>9.3635999999999999</v>
+      </c>
+      <c r="I44" s="16"/>
+      <c r="J44" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12" customHeight="1">
+      <c r="A45" s="11">
+        <v>38</v>
+      </c>
+      <c r="B45" s="11">
+        <v>8800289461408</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="F45" s="14" t="s">
         <v>112</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="G45" s="11">
+        <v>20</v>
+      </c>
+      <c r="H45" s="41">
+        <v>9.6660000000000004</v>
+      </c>
+      <c r="I45" s="16"/>
+      <c r="J45" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12" customHeight="1">
+      <c r="A46" s="11">
+        <v>39</v>
+      </c>
+      <c r="B46" s="18">
+        <v>8800289467554</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="13" t="s">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="E46" s="13" t="s">
         <v>114</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="F46" s="14" t="s">
         <v>115</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="G46" s="11">
+        <v>10</v>
+      </c>
+      <c r="H46" s="41">
+        <v>10.519200000000001</v>
+      </c>
+      <c r="I46" s="16"/>
+      <c r="J46" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12" customHeight="1">
+      <c r="A47" s="11">
+        <v>40</v>
+      </c>
+      <c r="B47" s="11">
+        <v>8800256114320</v>
+      </c>
+      <c r="C47" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="D47" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="E47" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="F47" s="14" t="s">
         <v>119</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="G47" s="15">
+        <v>60</v>
+      </c>
+      <c r="H47" s="41">
+        <v>7.4736000000000002</v>
+      </c>
+      <c r="I47" s="16"/>
+      <c r="J47" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12" customHeight="1">
+      <c r="A48" s="11">
+        <v>41</v>
+      </c>
+      <c r="B48" s="11">
+        <v>8800256114351</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="G48" s="15">
+        <v>60</v>
+      </c>
+      <c r="H48" s="41">
+        <v>9.1368000000000009</v>
+      </c>
+      <c r="I48" s="16"/>
+      <c r="J48" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12" customHeight="1">
+      <c r="A49" s="11">
+        <v>42</v>
+      </c>
+      <c r="B49" s="11">
+        <v>8800256114313</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="11">
+        <v>60</v>
+      </c>
+      <c r="H49" s="41">
+        <v>10.475999999999999</v>
+      </c>
+      <c r="I49" s="16"/>
+      <c r="J49" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12" customHeight="1">
+      <c r="A50" s="11">
+        <v>43</v>
+      </c>
+      <c r="B50" s="11">
+        <v>8800256113217</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G50" s="11">
+        <v>80</v>
+      </c>
+      <c r="H50" s="41">
+        <v>10.2492</v>
+      </c>
+      <c r="I50" s="16"/>
+      <c r="J50" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12" customHeight="1">
+      <c r="A51" s="11">
+        <v>44</v>
+      </c>
+      <c r="B51" s="11">
+        <v>8809982769903</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="G51" s="11">
+        <v>60</v>
+      </c>
+      <c r="H51" s="41">
+        <v>11.113199999999999</v>
+      </c>
+      <c r="I51" s="16"/>
+      <c r="J51" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12" customHeight="1">
+      <c r="A52" s="11">
+        <v>45</v>
+      </c>
+      <c r="B52" s="11">
+        <v>8800256112227</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="F52" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="11">
+        <v>80</v>
+      </c>
+      <c r="H52" s="41">
+        <v>7.6139999999999999</v>
+      </c>
+      <c r="I52" s="16"/>
+      <c r="J52" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12" customHeight="1">
+      <c r="A53" s="11">
+        <v>46</v>
+      </c>
+      <c r="B53" s="11">
+        <v>8809981339206</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="G53" s="11">
+        <v>100</v>
+      </c>
+      <c r="H53" s="41">
+        <v>10.033199999999999</v>
+      </c>
+      <c r="I53" s="16"/>
+      <c r="J53" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12" customHeight="1">
+      <c r="A54" s="11">
+        <v>47</v>
+      </c>
+      <c r="B54" s="11">
+        <v>8800240576608</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="F54" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="11">
+        <v>100</v>
+      </c>
+      <c r="H54" s="41">
+        <v>10.065600000000002</v>
+      </c>
+      <c r="I54" s="16"/>
+      <c r="J54" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12" customHeight="1">
+      <c r="A55" s="11">
+        <v>48</v>
+      </c>
+      <c r="B55" s="11">
+        <v>8800240576783</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G55" s="11">
+        <v>100</v>
+      </c>
+      <c r="H55" s="41">
+        <v>12.009600000000001</v>
+      </c>
+      <c r="I55" s="16"/>
+      <c r="J55" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12" customHeight="1">
+      <c r="A56" s="11">
+        <v>49</v>
+      </c>
+      <c r="B56" s="11">
+        <v>8800289478161</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="F56" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G56" s="15">
+        <v>80</v>
+      </c>
+      <c r="H56" s="41">
+        <v>10.659599999999999</v>
+      </c>
+      <c r="I56" s="16"/>
+      <c r="J56" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12" customHeight="1">
+      <c r="A57" s="11">
+        <v>50</v>
+      </c>
+      <c r="B57" s="11">
+        <v>8800289461552</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="15">
+        <v>100</v>
+      </c>
+      <c r="H57" s="41">
+        <v>10.692000000000002</v>
+      </c>
+      <c r="I57" s="16"/>
+      <c r="J57" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12" customHeight="1">
+      <c r="A58" s="11">
+        <v>51</v>
+      </c>
+      <c r="B58" s="11">
+        <v>8800240567347</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G58" s="15">
+        <v>80</v>
+      </c>
+      <c r="H58" s="41">
+        <v>12.2796</v>
+      </c>
+      <c r="I58" s="16"/>
+      <c r="J58" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12" customHeight="1">
+      <c r="A59" s="11">
+        <v>52</v>
+      </c>
+      <c r="B59" s="11">
+        <v>8809982769934</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="F59" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="G59" s="15">
+        <v>16</v>
+      </c>
+      <c r="H59" s="41">
+        <v>8.4239999999999995</v>
+      </c>
+      <c r="I59" s="16"/>
+      <c r="J59" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12" customHeight="1">
+      <c r="A60" s="11">
+        <v>53</v>
+      </c>
+      <c r="B60" s="11">
+        <v>8800256112159</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="E60" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" s="15">
+        <v>80</v>
+      </c>
+      <c r="H60" s="41">
+        <v>7.7868000000000004</v>
+      </c>
+      <c r="I60" s="16"/>
+      <c r="J60" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12" customHeight="1">
+      <c r="A61" s="11">
+        <v>54</v>
+      </c>
+      <c r="B61" s="11">
+        <v>8800289469077</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="F61" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="G61" s="11">
+        <v>30</v>
+      </c>
+      <c r="H61" s="41">
+        <v>10.400400000000001</v>
+      </c>
+      <c r="I61" s="16"/>
+      <c r="J61" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12" customHeight="1">
+      <c r="A62" s="11">
+        <v>55</v>
+      </c>
+      <c r="B62" s="11">
+        <v>8800240576233</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="E62" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="F62" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="G62" s="15">
+        <v>80</v>
+      </c>
+      <c r="H62" s="41">
+        <v>8.8452000000000002</v>
+      </c>
+      <c r="I62" s="16"/>
+      <c r="J62" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12" customHeight="1">
+      <c r="A63" s="11">
+        <v>56</v>
+      </c>
+      <c r="B63" s="11">
+        <v>8809517413936</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="E63" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="G63" s="15">
+        <v>40</v>
+      </c>
+      <c r="H63" s="41">
+        <v>8.9423999999999992</v>
+      </c>
+      <c r="I63" s="16"/>
+      <c r="J63" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12" customHeight="1">
+      <c r="A64" s="11">
+        <v>57</v>
+      </c>
+      <c r="B64" s="11">
+        <v>8809517413646</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="E64" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="F64" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="G64" s="15">
+        <v>20</v>
+      </c>
+      <c r="H64" s="41">
+        <v>13.316400000000002</v>
+      </c>
+      <c r="I64" s="16"/>
+      <c r="J64" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12" customHeight="1">
+      <c r="A65" s="11">
+        <v>58</v>
+      </c>
+      <c r="B65" s="11">
+        <v>8809517413653</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="F65" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="G65" s="11">
+        <v>20</v>
+      </c>
+      <c r="H65" s="41">
+        <v>10.983600000000001</v>
+      </c>
+      <c r="I65" s="16"/>
+      <c r="J65" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12" customHeight="1">
+      <c r="A66" s="11">
+        <v>59</v>
+      </c>
+      <c r="B66" s="11">
+        <v>8800256112487</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="G66" s="15">
+        <v>20</v>
+      </c>
+      <c r="H66" s="41">
+        <v>11.998800000000001</v>
+      </c>
+      <c r="I66" s="16"/>
+      <c r="J66" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12" customHeight="1">
+      <c r="A67" s="11">
+        <v>60</v>
+      </c>
+      <c r="B67" s="11">
+        <v>8809960356569</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G67" s="11">
+        <v>40</v>
+      </c>
+      <c r="H67" s="41">
+        <v>8.1972000000000005</v>
+      </c>
+      <c r="I67" s="16"/>
+      <c r="J67" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12" customHeight="1">
+      <c r="A68" s="11">
+        <v>61</v>
+      </c>
+      <c r="B68" s="11">
+        <v>8809883882275</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="E68" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="G68" s="11">
+        <v>50</v>
+      </c>
+      <c r="H68" s="41">
+        <v>9.5472000000000001</v>
+      </c>
+      <c r="I68" s="16"/>
+      <c r="J68" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12" customHeight="1">
+      <c r="A69" s="11">
+        <v>62</v>
+      </c>
+      <c r="B69" s="11">
+        <v>8809883882251</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G69" s="11">
+        <v>80</v>
+      </c>
+      <c r="H69" s="41">
+        <v>12.268800000000001</v>
+      </c>
+      <c r="I69" s="16"/>
+      <c r="J69" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12" customHeight="1">
+      <c r="A70" s="11">
+        <v>63</v>
+      </c>
+      <c r="B70" s="11">
+        <v>8809517411345</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="F70" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G70" s="11">
+        <v>50</v>
+      </c>
+      <c r="H70" s="41">
+        <v>6.8904000000000005</v>
+      </c>
+      <c r="I70" s="16"/>
+      <c r="J70" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12" customHeight="1">
+      <c r="A71" s="11">
+        <v>64</v>
+      </c>
+      <c r="B71" s="11">
+        <v>8809517411352</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="G71" s="11">
+        <v>50</v>
+      </c>
+      <c r="H71" s="41">
+        <v>8.91</v>
+      </c>
+      <c r="I71" s="16"/>
+      <c r="J71" s="2">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12" customHeight="1">
+      <c r="A72" s="11">
+        <v>65</v>
+      </c>
+      <c r="B72" s="11">
+        <v>8809921779093</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="E72" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" s="11">
+        <v>100</v>
+      </c>
+      <c r="H72" s="41">
+        <v>7.2036000000000007</v>
+      </c>
+      <c r="I72" s="16"/>
+      <c r="J72" s="2">
+        <f t="shared" ref="J72:J135" si="2">IFERROR(I72/$G72,)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12" customHeight="1">
+      <c r="A73" s="11">
+        <v>66</v>
+      </c>
+      <c r="B73" s="11">
+        <v>8809921779109</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="F73" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G73" s="11">
+        <v>100</v>
+      </c>
+      <c r="H73" s="41">
+        <v>10.1088</v>
+      </c>
+      <c r="I73" s="16"/>
+      <c r="J73" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12" customHeight="1">
+      <c r="A74" s="11">
+        <v>67</v>
+      </c>
+      <c r="B74" s="11">
+        <v>8809960356170</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="E74" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="F74" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" s="11">
+        <v>20</v>
+      </c>
+      <c r="H74" s="41">
+        <v>10.789200000000001</v>
+      </c>
+      <c r="I74" s="16"/>
+      <c r="J74" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12" customHeight="1">
+      <c r="A75" s="11">
+        <v>68</v>
+      </c>
+      <c r="B75" s="11">
+        <v>8809960356170</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="11">
+        <v>20</v>
+      </c>
+      <c r="H75" s="41">
+        <v>10.789200000000001</v>
+      </c>
+      <c r="I75" s="16"/>
+      <c r="J75" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12" customHeight="1">
+      <c r="A76" s="11">
+        <v>69</v>
+      </c>
+      <c r="B76" s="11">
+        <v>8809517419709</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="E76" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="F76" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="G76" s="11">
+        <v>80</v>
+      </c>
+      <c r="H76" s="41">
+        <v>10.1844</v>
+      </c>
+      <c r="I76" s="16"/>
+      <c r="J76" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12" customHeight="1">
+      <c r="A77" s="11">
+        <v>70</v>
+      </c>
+      <c r="B77" s="11">
+        <v>8809921774258</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="F77" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" s="11">
+        <v>100</v>
+      </c>
+      <c r="H77" s="41">
+        <v>9.5579999999999998</v>
+      </c>
+      <c r="I77" s="16"/>
+      <c r="J77" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12" customHeight="1">
+      <c r="A78" s="11">
+        <v>71</v>
+      </c>
+      <c r="B78" s="11">
+        <v>8800256115365</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="E78" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="F78" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="G78" s="15">
+        <v>60</v>
+      </c>
+      <c r="H78" s="41">
+        <v>6.6852000000000009</v>
+      </c>
+      <c r="I78" s="16"/>
+      <c r="J78" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12" customHeight="1">
+      <c r="A79" s="11">
+        <v>72</v>
+      </c>
+      <c r="B79" s="11">
+        <v>8800256108053</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="F79" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" s="11">
+        <v>80</v>
+      </c>
+      <c r="H79" s="41">
+        <v>8.4564000000000004</v>
+      </c>
+      <c r="I79" s="16"/>
+      <c r="J79" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12" customHeight="1">
+      <c r="A80" s="11">
+        <v>73</v>
+      </c>
+      <c r="B80" s="11">
+        <v>8800289462719</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="E80" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="F80" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" s="20">
+        <v>80</v>
+      </c>
+      <c r="H80" s="41">
+        <v>5.6484000000000005</v>
+      </c>
+      <c r="I80" s="16"/>
+      <c r="J80" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A81" s="11">
+        <v>74</v>
+      </c>
+      <c r="B81" s="11">
+        <v>8800256112234</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G81" s="11">
+        <v>40</v>
+      </c>
+      <c r="H81" s="41">
+        <v>8.0136000000000003</v>
+      </c>
+      <c r="I81" s="16"/>
+      <c r="J81" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A82" s="11">
+        <v>75</v>
+      </c>
+      <c r="B82" s="11">
+        <v>8800256113101</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="11">
+        <v>100</v>
+      </c>
+      <c r="H82" s="41">
+        <v>7.9164000000000003</v>
+      </c>
+      <c r="I82" s="16"/>
+      <c r="J82" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A83" s="11">
+        <v>76</v>
+      </c>
+      <c r="B83" s="11">
+        <v>8800256112432</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="F83" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G83" s="11">
+        <v>100</v>
+      </c>
+      <c r="H83" s="41">
+        <v>9.514800000000001</v>
+      </c>
+      <c r="I83" s="16"/>
+      <c r="J83" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A84" s="11">
+        <v>77</v>
+      </c>
+      <c r="B84" s="11">
+        <v>8800256114979</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="E84" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="F84" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="G84" s="11">
+        <v>40</v>
+      </c>
+      <c r="H84" s="41">
+        <v>8.3592000000000013</v>
+      </c>
+      <c r="I84" s="16"/>
+      <c r="J84" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A85" s="11">
+        <v>78</v>
+      </c>
+      <c r="B85" s="11">
+        <v>8800256115532</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="F85" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="11">
+        <v>100</v>
+      </c>
+      <c r="H85" s="41">
+        <v>9.3851999999999993</v>
+      </c>
+      <c r="I85" s="16"/>
+      <c r="J85" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A86" s="11">
+        <v>79</v>
+      </c>
+      <c r="B86" s="11">
+        <v>8800256115549</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="E86" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="F86" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="11">
+        <v>100</v>
+      </c>
+      <c r="H86" s="41">
+        <v>9.6876000000000015</v>
+      </c>
+      <c r="I86" s="16"/>
+      <c r="J86" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A87" s="11">
+        <v>80</v>
+      </c>
+      <c r="B87" s="11">
+        <v>8800289470448</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D87" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="E87" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="F87" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="G87" s="11">
+        <v>20</v>
+      </c>
+      <c r="H87" s="41">
+        <v>10.216800000000001</v>
+      </c>
+      <c r="I87" s="16"/>
+      <c r="J87" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A88" s="11">
+        <v>81</v>
+      </c>
+      <c r="B88" s="11">
+        <v>8800256119219</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="E88" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="F88" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="11">
+        <v>100</v>
+      </c>
+      <c r="H88" s="41">
+        <v>6.8796000000000008</v>
+      </c>
+      <c r="I88" s="16"/>
+      <c r="J88" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A89" s="11">
+        <v>82</v>
+      </c>
+      <c r="B89" s="11">
+        <v>8800256119042</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D89" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="E89" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="F89" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="11">
+        <v>100</v>
+      </c>
+      <c r="H89" s="41">
+        <v>7.8624000000000009</v>
+      </c>
+      <c r="I89" s="16"/>
+      <c r="J89" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A90" s="11">
+        <v>83</v>
+      </c>
+      <c r="B90" s="11">
+        <v>8800289467714</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D90" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="E90" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="F90" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G90" s="11">
+        <v>80</v>
+      </c>
+      <c r="H90" s="41">
+        <v>12.290400000000002</v>
+      </c>
+      <c r="I90" s="16"/>
+      <c r="J90" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A91" s="11">
+        <v>84</v>
+      </c>
+      <c r="B91" s="11">
+        <v>8800289470455</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D91" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="E91" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="F91" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="G91" s="11">
+        <v>100</v>
+      </c>
+      <c r="H91" s="41">
+        <v>6.8796000000000008</v>
+      </c>
+      <c r="I91" s="16"/>
+      <c r="J91" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A92" s="11">
+        <v>85</v>
+      </c>
+      <c r="B92" s="11">
+        <v>8800256119653</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D92" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="E92" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="F92" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="G92" s="11">
+        <v>60</v>
+      </c>
+      <c r="H92" s="41">
+        <v>7.6139999999999999</v>
+      </c>
+      <c r="I92" s="16"/>
+      <c r="J92" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A93" s="11">
+        <v>86</v>
+      </c>
+      <c r="B93" s="11">
+        <v>8800289473159</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D93" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="F93" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="11">
+        <v>80</v>
+      </c>
+      <c r="H93" s="41">
+        <v>7.4952000000000005</v>
+      </c>
+      <c r="I93" s="16"/>
+      <c r="J93" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A94" s="11">
+        <v>87</v>
+      </c>
+      <c r="B94" s="11">
+        <v>8800289474774</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D94" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="E94" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="F94" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G94" s="15">
+        <v>80</v>
+      </c>
+      <c r="H94" s="41">
+        <v>10.659599999999999</v>
+      </c>
+      <c r="I94" s="16"/>
+      <c r="J94" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A95" s="11">
+        <v>88</v>
+      </c>
+      <c r="B95" s="11">
+        <v>8800289461415</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D95" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="E95" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="F95" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G95" s="15">
+        <v>50</v>
+      </c>
+      <c r="H95" s="41">
+        <v>7.8732000000000006</v>
+      </c>
+      <c r="I95" s="16"/>
+      <c r="J95" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A96" s="11">
+        <v>89</v>
+      </c>
+      <c r="B96" s="11">
+        <v>8800289473852</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="E96" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="F96" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="G96" s="15">
+        <v>40</v>
+      </c>
+      <c r="H96" s="41">
+        <v>9.3528000000000002</v>
+      </c>
+      <c r="I96" s="16"/>
+      <c r="J96" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A97" s="11">
+        <v>90</v>
+      </c>
+      <c r="B97" s="11">
+        <v>8800289478772</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D97" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="E97" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="F97" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G97" s="11">
+        <v>40</v>
+      </c>
+      <c r="H97" s="41">
+        <v>9.2880000000000003</v>
+      </c>
+      <c r="I97" s="16"/>
+      <c r="J97" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A98" s="11">
+        <v>91</v>
+      </c>
+      <c r="B98" s="11">
+        <v>8800289478796</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="E98" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="F98" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="G98" s="11">
+        <v>80</v>
+      </c>
+      <c r="H98" s="41">
+        <v>9.1044</v>
+      </c>
+      <c r="I98" s="16"/>
+      <c r="J98" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A99" s="11">
+        <v>92</v>
+      </c>
+      <c r="B99" s="11">
+        <v>8800289479496</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D99" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="F99" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="11">
+        <v>40</v>
+      </c>
+      <c r="H99" s="41">
+        <v>9.3204000000000011</v>
+      </c>
+      <c r="I99" s="16"/>
+      <c r="J99" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A100" s="11">
+        <v>93</v>
+      </c>
+      <c r="B100" s="11">
+        <v>8800289466441</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D100" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="E100" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="F100" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="G100" s="11">
+        <v>80</v>
+      </c>
+      <c r="H100" s="41">
+        <v>13.1652</v>
+      </c>
+      <c r="I100" s="16"/>
+      <c r="J100" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A101" s="11">
+        <v>94</v>
+      </c>
+      <c r="B101" s="11">
+        <v>8800289467707</v>
+      </c>
+      <c r="C101" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D101" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="F101" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="G101" s="11">
+        <v>200</v>
+      </c>
+      <c r="H101" s="41">
+        <v>10.411200000000001</v>
+      </c>
+      <c r="I101" s="16"/>
+      <c r="J101" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A102" s="11">
+        <v>95</v>
+      </c>
+      <c r="B102" s="11">
+        <v>8800289469619</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D102" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="E102" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="F102" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="11">
+        <v>80</v>
+      </c>
+      <c r="H102" s="41">
+        <v>7.3224000000000009</v>
+      </c>
+      <c r="I102" s="16"/>
+      <c r="J102" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A103" s="11">
+        <v>96</v>
+      </c>
+      <c r="B103" s="11">
+        <v>8800289469428</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="D103" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="E103" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="F103" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="G103" s="11">
+        <v>40</v>
+      </c>
+      <c r="H103" s="41">
+        <v>9.9792000000000005</v>
+      </c>
+      <c r="I103" s="16"/>
+      <c r="J103" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A104" s="11">
+        <v>97</v>
+      </c>
+      <c r="B104" s="11">
+        <v>8800289473630</v>
+      </c>
+      <c r="C104" s="23" t="s">
+        <v>259</v>
+      </c>
+      <c r="D104" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="E104" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="F104" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G104" s="15">
+        <v>100</v>
+      </c>
+      <c r="H104" s="41">
+        <v>11.0916</v>
+      </c>
+      <c r="I104" s="16"/>
+      <c r="J104" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A105" s="11">
+        <v>98</v>
+      </c>
+      <c r="B105" s="11">
+        <v>8800289474781</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D105" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="F105" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" s="15">
+        <v>100</v>
+      </c>
+      <c r="H105" s="41">
+        <v>11.577600000000002</v>
+      </c>
+      <c r="I105" s="16"/>
+      <c r="J105" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A106" s="11">
+        <v>99</v>
+      </c>
+      <c r="B106" s="11">
+        <v>8800289473395</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D106" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="E106" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="F106" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G106" s="11">
+        <v>80</v>
+      </c>
+      <c r="H106" s="41">
+        <v>7.9596000000000009</v>
+      </c>
+      <c r="I106" s="16"/>
+      <c r="J106" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A107" s="11">
+        <v>100</v>
+      </c>
+      <c r="B107" s="11">
+        <v>880028946118</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D107" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="E107" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="F107" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G107" s="11">
+        <v>50</v>
+      </c>
+      <c r="H107" s="41">
+        <v>8.4024000000000001</v>
+      </c>
+      <c r="I107" s="16"/>
+      <c r="J107" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A108" s="11">
+        <v>101</v>
+      </c>
+      <c r="B108" s="11">
+        <v>8800289475344</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D108" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="E108" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="F108" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G108" s="11">
+        <v>30</v>
+      </c>
+      <c r="H108" s="41">
+        <v>9.644400000000001</v>
+      </c>
+      <c r="I108" s="16"/>
+      <c r="J108" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A109" s="11">
+        <v>102</v>
+      </c>
+      <c r="B109" s="11">
+        <v>8800289479083</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D109" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="F109" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G109" s="11">
+        <v>80</v>
+      </c>
+      <c r="H109" s="41">
+        <v>9.2880000000000003</v>
+      </c>
+      <c r="I109" s="16"/>
+      <c r="J109" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A110" s="11">
+        <v>103</v>
+      </c>
+      <c r="B110" s="11">
+        <v>8800289477478</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D110" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="E110" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="F110" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G110" s="11">
+        <v>80</v>
+      </c>
+      <c r="H110" s="41">
+        <v>11.998800000000001</v>
+      </c>
+      <c r="I110" s="16"/>
+      <c r="J110" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A111" s="11">
+        <v>104</v>
+      </c>
+      <c r="B111" s="11">
+        <v>8800289477423</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="F111" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111" s="11">
+        <v>80</v>
+      </c>
+      <c r="H111" s="41">
+        <v>7.4843999999999999</v>
+      </c>
+      <c r="I111" s="16"/>
+      <c r="J111" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12" customHeight="1">
+      <c r="A112" s="11">
+        <v>105</v>
+      </c>
+      <c r="B112" s="11">
+        <v>8800256119141</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D112" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="E112" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="F112" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112" s="11">
+        <v>80</v>
+      </c>
+      <c r="H112" s="41">
+        <v>8.8452000000000002</v>
+      </c>
+      <c r="I112" s="16"/>
+      <c r="J112" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12" customHeight="1">
+      <c r="A113" s="11">
+        <v>106</v>
+      </c>
+      <c r="B113" s="11">
+        <v>8800289479991</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D113" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="F113" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="G113" s="11">
+        <v>30</v>
+      </c>
+      <c r="H113" s="41">
+        <v>9.2880000000000003</v>
+      </c>
+      <c r="I113" s="16"/>
+      <c r="J113" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12" customHeight="1">
+      <c r="A114" s="11">
+        <v>107</v>
+      </c>
+      <c r="B114" s="11">
+        <v>8800289479502</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D114" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="E114" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="F114" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" s="11">
+        <v>60</v>
+      </c>
+      <c r="H114" s="41">
+        <v>4.9139999999999997</v>
+      </c>
+      <c r="I114" s="16"/>
+      <c r="J114" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12" customHeight="1">
+      <c r="A115" s="11">
+        <v>108</v>
+      </c>
+      <c r="B115" s="11">
+        <v>8800289479618</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D115" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="E115" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="F115" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="G115" s="11">
+        <v>50</v>
+      </c>
+      <c r="H115" s="41">
+        <v>9.2016000000000009</v>
+      </c>
+      <c r="I115" s="16"/>
+      <c r="J115" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12" customHeight="1">
+      <c r="A116" s="11">
+        <v>109</v>
+      </c>
+      <c r="B116" s="11">
+        <v>8800289479885</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D116" s="24" t="s">
+        <v>289</v>
+      </c>
+      <c r="E116" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="F116" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="G116" s="11">
+        <v>20</v>
+      </c>
+      <c r="H116" s="41">
+        <v>9.644400000000001</v>
+      </c>
+      <c r="I116" s="16"/>
+      <c r="J116" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12" customHeight="1">
+      <c r="A117" s="11">
+        <v>110</v>
+      </c>
+      <c r="B117" s="11">
+        <v>8800289461194</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>291</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="F117" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" s="11">
+        <v>50</v>
+      </c>
+      <c r="H117" s="41">
+        <v>9.644400000000001</v>
+      </c>
+      <c r="I117" s="16"/>
+      <c r="J117" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12" customHeight="1">
+      <c r="A118" s="11">
+        <v>111</v>
+      </c>
+      <c r="B118" s="11">
+        <v>8800289466915</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D118" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="E118" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="F118" s="13">
+        <v>0</v>
+      </c>
+      <c r="G118" s="15">
+        <v>150</v>
+      </c>
+      <c r="H118" s="41">
+        <v>8.91</v>
+      </c>
+      <c r="I118" s="16"/>
+      <c r="J118" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12" customHeight="1">
+      <c r="A119" s="11">
+        <v>112</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="C119" s="26" t="s">
+        <v>297</v>
+      </c>
+      <c r="D119" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="E119" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="F119" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G119" s="11">
+        <v>80</v>
+      </c>
+      <c r="H119" s="41">
+        <v>8.8668000000000013</v>
+      </c>
+      <c r="I119" s="16"/>
+      <c r="J119" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12" customHeight="1">
+      <c r="A120" s="11">
+        <v>113</v>
+      </c>
+      <c r="B120" s="11">
+        <v>8800256119660</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D120" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="E120" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G120" s="11">
+        <v>80</v>
+      </c>
+      <c r="H120" s="41">
+        <v>11.998800000000001</v>
+      </c>
+      <c r="I120" s="16"/>
+      <c r="J120" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12" customHeight="1">
+      <c r="A121" s="11">
+        <v>114</v>
+      </c>
+      <c r="B121" s="11">
+        <v>8800289467271</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D121" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="F121" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G121" s="11">
+        <v>80</v>
+      </c>
+      <c r="H121" s="41">
+        <v>9.2880000000000003</v>
+      </c>
+      <c r="I121" s="16"/>
+      <c r="J121" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12" customHeight="1">
+      <c r="A122" s="11">
+        <v>115</v>
+      </c>
+      <c r="B122" s="11">
+        <v>8800256119325</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D122" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="E122" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="F122" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G122" s="15">
+        <v>100</v>
+      </c>
+      <c r="H122" s="41">
+        <v>9.2880000000000003</v>
+      </c>
+      <c r="I122" s="16"/>
+      <c r="J122" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A123" s="11">
+        <v>131</v>
+      </c>
+      <c r="B123" s="11">
+        <v>8800256115174</v>
+      </c>
+      <c r="C123" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="D123" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="F123" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="G123" s="15">
+        <v>80</v>
+      </c>
+      <c r="H123" s="41">
+        <v>8.0136000000000003</v>
+      </c>
+      <c r="I123" s="16"/>
+      <c r="J123" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A124" s="11">
+        <v>132</v>
+      </c>
+      <c r="B124" s="11">
+        <v>8809960356033</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="D124" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="F124" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="G124" s="15">
+        <v>120</v>
+      </c>
+      <c r="H124" s="41">
+        <v>11.793600000000001</v>
+      </c>
+      <c r="I124" s="16"/>
+      <c r="J124" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A125" s="11">
+        <v>133</v>
+      </c>
+      <c r="B125" s="11">
+        <v>8800240573188</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D125" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="E125" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F125" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" s="15">
+        <v>60</v>
+      </c>
+      <c r="H125" s="41">
+        <v>11.221200000000001</v>
+      </c>
+      <c r="I125" s="16"/>
+      <c r="J125" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A126" s="11">
+        <v>134</v>
+      </c>
+      <c r="B126" s="11">
+        <v>8800256114382</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="D126" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="E126" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="F126" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="G126" s="15">
+        <v>60</v>
+      </c>
+      <c r="H126" s="41">
+        <v>8.5320000000000018</v>
+      </c>
+      <c r="I126" s="16"/>
+      <c r="J126" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A127" s="11">
+        <v>135</v>
+      </c>
+      <c r="B127" s="11">
+        <v>8809913368748</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="D127" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="F127" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="G127" s="15">
+        <v>64</v>
+      </c>
+      <c r="H127" s="41">
+        <v>1.9872000000000003</v>
+      </c>
+      <c r="I127" s="16"/>
+      <c r="J127" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A128" s="11">
+        <v>136</v>
+      </c>
+      <c r="B128" s="11">
+        <v>8800289461965</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="D128" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="E128" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="F128" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="G128" s="15">
+        <v>30</v>
+      </c>
+      <c r="H128" s="41">
+        <v>12.182399999999999</v>
+      </c>
+      <c r="I128" s="16"/>
+      <c r="J128" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A129" s="11">
+        <v>137</v>
+      </c>
+      <c r="B129" s="11">
+        <v>8800289461989</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="E129" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="F129" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G129" s="11">
+        <v>40</v>
+      </c>
+      <c r="H129" s="41">
+        <v>9.5364000000000004</v>
+      </c>
+      <c r="I129" s="16"/>
+      <c r="J129" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A130" s="11">
+        <v>138</v>
+      </c>
+      <c r="B130" s="11">
+        <v>8800289461972</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="D130" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="E130" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="F130" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="G130" s="15">
+        <v>100</v>
+      </c>
+      <c r="H130" s="41">
+        <v>7.9920000000000009</v>
+      </c>
+      <c r="I130" s="16"/>
+      <c r="J130" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A131" s="11">
+        <v>139</v>
+      </c>
+      <c r="B131" s="11">
+        <v>8800289467448</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="D131" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="G131" s="15">
+        <v>40</v>
+      </c>
+      <c r="H131" s="41">
+        <v>9.9792000000000005</v>
+      </c>
+      <c r="I131" s="16"/>
+      <c r="J131" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A132" s="11">
+        <v>140</v>
+      </c>
+      <c r="B132" s="11">
+        <v>8800289468049</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="D132" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="F132" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="G132" s="15">
+        <v>80</v>
+      </c>
+      <c r="H132" s="41">
+        <v>8.2080000000000002</v>
+      </c>
+      <c r="I132" s="16"/>
+      <c r="J132" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A133" s="11">
+        <v>141</v>
+      </c>
+      <c r="B133" s="11">
+        <v>8809883884088</v>
+      </c>
+      <c r="C133" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="E133" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="F133" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="G133" s="15">
+        <v>200</v>
+      </c>
+      <c r="H133" s="41">
+        <v>2.9916</v>
+      </c>
+      <c r="I133" s="16"/>
+      <c r="J133" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A134" s="11">
+        <v>142</v>
+      </c>
+      <c r="B134" s="11">
+        <v>8809960355425</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D134" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="E134" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="F134" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="G134" s="15">
+        <v>100</v>
+      </c>
+      <c r="H134" s="41">
+        <v>3.7907999999999999</v>
+      </c>
+      <c r="I134" s="16"/>
+      <c r="J134" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A135" s="11">
+        <v>143</v>
+      </c>
+      <c r="B135" s="11">
+        <v>8800256114566</v>
+      </c>
+      <c r="C135" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D135" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="F135" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="G135" s="15">
+        <v>100</v>
+      </c>
+      <c r="H135" s="41">
+        <v>1.0152000000000001</v>
+      </c>
+      <c r="I135" s="16"/>
+      <c r="J135" s="2">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A136" s="11">
+        <v>144</v>
+      </c>
+      <c r="B136" s="11">
+        <v>8800240579913</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D136" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="F136" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="G136" s="15">
+        <v>100</v>
+      </c>
+      <c r="H136" s="41">
+        <v>1.0152000000000001</v>
+      </c>
+      <c r="I136" s="16"/>
+      <c r="J136" s="2">
+        <f t="shared" ref="J136:J170" si="3">IFERROR(I136/$G136,)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A137" s="11">
+        <v>145</v>
+      </c>
+      <c r="B137" s="11">
+        <v>8800240579906</v>
+      </c>
+      <c r="C137" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="E137" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="F137" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="G137" s="15">
+        <v>90</v>
+      </c>
+      <c r="H137" s="41">
+        <v>8.4672000000000001</v>
+      </c>
+      <c r="I137" s="16"/>
+      <c r="J137" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A138" s="11">
+        <v>146</v>
+      </c>
+      <c r="B138" s="11">
+        <v>8800289473166</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D138" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="E138" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="F138" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="G138" s="15">
+        <v>120</v>
+      </c>
+      <c r="H138" s="41">
+        <v>8.4672000000000001</v>
+      </c>
+      <c r="I138" s="16"/>
+      <c r="J138" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A139" s="11">
+        <v>147</v>
+      </c>
+      <c r="B139" s="11">
+        <v>8800289467264</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="E139" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="F139" s="27" t="s">
+        <v>348</v>
+      </c>
+      <c r="G139" s="15">
+        <v>90</v>
+      </c>
+      <c r="H139" s="41">
+        <v>8.4672000000000001</v>
+      </c>
+      <c r="I139" s="16"/>
+      <c r="J139" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A140" s="11">
+        <v>148</v>
+      </c>
+      <c r="B140" s="11">
+        <v>8800289474699</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D140" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="E140" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="F140" s="27" t="s">
+        <v>348</v>
+      </c>
+      <c r="G140" s="15">
+        <v>120</v>
+      </c>
+      <c r="H140" s="41">
+        <v>10.756800000000002</v>
+      </c>
+      <c r="I140" s="16"/>
+      <c r="J140" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A141" s="11">
+        <v>149</v>
+      </c>
+      <c r="B141" s="11">
+        <v>8800289477393</v>
+      </c>
+      <c r="C141" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D141" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="E141" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="F141" s="27" t="s">
+        <v>357</v>
+      </c>
+      <c r="G141" s="15">
+        <v>120</v>
+      </c>
+      <c r="H141" s="41">
+        <v>10.756800000000002</v>
+      </c>
+      <c r="I141" s="16"/>
+      <c r="J141" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A142" s="11">
+        <v>150</v>
+      </c>
+      <c r="B142" s="11">
+        <v>8800289470011</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="D142" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="E142" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="F142" s="27" t="s">
+        <v>339</v>
+      </c>
+      <c r="G142" s="15">
+        <v>300</v>
+      </c>
+      <c r="H142" s="41">
+        <v>2.9376000000000002</v>
+      </c>
+      <c r="I142" s="16"/>
+      <c r="J142" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A143" s="11">
+        <v>151</v>
+      </c>
+      <c r="B143" s="11">
+        <v>8800256108046</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D143" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="F143" s="27" t="s">
+        <v>362</v>
+      </c>
+      <c r="G143" s="11">
+        <v>120</v>
+      </c>
+      <c r="H143" s="41">
+        <v>2.0628000000000002</v>
+      </c>
+      <c r="I143" s="16"/>
+      <c r="J143" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A144" s="11">
+        <v>152</v>
+      </c>
+      <c r="B144" s="11">
+        <v>8800256114399</v>
+      </c>
+      <c r="C144" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D144" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="E144" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="F144" s="27" t="s">
+        <v>365</v>
+      </c>
+      <c r="G144" s="15">
+        <v>30</v>
+      </c>
+      <c r="H144" s="41">
+        <v>8.305200000000001</v>
+      </c>
+      <c r="I144" s="16"/>
+      <c r="J144" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A145" s="11">
+        <v>153</v>
+      </c>
+      <c r="B145" s="11">
+        <v>8800289470165</v>
+      </c>
+      <c r="C145" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D145" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="F145" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="G145" s="15">
+        <v>160</v>
+      </c>
+      <c r="H145" s="41">
+        <v>1.0152000000000001</v>
+      </c>
+      <c r="I145" s="16"/>
+      <c r="J145" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A146" s="11">
+        <v>154</v>
+      </c>
+      <c r="B146" s="11">
+        <v>8800289470172</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D146" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="E146" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="F146" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="G146" s="15">
+        <v>40</v>
+      </c>
+      <c r="H146" s="41">
+        <v>9.8279999999999994</v>
+      </c>
+      <c r="I146" s="16"/>
+      <c r="J146" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A147" s="11">
+        <v>155</v>
+      </c>
+      <c r="B147" s="11">
+        <v>8800289477379</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D147" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="E147" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="F147" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="G147" s="15">
+        <v>40</v>
+      </c>
+      <c r="H147" s="41">
+        <v>8.305200000000001</v>
+      </c>
+      <c r="I147" s="16"/>
+      <c r="J147" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A148" s="11">
+        <v>156</v>
+      </c>
+      <c r="B148" s="11">
+        <v>8800289462306</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D148" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="E148" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="F148" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="G148" s="15">
+        <v>400</v>
+      </c>
+      <c r="H148" s="41">
+        <v>1.0476000000000001</v>
+      </c>
+      <c r="I148" s="16"/>
+      <c r="J148" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A149" s="11">
+        <v>157</v>
+      </c>
+      <c r="B149" s="11">
+        <v>8800289462559</v>
+      </c>
+      <c r="C149" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D149" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="F149" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="G149" s="15">
+        <v>60</v>
+      </c>
+      <c r="H149" s="41">
+        <v>5.8752000000000004</v>
+      </c>
+      <c r="I149" s="16"/>
+      <c r="J149" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A150" s="11">
+        <v>158</v>
+      </c>
+      <c r="B150" s="11">
+        <v>8800289462542</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="D150" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="E150" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="F150" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="G150" s="15">
+        <v>40</v>
+      </c>
+      <c r="H150" s="41">
+        <v>9.0288000000000004</v>
+      </c>
+      <c r="I150" s="16"/>
+      <c r="J150" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A151" s="11">
+        <v>159</v>
+      </c>
+      <c r="B151" s="11">
+        <v>8800289479830</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="D151" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="E151" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="F151" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="G151" s="15">
+        <v>30</v>
+      </c>
+      <c r="H151" s="41">
+        <v>8.3916000000000004</v>
+      </c>
+      <c r="I151" s="16"/>
+      <c r="J151" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A152" s="11">
+        <v>160</v>
+      </c>
+      <c r="B152" s="11">
+        <v>8800256114658</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D152" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="E152" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="F152" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="G152" s="11">
+        <v>120</v>
+      </c>
+      <c r="H152" s="41">
+        <v>2.0628000000000002</v>
+      </c>
+      <c r="I152" s="16"/>
+      <c r="J152" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A153" s="11">
+        <v>161</v>
+      </c>
+      <c r="B153" s="11">
+        <v>8800256114603</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="E153" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="F153" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="G153" s="11">
+        <v>30</v>
+      </c>
+      <c r="H153" s="41">
+        <v>8.305200000000001</v>
+      </c>
+      <c r="I153" s="16"/>
+      <c r="J153" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A154" s="11">
+        <v>162</v>
+      </c>
+      <c r="B154" s="11">
+        <v>8800256113057</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D154" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="E154" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="F154" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="G154" s="15">
+        <v>240</v>
+      </c>
+      <c r="H154" s="41">
+        <v>1.026</v>
+      </c>
+      <c r="I154" s="16"/>
+      <c r="J154" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A155" s="11">
+        <v>163</v>
+      </c>
+      <c r="B155" s="11">
+        <v>8800240576585</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="F155" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="G155" s="15">
+        <v>300</v>
+      </c>
+      <c r="H155" s="41">
+        <v>1.026</v>
+      </c>
+      <c r="I155" s="16"/>
+      <c r="J155" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A156" s="11">
+        <v>164</v>
+      </c>
+      <c r="B156" s="11">
+        <v>8800289473838</v>
+      </c>
+      <c r="C156" s="23" t="s">
+        <v>262</v>
+      </c>
+      <c r="D156" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="E156" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="F156" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="G156" s="15">
+        <v>160</v>
+      </c>
+      <c r="H156" s="41">
+        <v>1.0152000000000001</v>
+      </c>
+      <c r="I156" s="16"/>
+      <c r="J156" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A157" s="11">
+        <v>165</v>
+      </c>
+      <c r="B157" s="11">
+        <v>8800240569969</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="F157" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="G157" s="15">
+        <v>200</v>
+      </c>
+      <c r="H157" s="41">
+        <v>1.026</v>
+      </c>
+      <c r="I157" s="16"/>
+      <c r="J157" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A158" s="11">
+        <v>166</v>
+      </c>
+      <c r="B158" s="11">
+        <v>8809517411741</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="D158" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="E158" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="F158" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="G158" s="15">
+        <v>400</v>
+      </c>
+      <c r="H158" s="41">
+        <v>1.0152000000000001</v>
+      </c>
+      <c r="I158" s="16"/>
+      <c r="J158" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A159" s="11">
+        <v>167</v>
+      </c>
+      <c r="B159" s="28">
+        <v>8800289468919</v>
+      </c>
+      <c r="C159" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="D159" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="F159" s="14" t="s">
+        <v>406</v>
+      </c>
+      <c r="G159" s="11">
+        <v>308</v>
+      </c>
+      <c r="H159" s="41">
+        <v>4.0068000000000001</v>
+      </c>
+      <c r="I159" s="16"/>
+      <c r="J159" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A160" s="11">
+        <v>168</v>
+      </c>
+      <c r="B160" s="28">
+        <v>8800289468926</v>
+      </c>
+      <c r="C160" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="E160" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="F160" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G160" s="11">
+        <v>140</v>
+      </c>
+      <c r="H160" s="41">
+        <v>3.2616000000000001</v>
+      </c>
+      <c r="I160" s="16"/>
+      <c r="J160" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A161" s="11">
+        <v>169</v>
+      </c>
+      <c r="B161" s="11">
+        <v>8800289469046</v>
+      </c>
+      <c r="C161" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="D161" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="F161" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="G161" s="20">
+        <v>100</v>
+      </c>
+      <c r="H161" s="41">
+        <v>2.7</v>
+      </c>
+      <c r="I161" s="16"/>
+      <c r="J161" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A162" s="11">
+        <v>170</v>
+      </c>
+      <c r="B162" s="11">
+        <v>8800289469152</v>
+      </c>
+      <c r="C162" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="D162" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="E162" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="F162" s="21" t="s">
+        <v>413</v>
+      </c>
+      <c r="G162" s="20">
+        <v>100</v>
+      </c>
+      <c r="H162" s="41">
+        <v>2.7972000000000001</v>
+      </c>
+      <c r="I162" s="16"/>
+      <c r="J162" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A163" s="11">
+        <v>171</v>
+      </c>
+      <c r="B163" s="11">
+        <v>8800289469169</v>
+      </c>
+      <c r="C163" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="D163" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="F163" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="G163" s="20">
+        <v>100</v>
+      </c>
+      <c r="H163" s="41">
+        <v>2.4192000000000005</v>
+      </c>
+      <c r="I163" s="31"/>
+      <c r="J163" s="32">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A164" s="11">
+        <v>172</v>
+      </c>
+      <c r="B164" s="11">
+        <v>8800366240544</v>
+      </c>
+      <c r="C164" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="D164" s="33" t="s">
+        <v>417</v>
+      </c>
+      <c r="E164" s="33" t="s">
+        <v>418</v>
+      </c>
+      <c r="F164" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="G164" s="18">
+        <v>40</v>
+      </c>
+      <c r="H164" s="41">
+        <v>10.616400000000001</v>
+      </c>
+      <c r="I164" s="16"/>
+      <c r="J164" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A165" s="11">
+        <v>173</v>
+      </c>
+      <c r="B165" s="11">
+        <v>8800289468827</v>
+      </c>
+      <c r="C165" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="D165" s="33" t="s">
+        <v>420</v>
+      </c>
+      <c r="E165" s="33" t="s">
+        <v>421</v>
+      </c>
+      <c r="F165" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="G165" s="18">
+        <v>240</v>
+      </c>
+      <c r="H165" s="41">
+        <v>5.2379999999999995</v>
+      </c>
+      <c r="I165" s="16"/>
+      <c r="J165" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A166" s="11">
+        <v>174</v>
+      </c>
+      <c r="B166" s="11">
+        <v>8800366241060</v>
+      </c>
+      <c r="C166" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="D166" s="33" t="s">
+        <v>423</v>
+      </c>
+      <c r="E166" s="33" t="s">
+        <v>424</v>
+      </c>
+      <c r="F166" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="G166" s="18">
+        <v>40</v>
+      </c>
+      <c r="H166" s="41">
+        <v>9.9359999999999999</v>
+      </c>
+      <c r="I166" s="16"/>
+      <c r="J166" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A167" s="11">
+        <v>175</v>
+      </c>
+      <c r="B167" s="11">
+        <v>8800366241077</v>
+      </c>
+      <c r="C167" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="D167" s="33" t="s">
+        <v>425</v>
+      </c>
+      <c r="E167" s="33" t="s">
+        <v>426</v>
+      </c>
+      <c r="F167" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G167" s="18">
+        <v>30</v>
+      </c>
+      <c r="H167" s="41">
+        <v>12.009600000000001</v>
+      </c>
+      <c r="I167" s="16"/>
+      <c r="J167" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A168" s="11">
+        <v>176</v>
+      </c>
+      <c r="B168" s="11">
+        <v>8800289468872</v>
+      </c>
+      <c r="C168" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="D168" s="33" t="s">
+        <v>427</v>
+      </c>
+      <c r="E168" s="33" t="s">
+        <v>428</v>
+      </c>
+      <c r="F168" s="14" t="s">
+        <v>429</v>
+      </c>
+      <c r="G168" s="18">
+        <v>80</v>
+      </c>
+      <c r="H168" s="41">
+        <v>9.9036000000000008</v>
+      </c>
+      <c r="I168" s="16"/>
+      <c r="J168" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A169" s="11">
+        <v>177</v>
+      </c>
+      <c r="B169" s="11">
+        <v>8800366240759</v>
+      </c>
+      <c r="C169" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="D169" s="33" t="s">
+        <v>430</v>
+      </c>
+      <c r="E169" s="33" t="s">
+        <v>431</v>
+      </c>
+      <c r="F169" s="14"/>
+      <c r="G169" s="18">
+        <v>15</v>
+      </c>
+      <c r="H169" s="41">
+        <v>16.750800000000002</v>
+      </c>
+      <c r="I169" s="16"/>
+      <c r="J169" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A170" s="11">
+        <v>178</v>
+      </c>
+      <c r="B170" s="28">
+        <v>8800289462528</v>
+      </c>
+      <c r="C170" s="18" t="s">
+        <v>281</v>
+      </c>
+      <c r="D170" s="35" t="s">
+        <v>432</v>
+      </c>
+      <c r="E170" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="F170" s="33" t="s">
+        <v>434</v>
+      </c>
+      <c r="G170" s="18">
+        <v>80</v>
+      </c>
+      <c r="H170" s="41">
+        <v>9.0288000000000004</v>
+      </c>
+      <c r="I170" s="16"/>
+      <c r="J170" s="2">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A171" s="11">
+        <v>179</v>
+      </c>
+      <c r="B171" s="28">
+        <v>8800289468674</v>
+      </c>
+      <c r="C171" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D171" s="35" t="s">
+        <v>451</v>
+      </c>
+      <c r="E171" s="33" t="s">
+        <v>452</v>
+      </c>
+      <c r="F171" s="33" t="s">
+        <v>453</v>
+      </c>
+      <c r="G171" s="18">
+        <v>20</v>
+      </c>
+      <c r="H171" s="41">
+        <v>165.38040000000001</v>
+      </c>
+      <c r="I171" s="16"/>
+      <c r="J171" s="2"/>
+    </row>
+    <row r="172" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A172" s="11">
+        <v>180</v>
+      </c>
+      <c r="B172" s="28">
+        <v>8800289468759</v>
+      </c>
+      <c r="C172" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D172" s="35" t="s">
+        <v>454</v>
+      </c>
+      <c r="E172" s="33" t="s">
+        <v>455</v>
+      </c>
+      <c r="F172" s="33" t="s">
+        <v>453</v>
+      </c>
+      <c r="G172" s="18">
+        <v>20</v>
+      </c>
+      <c r="H172" s="41">
+        <v>165.38040000000001</v>
+      </c>
+      <c r="I172" s="16"/>
+      <c r="J172" s="2"/>
+    </row>
+    <row r="173" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A173" s="11">
+        <v>181</v>
+      </c>
+      <c r="B173" s="28">
+        <v>8800289475214</v>
+      </c>
+      <c r="C173" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D173" s="35" t="s">
+        <v>435</v>
+      </c>
+      <c r="E173" s="33" t="s">
+        <v>456</v>
+      </c>
+      <c r="F173" s="33" t="s">
+        <v>457</v>
+      </c>
+      <c r="G173" s="18">
+        <v>30</v>
+      </c>
+      <c r="H173" s="41">
+        <v>73.98</v>
+      </c>
+      <c r="I173" s="16"/>
+      <c r="J173" s="2"/>
+    </row>
+    <row r="174" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A174" s="11">
+        <v>182</v>
+      </c>
+      <c r="B174" s="28">
+        <v>8800289475207</v>
+      </c>
+      <c r="C174" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D174" s="35" t="s">
+        <v>458</v>
+      </c>
+      <c r="E174" s="33" t="s">
+        <v>436</v>
+      </c>
+      <c r="F174" s="33" t="s">
+        <v>457</v>
+      </c>
+      <c r="G174" s="18">
+        <v>30</v>
+      </c>
+      <c r="H174" s="41">
+        <v>73.98</v>
+      </c>
+      <c r="I174" s="16"/>
+      <c r="J174" s="2"/>
+    </row>
+    <row r="175" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A175" s="11">
+        <v>183</v>
+      </c>
+      <c r="B175" s="28">
+        <v>8800289475078</v>
+      </c>
+      <c r="C175" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D175" s="35" t="s">
+        <v>437</v>
+      </c>
+      <c r="E175" s="33" t="s">
+        <v>438</v>
+      </c>
+      <c r="F175" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="G175" s="18">
+        <v>25</v>
+      </c>
+      <c r="H175" s="41">
+        <v>53.967600000000004</v>
+      </c>
+      <c r="I175" s="16"/>
+      <c r="J175" s="2"/>
+    </row>
+    <row r="176" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A176" s="11">
+        <v>184</v>
+      </c>
+      <c r="B176" s="28">
+        <v>8800289475061</v>
+      </c>
+      <c r="C176" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D176" s="35" t="s">
+        <v>439</v>
+      </c>
+      <c r="E176" s="33" t="s">
+        <v>440</v>
+      </c>
+      <c r="F176" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="G176" s="18">
+        <v>25</v>
+      </c>
+      <c r="H176" s="41">
+        <v>53.967600000000004</v>
+      </c>
+      <c r="I176" s="16"/>
+      <c r="J176" s="2"/>
+    </row>
+    <row r="177" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A177" s="11">
+        <v>185</v>
+      </c>
+      <c r="B177" s="28">
+        <v>8800289475092</v>
+      </c>
+      <c r="C177" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D177" s="35" t="s">
+        <v>441</v>
+      </c>
+      <c r="E177" s="33" t="s">
+        <v>442</v>
+      </c>
+      <c r="F177" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="G177" s="18">
+        <v>25</v>
+      </c>
+      <c r="H177" s="41">
+        <v>53.967600000000004</v>
+      </c>
+      <c r="I177" s="16"/>
+      <c r="J177" s="2"/>
+    </row>
+    <row r="178" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A178" s="11">
+        <v>186</v>
+      </c>
+      <c r="B178" s="28">
+        <v>8800289475085</v>
+      </c>
+      <c r="C178" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D178" s="35" t="s">
+        <v>443</v>
+      </c>
+      <c r="E178" s="33" t="s">
+        <v>444</v>
+      </c>
+      <c r="F178" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="G178" s="18">
+        <v>25</v>
+      </c>
+      <c r="H178" s="41">
+        <v>53.967600000000004</v>
+      </c>
+      <c r="I178" s="16"/>
+      <c r="J178" s="2"/>
+    </row>
+    <row r="179" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A179" s="11">
+        <v>187</v>
+      </c>
+      <c r="B179" s="28">
+        <v>8800289466199</v>
+      </c>
+      <c r="C179" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D179" s="35" t="s">
+        <v>445</v>
+      </c>
+      <c r="E179" s="33" t="s">
+        <v>460</v>
+      </c>
+      <c r="F179" s="33" t="s">
+        <v>461</v>
+      </c>
+      <c r="G179" s="18">
+        <v>20</v>
+      </c>
+      <c r="H179" s="41">
+        <v>62.672400000000003</v>
+      </c>
+      <c r="I179" s="16"/>
+      <c r="J179" s="2"/>
+    </row>
+    <row r="180" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A180" s="11">
+        <v>188</v>
+      </c>
+      <c r="B180" s="28">
+        <v>8800289466274</v>
+      </c>
+      <c r="C180" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D180" s="35" t="s">
+        <v>446</v>
+      </c>
+      <c r="E180" s="33" t="s">
+        <v>447</v>
+      </c>
+      <c r="F180" s="33" t="s">
+        <v>461</v>
+      </c>
+      <c r="G180" s="18">
+        <v>20</v>
+      </c>
+      <c r="H180" s="41">
+        <v>62.672400000000003</v>
+      </c>
+      <c r="I180" s="16"/>
+      <c r="J180" s="2"/>
+    </row>
+    <row r="181" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A181" s="11">
+        <v>189</v>
+      </c>
+      <c r="B181" s="28">
+        <v>8800289466205</v>
+      </c>
+      <c r="C181" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D181" s="35" t="s">
+        <v>462</v>
+      </c>
+      <c r="E181" s="33" t="s">
+        <v>463</v>
+      </c>
+      <c r="F181" s="33" t="s">
+        <v>461</v>
+      </c>
+      <c r="G181" s="18">
+        <v>20</v>
+      </c>
+      <c r="H181" s="41">
+        <v>62.672400000000003</v>
+      </c>
+      <c r="I181" s="16"/>
+      <c r="J181" s="2"/>
+    </row>
+    <row r="182" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A182" s="11">
+        <v>190</v>
+      </c>
+      <c r="B182" s="28">
+        <v>8800289466281</v>
+      </c>
+      <c r="C182" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D182" s="35" t="s">
+        <v>464</v>
+      </c>
+      <c r="E182" s="33" t="s">
+        <v>465</v>
+      </c>
+      <c r="F182" s="33" t="s">
+        <v>461</v>
+      </c>
+      <c r="G182" s="18">
+        <v>20</v>
+      </c>
+      <c r="H182" s="41">
+        <v>62.672400000000003</v>
+      </c>
+      <c r="I182" s="16"/>
+      <c r="J182" s="2"/>
+    </row>
+    <row r="183" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A183" s="11">
+        <v>191</v>
+      </c>
+      <c r="B183" s="28">
+        <v>8800240576226</v>
+      </c>
+      <c r="C183" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D183" s="35" t="s">
+        <v>466</v>
+      </c>
+      <c r="E183" s="33" t="s">
+        <v>467</v>
+      </c>
+      <c r="F183" s="33" t="s">
+        <v>468</v>
+      </c>
+      <c r="G183" s="18">
         <v>8</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...76 lines deleted...]
-      <c r="D17" s="9" t="s">
+      <c r="H183" s="41">
+        <v>104.4468</v>
+      </c>
+      <c r="I183" s="16"/>
+      <c r="J183" s="2"/>
+    </row>
+    <row r="184" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A184" s="11">
+        <v>192</v>
+      </c>
+      <c r="B184" s="28">
+        <v>8800289479540</v>
+      </c>
+      <c r="C184" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D184" s="35" t="s">
+        <v>448</v>
+      </c>
+      <c r="E184" s="33" t="s">
+        <v>469</v>
+      </c>
+      <c r="F184" s="33" t="s">
+        <v>470</v>
+      </c>
+      <c r="G184" s="18">
         <v>20</v>
       </c>
-      <c r="E17" s="12">
-[...841 lines deleted...]
-      </c>
+      <c r="H184" s="41">
+        <v>165.38040000000001</v>
+      </c>
+      <c r="I184" s="16"/>
+      <c r="J184" s="2"/>
+    </row>
+    <row r="185" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A185" s="11">
+        <v>193</v>
+      </c>
+      <c r="B185" s="28">
+        <v>8800289479557</v>
+      </c>
+      <c r="C185" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="D185" s="35" t="s">
+        <v>449</v>
+      </c>
+      <c r="E185" s="33" t="s">
+        <v>450</v>
+      </c>
+      <c r="F185" s="33" t="s">
+        <v>470</v>
+      </c>
+      <c r="G185" s="18">
+        <v>20</v>
+      </c>
+      <c r="H185" s="41">
+        <v>165.38040000000001</v>
+      </c>
+      <c r="I185" s="16"/>
+      <c r="J185" s="2"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <conditionalFormatting sqref="B8">
+    <cfRule type="duplicateValues" dxfId="62" priority="144"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B46">
+    <cfRule type="duplicateValues" dxfId="61" priority="109"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B125">
+    <cfRule type="duplicateValues" dxfId="60" priority="141"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B137:B140 B126:B131 B123:B124">
+    <cfRule type="duplicateValues" dxfId="59" priority="142"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B141:B148 B9:B44 B107:B122 B47:B104">
+    <cfRule type="duplicateValues" dxfId="58" priority="145"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B155">
+    <cfRule type="duplicateValues" dxfId="57" priority="108"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B164:B165 B156:B161 B149:B154 B167:B185">
+    <cfRule type="duplicateValues" dxfId="56" priority="147"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B166">
+    <cfRule type="duplicateValues" dxfId="55" priority="143"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C8 C47:C152 G10:G79 F81:G122 D123:G152 F153:G160 D153:E163 I5:J5 D7:J7 D8:E75 F8:F79 D77:E122">
+    <cfRule type="containsText" dxfId="54" priority="131" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C5)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C8:C158">
+    <cfRule type="containsText" dxfId="53" priority="119" operator="containsText" text="PLACENTA">
+      <formula>NOT(ISERROR(SEARCH("PLACENTA",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="52" priority="126" operator="containsText" text="VANILA">
+      <formula>NOT(ISERROR(SEARCH("VANILA",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="51" priority="128" operator="containsText" text="ZERO">
+      <formula>NOT(ISERROR(SEARCH("ZERO",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="50" priority="129" operator="containsText" text="SOYXIDIL">
+      <formula>NOT(ISERROR(SEARCH("SOYXIDIL",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="49" priority="130" operator="containsText" text="BODY">
+      <formula>NOT(ISERROR(SEARCH("BODY",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="48" priority="132" operator="containsText" text="AGE-R">
+      <formula>NOT(ISERROR(SEARCH("AGE-R",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="47" priority="133" operator="containsText" text="PDRN">
+      <formula>NOT(ISERROR(SEARCH("PDRN",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="46" priority="134" operator="containsText" text="RED">
+      <formula>NOT(ISERROR(SEARCH("RED",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="45" priority="135" operator="containsText" text="CICA">
+      <formula>NOT(ISERROR(SEARCH("CICA",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="44" priority="136" operator="containsText" text="SUPERCICA">
+      <formula>NOT(ISERROR(SEARCH("SUPERCICA",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="43" priority="137" operator="containsText" text="COLLAGEN">
+      <formula>NOT(ISERROR(SEARCH("COLLAGEN",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="42" priority="138" operator="containsText" text="DEEP">
+      <formula>NOT(ISERROR(SEARCH("DEEP",C8)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="41" priority="139" operator="containsText" text="ZERO">
+      <formula>NOT(ISERROR(SEARCH("ZERO",C8)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C9:C27">
+    <cfRule type="containsText" dxfId="39" priority="125" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:C46">
+    <cfRule type="containsText" dxfId="38" priority="127" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C28)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C151">
+    <cfRule type="containsText" dxfId="37" priority="123" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C151)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C153:C158">
+    <cfRule type="containsText" dxfId="36" priority="105" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C153)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C159">
+    <cfRule type="duplicateValues" dxfId="35" priority="106"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C164:C185">
+    <cfRule type="cellIs" dxfId="34" priority="87" operator="equal">
+      <formula>"ETC"</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="33" priority="88" operator="containsText" text="PLACENTA">
+      <formula>NOT(ISERROR(SEARCH("PLACENTA",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="32" priority="89" operator="containsText" text="VANILA">
+      <formula>NOT(ISERROR(SEARCH("VANILA",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="31" priority="90" operator="containsText" text="SOYXIDIL">
+      <formula>NOT(ISERROR(SEARCH("SOYXIDIL",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="30" priority="91" operator="containsText" text="BODY">
+      <formula>NOT(ISERROR(SEARCH("BODY",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="29" priority="92" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="28" priority="93" operator="containsText" text="ZERO">
+      <formula>NOT(ISERROR(SEARCH("ZERO",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="27" priority="94" operator="containsText" text="AGE-R">
+      <formula>NOT(ISERROR(SEARCH("AGE-R",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="26" priority="95" operator="containsText" text="PDRN">
+      <formula>NOT(ISERROR(SEARCH("PDRN",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="25" priority="96" operator="containsText" text="RED">
+      <formula>NOT(ISERROR(SEARCH("RED",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="24" priority="97" operator="containsText" text="CICA">
+      <formula>NOT(ISERROR(SEARCH("CICA",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="23" priority="98" operator="containsText" text="SUPERCICA">
+      <formula>NOT(ISERROR(SEARCH("SUPERCICA",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="22" priority="99" operator="containsText" text="COLLAGEN">
+      <formula>NOT(ISERROR(SEARCH("COLLAGEN",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="21" priority="100" operator="containsText" text="DEEP">
+      <formula>NOT(ISERROR(SEARCH("DEEP",C164)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="20" priority="101" operator="containsText" text="ZERO">
+      <formula>NOT(ISERROR(SEARCH("ZERO",C164)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D76">
+    <cfRule type="containsText" dxfId="18" priority="124" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",D76)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D159:D163">
+    <cfRule type="duplicateValues" dxfId="17" priority="107"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E122 D8:D158">
+    <cfRule type="duplicateValues" dxfId="16" priority="146"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E164:G185">
+    <cfRule type="containsText" dxfId="15" priority="2" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",E164)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G8:G12">
+    <cfRule type="containsText" dxfId="14" priority="120" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G8)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G9:G30 G32:G46 G49:G57 G59:G62 G64:G65 G67:G77 G79 G81:G94 G97:G103 G106:G117 G119:G121 G125:G130 G132:G144 G146:G153 G156 G158:G160">
+    <cfRule type="cellIs" dxfId="13" priority="122" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G9:G30 G32:G46 G49:G57 G59:G62 G64:G65 G81:G94 G125:G130 G132:G144 G146:G153 G156 G158:G160 G67:G77 G79 G97:G103 G106:G117 G119:G121">
+    <cfRule type="containsBlanks" dxfId="12" priority="121">
+      <formula>LEN(TRIM(G9))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G17:G28">
+    <cfRule type="containsText" dxfId="11" priority="118" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G17)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G30">
+    <cfRule type="containsText" dxfId="10" priority="117" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G30)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G32:G33">
+    <cfRule type="containsText" dxfId="9" priority="116" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G32)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G37:G39">
+    <cfRule type="containsText" dxfId="8" priority="115" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G37)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G56:G60">
+    <cfRule type="containsText" dxfId="7" priority="114" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G56)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G62:G64">
+    <cfRule type="containsText" dxfId="6" priority="113" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G62)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G94">
+    <cfRule type="containsText" dxfId="5" priority="112" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G94)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G130:G142">
+    <cfRule type="containsText" dxfId="4" priority="111" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G130)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G144:G151">
+    <cfRule type="containsText" dxfId="3" priority="110" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G144)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G154">
+    <cfRule type="containsText" dxfId="2" priority="104" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G154)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G156:G158">
+    <cfRule type="containsText" dxfId="1" priority="103" operator="containsText" text="TBU">
+      <formula>NOT(ISERROR(SEARCH("TBU",G156)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G164:G185">
+    <cfRule type="cellIs" dxfId="0" priority="84" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="containsText" priority="140" operator="containsText" id="{7C169C17-50A3-4930-BDA3-E3C0F079EB7D}">
+            <xm:f>NOT(ISERROR(SEARCH(#REF!,C8)))</xm:f>
+            <xm:f>#REF!</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="5" tint="0.59996337778862885"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>C8:C158</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="containsText" priority="102" operator="containsText" id="{B4FE0B8D-7A12-4A14-9654-4C3C75FFCA39}">
+            <xm:f>NOT(ISERROR(SEARCH(#REF!,C164)))</xm:f>
+            <xm:f>#REF!</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="5" tint="0.59996337778862885"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>C164:C185</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ZO Skin</vt:lpstr>
+      <vt:lpstr>Medicube new PO_W</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>