--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,6177 +1,696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F55961D-D3B7-4808-AAFC-0DFB60F9311F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{09C8683B-26A2-4FA3-B7E8-153C8BD5BA32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D51D6E7B-B5DE-4044-A573-E4859E48AA5E}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Fragrance" sheetId="12" r:id="rId1"/>
-    <sheet name="Cosmetics" sheetId="2" r:id="rId2"/>
+    <sheet name="Biodance" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2432" uniqueCount="1708">
-[...169 lines deleted...]
-    <t>Ean</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="113">
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>SKU ID</t>
+  </si>
+  <si>
+    <t>GTIN-8 CODE</t>
+  </si>
+  <si>
+    <t>Product Name (EN)</t>
+  </si>
+  <si>
+    <t>Volume
+(ml/g/ea)</t>
+  </si>
+  <si>
+    <t>Shelf Life</t>
+  </si>
+  <si>
+    <t>Production
+MOQ</t>
+  </si>
+  <si>
+    <t>Mask</t>
+  </si>
+  <si>
+    <t>BIO-S000004059</t>
+  </si>
+  <si>
+    <t>[Biodance] Bio Collagen-Real Deep Mask 1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>36months</t>
+  </si>
+  <si>
+    <t>BIO-S000002947</t>
+  </si>
+  <si>
+    <t>[Biodance] Hydro Cera-nol Real Deep Mask 1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>BIO-S000004221</t>
+  </si>
+  <si>
+    <t>[Biodance] Radiant Vita Niacinamide Real Deep Mask 1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>BIO-S000004218</t>
+  </si>
+  <si>
+    <t>[Biodance] Refreshing Sea Kelp Real Deep Mask 1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>BDPRM004QAFE1C</t>
+  </si>
+  <si>
+    <t>[Biodance] Rejuvenating Caviar PDRN Real Deep Mask 1Box (34g*4ea)</t>
+  </si>
+  <si>
+    <t>Toner Pads</t>
+  </si>
+  <si>
+    <t>BDCTP060RMFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Gel Toner Pads 60Pads</t>
+  </si>
+  <si>
+    <t>60pads / 140g</t>
+  </si>
+  <si>
+    <t>30months</t>
+  </si>
+  <si>
+    <t>BDHTP060RMFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Cera-nol Gel Toner Pads 60Pads</t>
+  </si>
+  <si>
+    <t>BIO-S000004486</t>
+  </si>
+  <si>
+    <t>[Biodance] Vita Niacinamide Gel Toner Pads 60Pads</t>
+  </si>
+  <si>
+    <t>BIO-S000004485</t>
+  </si>
+  <si>
+    <t>[Biodance] Sea Kelp Gel Toner Pads 60Pads</t>
+  </si>
+  <si>
+    <t>BDPTP060QAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Dual Gel Toner Pads 60Pads</t>
+  </si>
+  <si>
+    <t>Toner</t>
+  </si>
+  <si>
+    <t>BIO-S000004158</t>
+  </si>
+  <si>
+    <t>[Biodance] First Synergy Toner 150ml</t>
+  </si>
+  <si>
+    <t>150ml</t>
+  </si>
+  <si>
+    <t>BIO-S000004161</t>
+  </si>
+  <si>
+    <t>[Biodance] Skin Refining Mild PHA Toner 150ml</t>
+  </si>
+  <si>
+    <t>BIO-S970243692</t>
+  </si>
+  <si>
+    <t>[Biodance] Micro Dual Serum Toner 150ml</t>
+  </si>
+  <si>
+    <t>Serum</t>
+  </si>
+  <si>
+    <t>BIO-S346465070</t>
+  </si>
+  <si>
+    <t>[Biodance] Pore Perfecting Collagen Peptide Serum 30ml</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>BIO-S164847700</t>
+  </si>
+  <si>
+    <t>[Biodance] Hydro Cera-nol Serum 30ml</t>
+  </si>
+  <si>
+    <t>BIO-S039570363</t>
+  </si>
+  <si>
+    <t>[Biodance] Radiant Vita Niacinamide Serum 30ml</t>
+  </si>
+  <si>
+    <t>BIO-S367816349</t>
+  </si>
+  <si>
+    <t>[Biodance] Refreshing Sea Kelp Serum 30ml</t>
+  </si>
+  <si>
+    <t>BDCTN095RAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Peptide Liposome Bubble Booster 95ml</t>
+  </si>
+  <si>
+    <t>95ml</t>
+  </si>
+  <si>
+    <t>BDPTN095RAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Liposome Bubble Booster 95ml</t>
+  </si>
+  <si>
+    <t>BDPSR015WAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Rejuvenating Caviar PDRN Serum 15ml</t>
+  </si>
+  <si>
+    <t>15ml</t>
+  </si>
+  <si>
+    <t>Cream</t>
+  </si>
+  <si>
+    <t>BIO-S956138845</t>
+  </si>
+  <si>
+    <t>[Biodance] Pore Perfecting Collagen Peptide Cream 50ml</t>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>BIO-S698438432</t>
+  </si>
+  <si>
+    <t>[Biodance] Radiant Vita Niacinamide Cream 50ml</t>
+  </si>
+  <si>
+    <t>BIO-S000004156</t>
+  </si>
+  <si>
+    <t>[Biodance] Skin-Glow Essence Cream 50ml</t>
+  </si>
+  <si>
+    <t>BDPGL050RAFR1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Rejuvenating Caviar PDRN Capsule Cream 50ml</t>
+  </si>
+  <si>
+    <t>Cleanser</t>
+  </si>
+  <si>
+    <t>BIO-S190476928</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Mask To Foam Cleanser 150ml</t>
+  </si>
+  <si>
+    <t>BIO-S499769305</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Cleansing Oil 200ml</t>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>BIO-S000004194</t>
+  </si>
+  <si>
+    <t>[Biodance] Hydro Ceramide Cleansing Powder 1g*30ea</t>
+  </si>
+  <si>
+    <t>1g*30ea</t>
+  </si>
+  <si>
+    <t>BDSCF120PAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Mild Exfoliating Foam Cleanser120g</t>
+  </si>
+  <si>
+    <t>120g</t>
+  </si>
+  <si>
+    <t>BDSCP040RAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Refreshing Sea Kelp Matcha Enzyme Powder Cleanser 40g</t>
+  </si>
+  <si>
+    <t>40g</t>
+  </si>
+  <si>
+    <t>Eye Mask</t>
+  </si>
+  <si>
+    <t>BDCEM030SAFR1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Peptide Eye Patches 30pairs</t>
+  </si>
+  <si>
+    <t>30pairs</t>
+  </si>
+  <si>
+    <t>BDPEM030SAFR1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Eye Patches 30pairs</t>
+  </si>
+  <si>
+    <t>BDVEM030RAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Vita Niacinamide Eye Patches 30pairs</t>
+  </si>
+  <si>
+    <t>Eye Cream</t>
+  </si>
+  <si>
+    <t>BDCCR030PAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Peptide Eye Cream 30ml</t>
+  </si>
+  <si>
+    <t>BDPCR030QAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Eye Cream 30ml</t>
+  </si>
+  <si>
+    <t>BDVCR030OAFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Vita Niacinamide Eye Cream 30ml</t>
+  </si>
+  <si>
+    <t>Facial Mist</t>
+  </si>
+  <si>
+    <t>BDCMT050VMFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Collagen Peptide Jelly Serum Mist 50ml</t>
+  </si>
+  <si>
+    <t>BDPMT050VMFE1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Caviar PDRN Jelly Serum Mist 50ml</t>
+  </si>
+  <si>
+    <t>Suncare</t>
+  </si>
+  <si>
+    <t>BDCSE050CAFR1A</t>
+  </si>
+  <si>
+    <t>[Biodance] Invisible Collagen Peptide Sun Fluid SPF50+ PA++++</t>
+  </si>
+  <si>
+    <t>BIODANCE</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>MOQ</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd20000.00</t>
   </si>
   <si>
     <t>Cost (usd)</t>
-  </si>
-[...4948 lines deleted...]
-    <t>Exw Sin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
-      <sz val="11"/>
-      <name val="Aptos Narrow"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Aptos Narrow"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF1B2A4A"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF434343"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="hair">
+        <color rgb="FF666666"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="hair">
+        <color rgb="FF666666"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="hair">
+        <color rgb="FF666666"/>
       </top>
-      <bottom style="thin">
-[...50 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color rgb="FF666666"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="22">
-[...580 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFCCFFCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...36 lines deleted...]
-</table>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4285F4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="EA4335"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="FBBC04"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="34A853"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="FF6D01"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="46BDC6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="1155CC"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="1155CC"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6189,65 +708,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6268,14733 +787,1798 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C94E586B-1AD1-4291-8F33-6871214FF54F}">
-  <dimension ref="A1:F556"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <dimension ref="A1:S83"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="D1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="12" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.90625" style="1"/>
+    <col min="1" max="1" width="18.26953125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="19.7265625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="50.453125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.08984375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.81640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="5.26953125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10.54296875" style="17" customWidth="1"/>
+    <col min="9" max="9" width="16.26953125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="12.54296875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
-[...821 lines deleted...]
-      <c r="A51" s="5" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="4"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="1:9" ht="24">
+      <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="9" t="s">
-[...5390 lines deleted...]
-      <c r="A350" s="11" t="s">
+      <c r="B7" s="15" t="s">
         <v>1</v>
-      </c>
-[...3798 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="H7" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="10">
+        <v>8809937361060</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="9">
         <v>60</v>
       </c>
-      <c r="E7" s="17" t="s">
+      <c r="H8" s="21">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="I8" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="10">
+        <v>8809937360971</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="9">
+        <v>60</v>
+      </c>
+      <c r="H9" s="21">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="I9" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="10">
+        <v>8809937361466</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="9">
+        <v>60</v>
+      </c>
+      <c r="H10" s="21">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="I10" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="10">
+        <v>8809937361480</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="9">
+        <v>60</v>
+      </c>
+      <c r="H11" s="21">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="I11" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="10">
+        <v>8809891187454</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="9">
+        <v>60</v>
+      </c>
+      <c r="H12" s="21">
+        <v>7.7440000000000007</v>
+      </c>
+      <c r="I12" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="10">
+        <v>8809891184446</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="9">
+        <v>24</v>
+      </c>
+      <c r="H13" s="21">
+        <v>9.2180000000000017</v>
+      </c>
+      <c r="I13" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="10">
+        <v>8809937361206</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="9">
+        <v>24</v>
+      </c>
+      <c r="H14" s="21">
+        <v>9.2180000000000017</v>
+      </c>
+      <c r="I14" s="12">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="10">
+        <v>8809891183685</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="9">
+        <v>24</v>
+      </c>
+      <c r="H15" s="21">
+        <v>9.2180000000000017</v>
+      </c>
+      <c r="I15" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="10">
+        <v>8809891183678</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="9">
+        <v>24</v>
+      </c>
+      <c r="H16" s="21">
+        <v>9.2180000000000017</v>
+      </c>
+      <c r="I16" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="10">
+        <v>8809891187782</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="9">
+        <v>24</v>
+      </c>
+      <c r="H17" s="21">
+        <v>9.2180000000000017</v>
+      </c>
+      <c r="I17" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="10">
+        <v>8809937360445</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="9">
+        <v>70</v>
+      </c>
+      <c r="H18" s="21">
+        <v>9.8010000000000002</v>
+      </c>
+      <c r="I18" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="10">
+        <v>8809937360230</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="9">
+        <v>70</v>
+      </c>
+      <c r="H19" s="21">
+        <v>8.3710000000000004</v>
+      </c>
+      <c r="I19" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="10">
+        <v>8809937360483</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="9">
+        <v>70</v>
+      </c>
+      <c r="H20" s="21">
+        <v>8.3710000000000004</v>
+      </c>
+      <c r="I20" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="10">
+        <v>8809891184316</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="9">
+        <v>50</v>
+      </c>
+      <c r="H21" s="21">
+        <v>11.022</v>
+      </c>
+      <c r="I21" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="10">
+        <v>8809891185184</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="9">
+        <v>50</v>
+      </c>
+      <c r="H22" s="21">
+        <v>11.022</v>
+      </c>
+      <c r="I22" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="10">
+        <v>8809891185009</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="9">
+        <v>50</v>
+      </c>
+      <c r="H23" s="21">
+        <v>11.022</v>
+      </c>
+      <c r="I23" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="10">
+        <v>8809891185030</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="9">
+        <v>50</v>
+      </c>
+      <c r="H24" s="21">
+        <v>10.945</v>
+      </c>
+      <c r="I24" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="10">
+        <v>8809891187676</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="9">
+        <v>40</v>
+      </c>
+      <c r="H25" s="21">
+        <v>10.912000000000001</v>
+      </c>
+      <c r="I25" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="10">
+        <v>8809891187669</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="9">
+        <v>40</v>
+      </c>
+      <c r="H26" s="21">
+        <v>10.912000000000001</v>
+      </c>
+      <c r="I26" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="10">
+        <v>8809891187652</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="E27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="9">
+        <v>240</v>
+      </c>
+      <c r="H27" s="21">
+        <v>9.02</v>
+      </c>
+      <c r="I27" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="10">
+        <v>8809891184330</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="9">
+        <v>80</v>
+      </c>
+      <c r="H28" s="21">
+        <v>13.530000000000001</v>
+      </c>
+      <c r="I28" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="10">
+        <v>8809891185078</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="9">
+        <v>80</v>
+      </c>
+      <c r="H29" s="21">
+        <v>13.530000000000001</v>
+      </c>
+      <c r="I29" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="10">
+        <v>8809937360650</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="9">
+        <v>80</v>
+      </c>
+      <c r="H30" s="21">
+        <v>13.530000000000001</v>
+      </c>
+      <c r="I30" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="10">
+        <v>8809891186617</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="9">
+        <v>80</v>
+      </c>
+      <c r="H31" s="21">
+        <v>13.068000000000001</v>
+      </c>
+      <c r="I31" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="10">
+        <v>8809937361572</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="9">
+        <v>49</v>
+      </c>
+      <c r="H32" s="21">
+        <v>7.3370000000000006</v>
+      </c>
+      <c r="I32" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="10">
+        <v>8809891183807</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="9">
         <v>35</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...251 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="H33" s="21">
+        <v>10.714</v>
+      </c>
+      <c r="I33" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="10">
+        <v>8809937361015</v>
+      </c>
+      <c r="B34" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C34" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="D22" s="5">
-[...1367 lines deleted...]
-      <c r="D97" s="5">
+      <c r="E34" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="9">
+        <v>30</v>
+      </c>
+      <c r="H34" s="21">
+        <v>12.243000000000002</v>
+      </c>
+      <c r="I34" s="12">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="10">
+        <v>8809891187584</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="9">
+        <v>49</v>
+      </c>
+      <c r="H35" s="21">
+        <v>0</v>
+      </c>
+      <c r="I35" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="10">
+        <v>8809891187577</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="9">
         <v>250</v>
       </c>
-      <c r="E97" s="6">
-[...394 lines deleted...]
-      <c r="D119" s="5">
+      <c r="H36" s="21">
+        <v>0</v>
+      </c>
+      <c r="I36" s="12">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="10">
+        <v>8809891186655</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="9">
+        <v>60</v>
+      </c>
+      <c r="H37" s="21">
+        <v>10.89</v>
+      </c>
+      <c r="I37" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="10">
+        <v>8809891186631</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="9">
+        <v>60</v>
+      </c>
+      <c r="H38" s="21">
+        <v>10.89</v>
+      </c>
+      <c r="I38" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="10">
+        <v>8809891187447</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="9">
+        <v>60</v>
+      </c>
+      <c r="H39" s="21">
+        <v>10.89</v>
+      </c>
+      <c r="I39" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="10">
+        <v>8809891187638</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" s="9"/>
+      <c r="G40" s="9">
+        <v>160</v>
+      </c>
+      <c r="H40" s="21">
+        <v>8.1510000000000016</v>
+      </c>
+      <c r="I40" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="10">
+        <v>8809891187621</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9">
+        <v>160</v>
+      </c>
+      <c r="H41" s="21">
+        <v>8.1510000000000016</v>
+      </c>
+      <c r="I41" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="10">
+        <v>8809891187614</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9">
+        <v>160</v>
+      </c>
+      <c r="H42" s="21">
+        <v>8.1510000000000016</v>
+      </c>
+      <c r="I42" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="10">
+        <v>8809891186570</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="9">
+        <v>80</v>
+      </c>
+      <c r="H43" s="21">
+        <v>7.8980000000000006</v>
+      </c>
+      <c r="I43" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="10">
+        <v>8809891186556</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="9">
+        <v>80</v>
+      </c>
+      <c r="H44" s="21">
+        <v>7.8980000000000006</v>
+      </c>
+      <c r="I44" s="12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="10">
+        <v>8809891186594</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="9">
         <v>144</v>
       </c>
-      <c r="E119" s="6">
-[...2388 lines deleted...]
-      <c r="F251" s="18"/>
+      <c r="H45" s="21">
+        <v>9.4270000000000014</v>
+      </c>
+      <c r="I45" s="12">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="13"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="14"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="13"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="14"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="13"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="14"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="13"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="19"/>
+      <c r="I49" s="14"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="6"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="19"/>
+      <c r="I50" s="6"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="19"/>
+      <c r="I51" s="6"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="19"/>
+      <c r="I52" s="6"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="6"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="6"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="6"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="6"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="19"/>
+      <c r="I55" s="6"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="6"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="6"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="6"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="6"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="6"/>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="6"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="6"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="7"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="6"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="6"/>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="6"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="6"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="6"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="6"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="19"/>
+      <c r="I62" s="6"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="6"/>
+      <c r="B63" s="6"/>
+      <c r="C63" s="6"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="19"/>
+      <c r="I63" s="6"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="6"/>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="19"/>
+      <c r="I64" s="6"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="6"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="19"/>
+      <c r="I65" s="6"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="6"/>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="19"/>
+      <c r="I66" s="6"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="6"/>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="19"/>
+      <c r="I67" s="6"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="6"/>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="6"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="6"/>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="6"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="19"/>
+      <c r="I69" s="6"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="6"/>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="6"/>
+      <c r="G70" s="6"/>
+      <c r="H70" s="19"/>
+      <c r="I70" s="6"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="6"/>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="6"/>
+      <c r="G71" s="6"/>
+      <c r="H71" s="19"/>
+      <c r="I71" s="6"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="6"/>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="19"/>
+      <c r="I72" s="6"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="6"/>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="6"/>
+      <c r="G73" s="6"/>
+      <c r="H73" s="19"/>
+      <c r="I73" s="6"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="6"/>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="6"/>
+      <c r="G74" s="6"/>
+      <c r="H74" s="19"/>
+      <c r="I74" s="6"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="6"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="6"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="6"/>
+      <c r="G75" s="6"/>
+      <c r="H75" s="19"/>
+      <c r="I75" s="6"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="6"/>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="6"/>
+      <c r="G76" s="6"/>
+      <c r="H76" s="19"/>
+      <c r="I76" s="6"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="6"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="6"/>
+      <c r="G77" s="6"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="6"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="6"/>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="6"/>
+      <c r="H78" s="19"/>
+      <c r="I78" s="6"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="6"/>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="6"/>
+      <c r="G79" s="6"/>
+      <c r="H79" s="19"/>
+      <c r="I79" s="6"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="6"/>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="6"/>
+      <c r="G80" s="6"/>
+      <c r="H80" s="19"/>
+      <c r="I80" s="6"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="6"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="19"/>
+      <c r="I81" s="6"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="6"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="19"/>
+      <c r="I82" s="6"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="6"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="6"/>
+      <c r="G83" s="6"/>
+      <c r="H83" s="19"/>
+      <c r="I83" s="6"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="b08fdddf-4331-490e-94f1-992b9a71e839"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="문서" ma:contentTypeID="0x0101006474C743BADE8748955806B28861AEB9" ma:contentTypeVersion="13" ma:contentTypeDescription="새 문서를 만듭니다." ma:contentTypeScope="" ma:versionID="db30ef54d15a48e9bd22bf1a5357dc97">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e543e71b-1092-41bb-9747-c17db44fff98" xmlns:ns3="2c63f163-e626-49c8-a1d9-ae4d3085b66e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad53c1ad00b8770912e74ba0b85c7f67" ns2:_="" ns3:_="">
+    <xsd:import namespace="e543e71b-1092-41bb-9747-c17db44fff98"/>
+    <xsd:import namespace="2c63f163-e626-49c8-a1d9-ae4d3085b66e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6011dcf4-ad4e-4978-93bf-cdd281e87833" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e543e71b-1092-41bb-9747-c17db44fff98" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85e952c7-c58d-4d73-b278-924c4648a4dd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceLocation" ma:index="12" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="이미지 태그" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bfd0987e-2fb7-4d08-9086-c430177e6f5b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b08fdddf-4331-490e-94f1-992b9a71e839" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c63f163-e626-49c8-a1d9-ae4d3085b66e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2137385b-853c-499a-bc5e-81f8518132fe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b08fdddf-4331-490e-94f1-992b9a71e839">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a462ae8-237e-4bc4-97c3-7e0959bc4773}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2c63f163-e626-49c8-a1d9-ae4d3085b66e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="콘텐츠 형식"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="제목"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -21039,96 +2623,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e543e71b-1092-41bb-9747-c17db44fff98">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2c63f163-e626-49c8-a1d9-ae4d3085b66e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B1B5B2-C914-4DE9-BD89-499CCF02029F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74AA9F4A-4066-4CBB-9D71-701717E5C03F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e543e71b-1092-41bb-9747-c17db44fff98"/>
+    <ds:schemaRef ds:uri="2c63f163-e626-49c8-a1d9-ae4d3085b66e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72FA654A-DD99-481C-8E3F-025A3382A28F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D901498-99B2-4430-A498-4DBF3BD31DA4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB71D333-0D70-4ADD-9838-AC430BCC4446}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6011dcf4-ad4e-4978-93bf-cdd281e87833"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="e543e71b-1092-41bb-9747-c17db44fff98"/>
+    <ds:schemaRef ds:uri="2c63f163-e626-49c8-a1d9-ae4d3085b66e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Cosmetics</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Biodance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Jet Reports Function Literals">
-    <vt:lpwstr>,	;	,	{	}	[@[{0}]]	1033	18441</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006474C743BADE8748955806B28861AEB9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>