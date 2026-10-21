--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,469 +1,972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{89C9B7B5-8E61-4507-9EB4-ECC69FF7E2EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Philipp Plein" sheetId="1" r:id="rId1"/>
+    <sheet name="Centellian24" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Centellian24!$A$7:$F$7</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="62">
-[...184 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="178">
+  <si>
+    <t>BARCODE</t>
+  </si>
+  <si>
+    <t>ref#</t>
+  </si>
+  <si>
+    <t>PRODUCT NAME (KR)</t>
+  </si>
+  <si>
+    <t>PRODUCT NAME (EN)</t>
+  </si>
+  <si>
+    <t>Quantity /carton</t>
+  </si>
+  <si>
+    <t>8806109101257</t>
+  </si>
+  <si>
+    <t>29362</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Time Reverse   50ml</t>
+  </si>
+  <si>
+    <t>8806109101264</t>
+  </si>
+  <si>
+    <t>29363</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Time Reverse   15ml</t>
+  </si>
+  <si>
+    <t>8806109105385</t>
+  </si>
+  <si>
+    <t>29364</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Time Reverse Zero   80ml</t>
+  </si>
+  <si>
+    <t>8806109105392</t>
+  </si>
+  <si>
+    <t>29365</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Time Reverse Zero   15ml</t>
+  </si>
+  <si>
+    <t>8806109106733</t>
+  </si>
+  <si>
+    <t>29366</t>
+  </si>
+  <si>
+    <t>Centellian24 Expert Madeca Cream Active Renew PDRN 50ml</t>
+  </si>
+  <si>
+    <t>8806109101158</t>
+  </si>
+  <si>
+    <t>29367</t>
+  </si>
+  <si>
+    <t>Centellian24 360º Shot PDRN Active Serum 50ml</t>
+  </si>
+  <si>
+    <t>8806109182379</t>
+  </si>
+  <si>
+    <t>29368</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Mela Capture Ampoule Pad (60pcs)</t>
+  </si>
+  <si>
+    <t>8806109185172</t>
+  </si>
+  <si>
+    <t>29370</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Wrinkle Capture Stick</t>
+  </si>
+  <si>
+    <t>8806109105538</t>
+  </si>
+  <si>
+    <t>29373</t>
+  </si>
+  <si>
+    <t>Centellian24 Hyal Waterfull Glow Gel Mask (22ml*5ea)</t>
+  </si>
+  <si>
+    <t>8806109182768</t>
+  </si>
+  <si>
+    <t>29375</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Daily Repair Ampoule 50ml</t>
+  </si>
+  <si>
+    <t>8806109182775</t>
+  </si>
+  <si>
+    <t>29376</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Daily Repair Toner 150ml</t>
+  </si>
+  <si>
+    <t>8806109182751</t>
+  </si>
+  <si>
+    <t>29377</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Daily Repair Essence Lotion 100ml</t>
+  </si>
+  <si>
+    <t>8806109100632</t>
+  </si>
+  <si>
+    <t>29378</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Acnience Pore Pack Cleanser 120ml</t>
+  </si>
+  <si>
+    <t>8806109100656</t>
+  </si>
+  <si>
+    <t>29379</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Acnience Cream 50ml</t>
+  </si>
+  <si>
+    <t>8806109186773</t>
+  </si>
+  <si>
+    <t>29380</t>
+  </si>
+  <si>
+    <t>Centellian24 Lifting peptide eyecream 15ml</t>
+  </si>
+  <si>
+    <t>8806109186797</t>
+  </si>
+  <si>
+    <t>29381</t>
+  </si>
+  <si>
+    <t>Centellian24 Lifting peptide serum 30ml</t>
+  </si>
+  <si>
+    <t>8806109186780</t>
+  </si>
+  <si>
+    <t>29382</t>
+  </si>
+  <si>
+    <t>Centellian24 Lifting peptide cream 65ml</t>
+  </si>
+  <si>
+    <t>8806109104227</t>
+  </si>
+  <si>
+    <t>29383</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Powder Tea Tree AC</t>
+  </si>
+  <si>
+    <t>8806109185226</t>
+  </si>
+  <si>
+    <t>29384</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Homme ALL IN ONE 125ml</t>
+  </si>
+  <si>
+    <t>8806109184946</t>
+  </si>
+  <si>
+    <t>29385</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Toning Essence Treatment 300ml</t>
+  </si>
+  <si>
+    <t>8806109183567</t>
+  </si>
+  <si>
+    <t>29386</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Toning Essence Treatment 30ml</t>
+  </si>
+  <si>
+    <t>8806109182133</t>
+  </si>
+  <si>
+    <t>29387</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Double Tightening Ampoule Pad( 60pcs)</t>
+  </si>
+  <si>
+    <t>8806109186216</t>
+  </si>
+  <si>
+    <t>29393</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Amino Acid  Cleansing Foam 160g</t>
+  </si>
+  <si>
+    <t>8806109107136</t>
+  </si>
+  <si>
+    <t>29394</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Matcha Toning Peeling Gel</t>
+  </si>
+  <si>
+    <t>8806109107143</t>
+  </si>
+  <si>
+    <t>29395</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Matcha Pore Cleansing Oil</t>
+  </si>
+  <si>
+    <t>8806109183239</t>
+  </si>
+  <si>
+    <t>29396</t>
+  </si>
+  <si>
+    <t>Centellian24 Gutathione Toning Boosting Ampoule</t>
+  </si>
+  <si>
+    <t>8806109183222</t>
+  </si>
+  <si>
+    <t>29398</t>
+  </si>
+  <si>
+    <t>Centellian24 Hyaluronic Tox Boosting Ampoule</t>
+  </si>
+  <si>
+    <t>8806109104555</t>
+  </si>
+  <si>
+    <t>29399</t>
+  </si>
+  <si>
+    <t>(Device) Madeca Prime Ritual White Pearl</t>
+  </si>
+  <si>
+    <t>8806109105422</t>
+  </si>
+  <si>
+    <t>29402</t>
+  </si>
+  <si>
+    <t>(Device) Centellian24 Madeca Prime Max (Silver)</t>
+  </si>
+  <si>
+    <t>8806109106177</t>
+  </si>
+  <si>
+    <t>30580</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Mela Capture Ampoule Capsule Cream 55ml</t>
+  </si>
+  <si>
+    <t>8806109107358</t>
+  </si>
+  <si>
+    <t>30791</t>
+  </si>
+  <si>
+    <t>Centellian24 360º Shot PDRN lifting Eye cream</t>
+  </si>
+  <si>
+    <t>8806109107594</t>
+  </si>
+  <si>
+    <t>30793</t>
+  </si>
+  <si>
+    <t>Centellian24 360º Shot PDRN glowing eye patch 6 pairs</t>
+  </si>
+  <si>
+    <t>8806109107501</t>
+  </si>
+  <si>
+    <t>30898</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca derma mask III Brightening  Formula 25ml *10p</t>
+  </si>
+  <si>
+    <t>8806109107921</t>
+  </si>
+  <si>
+    <t>31300</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca PHA Cleansing Pad (150g / 60 pads) / V2</t>
+  </si>
+  <si>
+    <t>8806109106474</t>
+  </si>
+  <si>
+    <t>31722</t>
+  </si>
+  <si>
+    <t>Centellian24 PDRN Firming Boosting Ampoule</t>
+  </si>
+  <si>
+    <t>8806109108133</t>
+  </si>
+  <si>
+    <t>31807</t>
+  </si>
+  <si>
+    <t>Centellian24 Expert Madeca Mela Capture Ampoule Max (30ml)/V2</t>
+  </si>
+  <si>
+    <t>8806109107488</t>
+  </si>
+  <si>
+    <t>31863</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Derma Mask – Intensive Lifting Formula (25ml × 10 sheets)</t>
+  </si>
+  <si>
+    <t>8806109106351</t>
+  </si>
+  <si>
+    <t>32101</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Derma Shield Vital Dewy Sun Cream</t>
+  </si>
+  <si>
+    <t>8806109106337</t>
+  </si>
+  <si>
+    <t>32102</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Derma Shield Vital Capsule Sun Essence (OTC) 40ml</t>
+  </si>
+  <si>
+    <t>8806109106344</t>
+  </si>
+  <si>
+    <t>32103</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Derma Shield Vital Airy Sun Stick (OTC) 22g</t>
+  </si>
+  <si>
+    <t>8806109107792</t>
+  </si>
+  <si>
+    <t>32104</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Hydra Calming 50ml (Season 3)</t>
+  </si>
+  <si>
+    <t>8806109108034</t>
+  </si>
+  <si>
+    <t>32105</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Azelaic Acid 10+ Calming Serum 30ml</t>
+  </si>
+  <si>
+    <t>8806109108041</t>
+  </si>
+  <si>
+    <t>32106</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Vitamin 15+ Glowing Serum 30ml</t>
+  </si>
+  <si>
+    <t>8806109108058</t>
+  </si>
+  <si>
+    <t>32107</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca TECA Retinol-Zome 0.2+ Firming Serum 30ml</t>
+  </si>
+  <si>
+    <t>8806109109437</t>
+  </si>
+  <si>
+    <t>32743</t>
+  </si>
+  <si>
+    <t>센24)PDRN번들기획세트(세럼50ml+크림50ml+아이크림30ml+아이패치2매)</t>
+  </si>
+  <si>
+    <t>Centellian24 PDRN Bundle Set (Serum 50ml + Cream 50ml + Eye Cream 30ml + 2 Eye Patches)</t>
+  </si>
+  <si>
+    <t>8806109109178</t>
+  </si>
+  <si>
+    <t>32744</t>
+  </si>
+  <si>
+    <t>센24)멜라캡처번들기획세트/앰플맥스(30ml+1ml*10)+앰플패드(165ml+6ml*5)+캡슐크림55ml</t>
+  </si>
+  <si>
+    <t>Centellian24 Mela Capture Bundle Set / Ampoule Max (30ml + 1ml x 10) + Ampoule Pad (165ml + 6ml x 5) + Capsule Cream 55ml</t>
+  </si>
+  <si>
+    <t>8806109109550</t>
+  </si>
+  <si>
+    <t>32745</t>
+  </si>
+  <si>
+    <t>센24)타임리버스번들기획세트(시즌7크림50ml*3+토닝에센스트리트먼트150ml)</t>
+  </si>
+  <si>
+    <t>Centellian24 Time Reverse Bundle Set (Season 7 Cream 50ml x 3 + Toning Essence Treatment 150ml)</t>
+  </si>
+  <si>
+    <t>8806109109215</t>
+  </si>
+  <si>
+    <t>32746</t>
+  </si>
+  <si>
+    <t>센24)말차번들기획세트(필링젤150ml+클렌징오일200ml+아미노산클렌징폼40g)</t>
+  </si>
+  <si>
+    <t>Centellian24 Matcha Cleansing Bundle Set (Peeling Gel 150ml + Cleansing Oil 200ml + Amino Acid Cleansing Foam 40g)</t>
+  </si>
+  <si>
+    <t>8806109108959</t>
+  </si>
+  <si>
+    <t>32747</t>
+  </si>
+  <si>
+    <t>센24)마데카크림타임리버스제로(80ml+15ml)+타임리버스15ml/헬로우썸머에디션</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Cream Time Reverse Zero Set (80ml + 15ml) + Time Reverse Cream 15ml / Hello Summer Edition</t>
+  </si>
+  <si>
+    <t>8806109110334</t>
+  </si>
+  <si>
+    <t>32748</t>
+  </si>
+  <si>
+    <t>센24)마데카타임리버스부스팅토너250ml</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Time Reverse Boosting Toner 250ml</t>
+  </si>
+  <si>
+    <t>8806109109260</t>
+  </si>
+  <si>
+    <t>32749</t>
+  </si>
+  <si>
+    <t>센24)마데카아젤라익애씨드카밍세럼마스크130ml 7매</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Azelaic Acid Calming Serum Mask 130ml / 7 Sheets</t>
+  </si>
+  <si>
+    <t>8806109109277</t>
+  </si>
+  <si>
+    <t>32750</t>
+  </si>
+  <si>
+    <t>센24)마데카비타민글로잉세럼마스크130ml 7매</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca Vitamin Glowing Serum Mask 130ml / 7 Sheets</t>
+  </si>
+  <si>
+    <t>8806109109284</t>
+  </si>
+  <si>
+    <t>32751</t>
+  </si>
+  <si>
+    <t>센24)마데카테카레티놀좀0.2퍼밍세럼마스크130ml 7매</t>
+  </si>
+  <si>
+    <t>Centellian24 Madeca TECA Retinolsome 0.2 Firming Serum Mask 130ml / 7 Sheets</t>
+  </si>
+  <si>
+    <t>COST (usd)</t>
+  </si>
+  <si>
+    <t>Centellian24</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd25000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -561,581 +1064,1207 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:F61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="16" style="4" customWidth="1"/>
+    <col min="2" max="2" width="10.26953125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="65.1796875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="87.7265625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.7265625" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" s="14" customFormat="1">
+      <c r="A1" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="16"/>
+    </row>
+    <row r="2" spans="1:6" s="14" customFormat="1">
+      <c r="A2" s="17"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="19"/>
+    </row>
+    <row r="3" spans="1:6" s="14" customFormat="1">
+      <c r="A3" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="16"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="20" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15" customHeight="1">
+      <c r="A5" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+    </row>
+    <row r="7" spans="1:6" ht="32.15" customHeight="1">
+      <c r="A7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="C7" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="7">
+        <v>160</v>
+      </c>
+      <c r="F8" s="8">
+        <v>6.38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="7">
+        <v>180</v>
+      </c>
+      <c r="F9" s="8">
+        <v>2.343</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="7">
+        <v>80</v>
+      </c>
+      <c r="F10" s="8">
+        <v>8.1950000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="7">
+        <v>200</v>
+      </c>
+      <c r="F11" s="8">
+        <v>3.3000000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="7">
+        <v>60</v>
+      </c>
+      <c r="F12" s="8">
+        <v>9.8890000000000011</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="7">
+        <v>60</v>
+      </c>
+      <c r="F13" s="8">
+        <v>12.771000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="7">
+        <v>40</v>
+      </c>
+      <c r="F14" s="8">
+        <v>7.4470000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="7">
+        <v>56</v>
+      </c>
+      <c r="F15" s="8">
+        <v>5.8520000000000012</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="7">
+        <v>20</v>
+      </c>
+      <c r="F16" s="8">
+        <v>8.5140000000000011</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="7">
+        <v>48</v>
+      </c>
+      <c r="F17" s="8">
+        <v>6.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="7">
+        <v>40</v>
+      </c>
+      <c r="F18" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="7">
+        <v>60</v>
+      </c>
+      <c r="F19" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="7">
+        <v>60</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6.9190000000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="7">
+        <v>60</v>
+      </c>
+      <c r="F21" s="8">
+        <v>4.4660000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="7">
+        <v>192</v>
+      </c>
+      <c r="F22" s="8">
+        <v>4.2570000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="7">
+        <v>80</v>
+      </c>
+      <c r="F23" s="8">
+        <v>5.3239999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="5" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="C24" s="6" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="D24" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" s="7">
+        <v>120</v>
+      </c>
+      <c r="F24" s="8">
+        <v>5.8520000000000012</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B25" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D25" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="7">
+        <v>80</v>
+      </c>
+      <c r="F25" s="8">
+        <v>5.8520000000000012</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="B26" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="C26" s="6" t="s">
         <v>61</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="D26" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="7">
+        <v>40</v>
+      </c>
+      <c r="F26" s="8">
+        <v>5.3239999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="7">
+        <v>30</v>
+      </c>
+      <c r="F27" s="8">
+        <v>6.38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="7">
+        <v>200</v>
+      </c>
+      <c r="F28" s="8">
+        <v>1.595</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="7">
+        <v>40</v>
+      </c>
+      <c r="F29" s="8">
+        <v>7.4470000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" s="7">
+        <v>30</v>
+      </c>
+      <c r="F30" s="8">
+        <v>5.3239999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="7">
+        <v>40</v>
+      </c>
+      <c r="F31" s="8">
+        <v>5.5330000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="7">
+        <v>40</v>
+      </c>
+      <c r="F32" s="8">
+        <v>8.9870000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="7">
+        <v>80</v>
+      </c>
+      <c r="F33" s="8">
+        <v>7.9310000000000009</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" s="7">
+        <v>80</v>
+      </c>
+      <c r="F34" s="8">
+        <v>7.9310000000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="E35" s="7">
+        <v>18</v>
+      </c>
+      <c r="F35" s="8">
+        <v>106.381</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" s="7">
         <v>8</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...98 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="F36" s="8">
+        <v>106.381</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="7">
+        <v>30</v>
+      </c>
+      <c r="F37" s="8">
+        <v>8.2940000000000005</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" s="7">
+        <v>100</v>
+      </c>
+      <c r="F38" s="8">
+        <v>7.4470000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E39" s="7">
+        <v>30</v>
+      </c>
+      <c r="F39" s="8">
+        <v>7.2380000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E40" s="7">
+        <v>24</v>
+      </c>
+      <c r="F40" s="8">
+        <v>5.9620000000000006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="7">
+        <v>40</v>
+      </c>
+      <c r="F41" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E42" s="7">
+        <v>80</v>
+      </c>
+      <c r="F42" s="8">
+        <v>7.9310000000000009</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" s="7">
+        <v>60</v>
+      </c>
+      <c r="F43" s="8">
+        <v>6.9190000000000005</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E44" s="7">
+        <v>24</v>
+      </c>
+      <c r="F44" s="8">
+        <v>5.9620000000000006</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E45" s="7">
+        <v>40</v>
+      </c>
+      <c r="F45" s="8">
+        <v>7.4470000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E46" s="7">
+        <v>40</v>
+      </c>
+      <c r="F46" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E47" s="7">
+        <v>40</v>
+      </c>
+      <c r="F47" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" s="7">
+        <v>160</v>
+      </c>
+      <c r="F48" s="8">
+        <v>7.4470000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="E49" s="7">
+        <v>60</v>
+      </c>
+      <c r="F49" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" s="7">
+        <v>60</v>
+      </c>
+      <c r="F50" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="7">
+        <v>60</v>
+      </c>
+      <c r="F51" s="8">
+        <v>7.9750000000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="7">
+        <v>30</v>
+      </c>
+      <c r="F52" s="8">
+        <v>25.322000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="7">
         <v>20</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="F53" s="8">
+        <v>29.04</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E54" s="7">
+        <v>30</v>
+      </c>
+      <c r="F54" s="8">
+        <v>27.555000000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="E55" s="7">
         <v>24</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...47 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="F55" s="8">
+        <v>17.127000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E56" s="7">
         <v>30</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...70 lines deleted...]
-      <c r="D26" s="3" t="s">
+      <c r="F56" s="8">
+        <v>11.165000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E57" s="7">
         <v>40</v>
       </c>
-      <c r="E26" s="8">
-[...120 lines deleted...]
-      </c>
+      <c r="F57" s="8">
+        <v>6.8530000000000006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E58" s="7">
+        <v>60</v>
+      </c>
+      <c r="F58" s="8">
+        <v>2.871</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="E59" s="7">
+        <v>60</v>
+      </c>
+      <c r="F59" s="8">
+        <v>2.871</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12.5" thickBot="1">
+      <c r="A60" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" s="7">
+        <v>60</v>
+      </c>
+      <c r="F60" s="8">
+        <v>2.871</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12.5" thickBot="1">
+      <c r="F61" s="9"/>
     </row>
   </sheetData>
+  <autoFilter ref="A7:F7" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Philipp Plein</vt:lpstr>
+      <vt:lpstr>Centellian24</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>