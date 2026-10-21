--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,42604 +1,3565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C91137EC-EE36-487B-B2B6-F98E5F24BBD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="NATURALIZER SS27" sheetId="1" r:id="rId1"/>
+    <sheet name="Unove" sheetId="4" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3972" uniqueCount="898">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="90">
+  <si>
+    <t>UN0007</t>
+  </si>
+  <si>
+    <t>UN0001KR01</t>
+  </si>
+  <si>
+    <t>UNOVE HEATING GUARD TREATMENT</t>
+  </si>
+  <si>
+    <t>UN0081</t>
+  </si>
+  <si>
+    <t>UNOVE DEEP DAMAGE TREATMENT EX(TENDER BLOOM)</t>
+  </si>
+  <si>
+    <t>UN0082</t>
+  </si>
+  <si>
+    <t>UNOVE DEEP DAMAGE TREATMENT EX (WARM PETAL)</t>
+  </si>
+  <si>
+    <t>UN0083</t>
+  </si>
+  <si>
+    <t>UNOVE SILK OIL ESSENCE(TENDER BLOOM)</t>
+  </si>
+  <si>
+    <t>UN0001GL51</t>
+  </si>
+  <si>
+    <t>UNOVE Frizz-Calming Sleek Leave-in Conditioner</t>
+  </si>
+  <si>
+    <t>UN0099KR01</t>
+  </si>
+  <si>
+    <t>UNOVE Frizz-Calming Sleek Hair Finishing Stick</t>
+  </si>
+  <si>
+    <t>UN0108KR00</t>
+  </si>
+  <si>
+    <t>UNOVE Hand Cream</t>
+  </si>
+  <si>
+    <t>UN0109KR00</t>
+  </si>
+  <si>
+    <t>UN0110KR00</t>
+  </si>
+  <si>
+    <t>UN0103KR00</t>
+  </si>
+  <si>
+    <t>UNOVE Body Wash</t>
+  </si>
+  <si>
+    <t>UN0102KR00</t>
+  </si>
+  <si>
+    <t>UN0024KR01</t>
+  </si>
+  <si>
+    <t>UNOVE Volume Up Fixer</t>
+  </si>
+  <si>
+    <t>UN0107KR00</t>
+  </si>
+  <si>
+    <t>UNOVE Hand Wash</t>
+  </si>
+  <si>
+    <t>UN0106KR00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Product 
+Line </t>
+  </si>
+  <si>
+    <t>货号</t>
+  </si>
+  <si>
+    <t>Product Name (KOR)</t>
+  </si>
+  <si>
+    <t>Product Name (ENG)</t>
+  </si>
+  <si>
+    <t>UN0026</t>
+  </si>
+  <si>
+    <t>UNOVE DEEP DAMAGE REPAIR SHAMPOO</t>
+  </si>
+  <si>
+    <t>UN0021</t>
+  </si>
+  <si>
+    <t>UNOVE DEEP DAMAGE TREATMENT EX (TENDER BLOOM)</t>
+  </si>
+  <si>
+    <t>UN0029</t>
+  </si>
+  <si>
+    <t>UN0001</t>
+  </si>
+  <si>
+    <t>UN0066</t>
+  </si>
+  <si>
+    <t>UN0009</t>
+  </si>
+  <si>
+    <t>UNOVE SILK OIL ESSENCE (TENDER BLOOM)</t>
+  </si>
+  <si>
+    <t>UN0077</t>
+  </si>
+  <si>
+    <t>UNOVE SILK OIL ESSENCE(WARM PETAL)</t>
+  </si>
+  <si>
+    <t>UN0017-2</t>
+  </si>
+  <si>
+    <t>UNOVE NO-WASH WATER AMPOULE TREATMENT</t>
+  </si>
+  <si>
+    <t>UN0036</t>
+  </si>
+  <si>
+    <t>UNOVE WATER ESSENCE MIST</t>
+  </si>
+  <si>
+    <t>UN0098-1</t>
+  </si>
+  <si>
+    <t>UNOVE HAIR PERFUME MIST TENDER BLOOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UN0099-1 </t>
+  </si>
+  <si>
+    <t>UNOVE HAIR PERFUME MIST WARM PETALS</t>
+  </si>
+  <si>
+    <t>UN0097-1</t>
+  </si>
+  <si>
+    <t>UNOVE HAIR PERFUME MIST ROSY AURA</t>
+  </si>
+  <si>
+    <t>UN0003-1</t>
+  </si>
+  <si>
+    <t>UN0033</t>
+  </si>
+  <si>
+    <t>MOQ
+(PCS/BOX)</t>
+  </si>
+  <si>
+    <t>UNOVE DEEP DAMAGE TREATMENT EX (WARM PETAL)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>UNOVE</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd20000.00</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 리페어 샴푸 500g</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 EX 텐더블룸 320ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 EX 웜페탈 320ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 EX 텐더블룸207ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 EX 웜페탈 207ml</t>
+  </si>
+  <si>
+    <t>어노브 실크 오일 에센스 70ml</t>
+  </si>
+  <si>
+    <t>어노브 실크 오일 에센스 70ml웜페탈</t>
+  </si>
+  <si>
+    <t>어노브 볼륨 업 컬링 에센스 147ml</t>
+  </si>
+  <si>
+    <t>어노브히팅가드노워시트리트먼트147ml</t>
+  </si>
+  <si>
+    <t>어노브 노워시 워터 앰플 트리트먼트 200ml</t>
+  </si>
+  <si>
+    <t>어노브 워터 에센스 미스트 200ml</t>
+  </si>
+  <si>
+    <t>어노브 헤어 퍼퓸 미스트 텐더 블룸 20ml</t>
+  </si>
+  <si>
+    <t>어노브 헤어 퍼퓸 미스트 웜페탈 20ml</t>
+  </si>
+  <si>
+    <t>어노브 헤어 퍼퓸 미스트 로지아우라 20ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 텐더블룸 40ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 웜페탈 EX 40ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 템더블룸 10ml</t>
+  </si>
+  <si>
+    <t>어노브 딥 데미지 트리트먼트 웜페탈 10ml</t>
+  </si>
+  <si>
+    <t>어노브 실크 오일 에센스 2ml 텐더블룸(2405)</t>
+  </si>
+  <si>
+    <t>어노브프리즈카밍슬릭리브인컨디셔너블러쉬머스크150ml(해외공용_2509)</t>
+  </si>
+  <si>
+    <t>어노브프리즈카밍슬릭헤어피니싱스틱블러쉬머스크10ml(2508)</t>
+  </si>
+  <si>
+    <t>어노브글로우핸드크림40ml누바닐라(2510)</t>
+  </si>
+  <si>
+    <t>어노브글로우핸드크림40ml로지아우라(2510)</t>
+  </si>
+  <si>
+    <t>어노브글로우핸드크림40ml센슈얼화이트(2510)</t>
+  </si>
+  <si>
+    <t>어노브글로우바디워시290ml누바닐라(2510)</t>
+  </si>
+  <si>
+    <t>어노브글로우바디워시290ml로지아우라(2510)</t>
+  </si>
+  <si>
+    <t>어노브볼륨업픽서200ml(공용_2310)</t>
+  </si>
+  <si>
+    <t>어노브글로우핸드워시290ml로지아우라(2510)</t>
+  </si>
+  <si>
+    <t>어노브글로우핸드워시290ml센슈얼화이트(2510)</t>
+  </si>
+  <si>
+    <t>Barcode</t>
+  </si>
   <si>
     <t>Image</t>
   </si>
   <si>
-    <t>Brand Name</t>
-[...2687 lines deleted...]
-    <t>Cost (eur)</t>
+    <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <numFmts count="5">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;₩&quot;* #,##0_-;\-&quot;₩&quot;* #,##0_-;_-&quot;₩&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="等线"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="8"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="等线"/>
+      <family val="3"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...12 lines deleted...]
-      <color theme="0"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...22 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+  <cellXfs count="28">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="169" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="28">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="9" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1" tint="0.249977111117893"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7" xr9:uid="{59DB682C-5494-4EDE-A608-00C9E5F0F923}">
+      <tableStyleElement type="wholeTable" dxfId="27"/>
+      <tableStyleElement type="headerRow" dxfId="26"/>
+      <tableStyleElement type="totalRow" dxfId="25"/>
+      <tableStyleElement type="firstColumn" dxfId="24"/>
+      <tableStyleElement type="lastColumn" dxfId="23"/>
+      <tableStyleElement type="firstRowStripe" dxfId="22"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="21"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10" xr9:uid="{267968C8-6FFD-4C36-ACC1-9EA1FD1885CA}">
+      <tableStyleElement type="headerRow" dxfId="20"/>
+      <tableStyleElement type="totalRow" dxfId="19"/>
+      <tableStyleElement type="firstRowStripe" dxfId="18"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="17"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="16"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="15"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="14"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="13"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="12"/>
+      <tableStyleElement type="pageFieldValues" dxfId="11"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image299.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image303.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image324.jpeg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image345.jpeg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image366.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image268.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image289.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image314.jpeg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image335.jpeg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image356.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image279.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image290.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image304.jpeg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image325.jpeg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image346.jpeg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image367.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image269.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image280.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image315.jpeg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image336.jpeg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image357.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image270.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image291.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image305.jpeg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image326.jpeg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image347.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image281.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image316.jpeg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image337.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpeg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image358.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image271.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image292.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image306.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpeg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image327.jpeg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image348.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image282.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image317.jpeg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image338.jpeg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image359.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image272.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image293.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image307.jpeg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image328.jpeg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image349.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.jpeg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image360.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image283.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.jpeg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image339.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.jpeg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image334.jpeg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image350.jpeg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image355.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image278.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image273.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image294.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image308.jpeg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image329.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.jpeg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image340.jpeg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image361.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image263.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image284.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image319.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.jpeg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image330.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.jpeg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image351.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image274.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image295.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image309.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image320.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.jpeg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image341.jpeg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image362.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image264.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image285.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image310.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.jpeg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image331.jpeg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image352.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image275.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image296.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image300.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.jpeg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image321.jpeg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image342.jpeg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image363.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image265.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image286.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.jpeg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image332.jpeg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image353.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image276.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image297.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image301.jpeg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image322.jpeg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image343.jpeg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image364.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image266.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image287.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image312.jpeg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.jpeg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image354.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image277.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image298.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image302.jpeg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image323.jpeg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image344.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.jpeg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image365.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image267.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image288.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image313.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="NULL" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>272505</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>760185</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="图片 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127172B7-2B14-488F-AAE2-5615DB6A33D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4711155" y="1611086"/>
+          <a:ext cx="487680" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>263797</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>768894</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="4" name="图片 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0BC0B61-FFE5-4547-B1C3-A92E915DA118}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4702447" y="2487386"/>
+          <a:ext cx="505097" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>263797</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>768894</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="5" name="图片 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A02D443-110D-4D30-9C17-375C2685DC9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4702447" y="3363686"/>
+          <a:ext cx="505097" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>705031</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="6" name="图片 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B25E915E-2535-4E5B-9A2F-D9D3A72CB260}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4766310" y="4239986"/>
+          <a:ext cx="377371" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>705031</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="7" name="图片 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93187939-AF9B-464E-8C9D-B19F721432CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4766310" y="5116286"/>
+          <a:ext cx="377371" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>3702</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>316048</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>716642</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="8" name="图片 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0F7EDE-8972-4750-9C0F-A331B8003FB6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4754698" y="5992586"/>
+          <a:ext cx="400594" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>1401225</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>327660</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>705031</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 7">
+        <xdr:cNvPr id="9" name="图片 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06BB2B32-2ADD-4936-A09E-C57E7879D369}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="222777" y="9802275"/>
-          <a:ext cx="905046" cy="1428129"/>
+          <a:off x="4766310" y="9497786"/>
+          <a:ext cx="377371" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>356688</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>189956</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>676002</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>770527</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="10" name="图片 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAB1DCFF-67A3-4070-A353-4CED649AF7B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4795338" y="10400756"/>
+          <a:ext cx="319314" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>246380</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>786311</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="11" name="图片 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A98AA724-F51A-430D-A9D3-45DF963D7B83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4685030" y="13879286"/>
+          <a:ext cx="539931" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>224954</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>179161</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>807737</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>810048</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 10">
+        <xdr:cNvPr id="12" name="图片 11" descr="卷发精华">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05EFE9C7-1425-4DDA-A149-C8F25B04F6B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4663604" y="7761061"/>
+          <a:ext cx="582783" cy="630887"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>236565</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>203926</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>796125</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>784981</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 11">
+        <xdr:cNvPr id="13" name="图片 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC865BB-8E28-4C55-AA6D-A58625B1B431}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="0" cy="0"/>
+        <a:xfrm flipH="1">
+          <a:off x="4675215" y="15672526"/>
+          <a:ext cx="559560" cy="571530"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>228963</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>222341</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>803728</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>807266</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="14" name="图片 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E98F00-3462-42C0-9C71-B88E440E1465}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4667613" y="11309441"/>
+          <a:ext cx="574765" cy="584925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>225334</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>196941</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>807356</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>771222</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 13">
+        <xdr:cNvPr id="15" name="图片 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F731EC-88C2-4548-BDC3-A7439CE79BEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4663984" y="12160341"/>
+          <a:ext cx="582022" cy="574281"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172500</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>222189</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>101419</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>810501</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>686068</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 14">
+        <xdr:cNvPr id="16" name="图片 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3029C53-5170-4847-9402-F296E4433BA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4660839" y="12941119"/>
+          <a:ext cx="588312" cy="584649"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>316048</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>716642</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>743857</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 15">
+        <xdr:cNvPr id="17" name="图片 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE9AC870-02E3-43F5-92BE-4EF607B0F6DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4754698" y="6868886"/>
+          <a:ext cx="400594" cy="580571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>251944</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>254091</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>780747</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>772734</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 16">
+        <xdr:cNvPr id="18" name="图片 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AC1911-2146-43BC-95F4-15A4110C8439}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4690594" y="14846391"/>
+          <a:ext cx="528803" cy="518643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>265248</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>163287</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>767442</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>761759</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 17">
+        <xdr:cNvPr id="19" name="图片 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2A4CAB-4A81-4601-80EE-D9E76A6D1A24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4703898" y="8621487"/>
+          <a:ext cx="502194" cy="598472"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>251944</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>780747</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>681929</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 18">
+        <xdr:cNvPr id="20" name="图片 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBB6A2BB-03D1-4FA0-BBB3-C3B6E51E62A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4690594" y="17946461"/>
+          <a:ext cx="528803" cy="518643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>318467</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>714223</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>526143</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 19">
+        <xdr:cNvPr id="21" name="图片 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2610A280-2D35-455F-A797-0B74DD377CFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4757117" y="16403411"/>
+          <a:ext cx="395756" cy="362857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>243961</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>788730</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>594844</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 20">
+        <xdr:cNvPr id="22" name="图片 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475BA2D1-BF25-4888-8E47-2E29BC981507}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" r:link="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4682611" y="17174936"/>
+          <a:ext cx="544769" cy="431558"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>283149</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>177256</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>749541</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>718155</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 21">
+        <xdr:cNvPr id="23" name="图片 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{789463D1-DF59-4C63-81B9-A8F7A6C693EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4721799" y="17960431"/>
+          <a:ext cx="466392" cy="540899"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>277343</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>152129</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>755347</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>717495</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 22">
+        <xdr:cNvPr id="24" name="图片 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A233D267-9F41-44EC-B19D-DEF969763B1D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4715993" y="18706829"/>
+          <a:ext cx="478004" cy="565366"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>195580</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>172811</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>837111</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>694357</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 23">
+        <xdr:cNvPr id="25" name="图片 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1FD1D04-BEF5-4542-B429-D02184BE7E45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4634230" y="19499036"/>
+          <a:ext cx="641531" cy="521546"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>842190</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>692089</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 24">
+        <xdr:cNvPr id="26" name="图片 87">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3F1301A-F48B-4C1D-8F29-DF30CB5E98B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4629150" y="20261036"/>
+          <a:ext cx="651690" cy="528803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>842190</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>692089</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 25">
+        <xdr:cNvPr id="27" name="图片 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29BE14B0-4471-4776-A2A7-3B505FD1D34A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4629150" y="21032561"/>
+          <a:ext cx="651690" cy="528803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>197757</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>834934</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>768808</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 26">
+        <xdr:cNvPr id="28" name="图片 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A7C5428-8621-4872-B05F-8EC055E16ED8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4636407" y="21804086"/>
+          <a:ext cx="637177" cy="605522"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>197757</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>834934</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>768808</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 27">
+        <xdr:cNvPr id="29" name="图片 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01BC7858-EDF7-4694-AF57-FA74C34D0A8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4636407" y="22575611"/>
+          <a:ext cx="637177" cy="605522"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>364671</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>72572</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>668020</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>772437</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 28">
+        <xdr:cNvPr id="30" name="图片 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0429FB4-F0DF-419F-B07B-6215EE58B4EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4803321" y="23256422"/>
+          <a:ext cx="303349" cy="699865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>842191</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>776064</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 29">
+        <xdr:cNvPr id="31" name="图片 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA9E1D63-E78F-4D56-B983-692440944C31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="4629150" y="24118661"/>
+          <a:ext cx="651691" cy="612778"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>172499</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="905046" cy="1428129"/>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>842191</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>776065</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Picture 30">
+        <xdr:cNvPr id="32" name="图片 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4678BC32-8434-4B8D-A9C8-D8467A00D386}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-[...13226 lines deleted...]
-          <a:ext cx="885825" cy="761999"/>
+          <a:off x="4629150" y="24890186"/>
+          <a:ext cx="651691" cy="422279"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A856DF40-87F9-48DB-8FEE-1A43F8F9946D}" name="表2_2" displayName="表2_2" ref="A7:H36" totalsRowShown="0" headerRowDxfId="0" dataDxfId="3" headerRowBorderDxfId="10">
+  <autoFilter ref="A7:H36" xr:uid="{A856DF40-87F9-48DB-8FEE-1A43F8F9946D}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{1D7D0E57-DD14-411F-A39D-7EC32D055D87}" name=" Product _x000a_Line " dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{68DEC4B2-002E-4F4B-B6AD-240E37EEB4E4}" name="Barcode" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{3FE8A939-D4F1-4EC4-8C51-BA1A7D746A64}" name="货号" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{D7A099AD-2FD0-4CFB-9D3A-5A20BE7E9FE4}" name="Image" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{0977C2BE-FE07-4B16-8FA4-83BA7BE0AE8E}" name="Product Name (KOR)" dataDxfId="5"/>
+    <tableColumn id="7" xr3:uid="{CA1585D1-4CF8-4EA6-89B9-DFCE2E54A2E2}" name="Product Name (ENG)" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{EA9FA7F6-7867-420E-90B9-A10F19BD7D95}" name="MOQ_x000a_(PCS/BOX)" dataDxfId="2"/>
+    <tableColumn id="23" xr3:uid="{F61C2589-7A75-4ABC-AE4E-BC3CA154CA42}" name="Cost (usd)" dataDxfId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleDark9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="等线 Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="等线"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL428"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE26BF30-0BB9-4306-A8E9-E047B054FD76}">
+  <dimension ref="A1:J36"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D2" sqref="D2"/>
+    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="18.140625" style="4" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="39" max="16384" width="11" style="4"/>
+    <col min="1" max="1" width="9.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.36328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="15.453125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="56.54296875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="42" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.81640625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="15.453125" style="22" customWidth="1"/>
+    <col min="9" max="9" width="10.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.81640625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>893</v>
+        <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="1"/>
+    <row r="2" spans="1:10" ht="15" customHeight="1">
+      <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>894</v>
+    <row r="3" spans="1:10" ht="15" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>895</v>
+    <row r="4" spans="1:10" ht="15" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>896</v>
+    <row r="5" spans="1:10" ht="15" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="19"/>
+    <row r="6" spans="1:10" ht="15" customHeight="1" thickBot="1">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7"/>
     </row>
-    <row r="7" spans="1:38" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="24.5" thickBot="1">
+      <c r="A7" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="69" customHeight="1">
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
+      <c r="B8" s="9">
+        <v>8809669502571</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="12">
+        <v>20</v>
+      </c>
+      <c r="H8" s="23">
+        <v>10.835000000000001</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="14"/>
+    </row>
+    <row r="9" spans="1:10" ht="69" customHeight="1">
+      <c r="A9" s="15">
+        <v>2</v>
+      </c>
+      <c r="B9" s="16">
+        <v>8809669502427</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="19">
+        <v>24</v>
+      </c>
+      <c r="H9" s="23">
+        <v>12.089</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="69" customHeight="1">
+      <c r="A10" s="15">
+        <v>3</v>
+      </c>
+      <c r="B10" s="16">
+        <v>8809669502595</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="19">
+        <v>24</v>
+      </c>
+      <c r="H10" s="23">
+        <v>12.089</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="69" customHeight="1">
+      <c r="A11" s="15">
+        <v>4</v>
+      </c>
+      <c r="B11" s="16">
+        <v>8809485532707</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="19">
+        <v>48</v>
+      </c>
+      <c r="H11" s="23">
+        <v>10.956000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="69" customHeight="1">
+      <c r="A12" s="15">
+        <v>5</v>
+      </c>
+      <c r="B12" s="16">
+        <v>8809669503226</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="G12" s="19">
+        <v>48</v>
+      </c>
+      <c r="H12" s="23">
+        <v>10.956000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="69" customHeight="1">
+      <c r="A13" s="15">
+        <v>6</v>
+      </c>
+      <c r="B13" s="16">
+        <v>8809485532844</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="19">
+        <v>50</v>
+      </c>
+      <c r="H13" s="23">
+        <v>9.9770000000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="69" customHeight="1">
+      <c r="A14" s="15">
+        <v>7</v>
+      </c>
+      <c r="B14" s="16">
+        <v>8809669503387</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="19">
+        <v>50</v>
+      </c>
+      <c r="H14" s="23">
+        <v>9.9770000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="69" customHeight="1">
+      <c r="A15" s="15">
+        <v>8</v>
+      </c>
+      <c r="B15" s="16">
+        <v>8809485532721</v>
+      </c>
+      <c r="C15" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="D15" s="18"/>
+      <c r="E15" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="19">
+        <v>48</v>
+      </c>
+      <c r="H15" s="23">
+        <v>9.1630000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="69" customHeight="1">
+      <c r="A16" s="15">
+        <v>9</v>
+      </c>
+      <c r="B16" s="16">
+        <v>8809485532714</v>
+      </c>
+      <c r="C16" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D16" s="18"/>
+      <c r="E16" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="G16" s="19">
+        <v>48</v>
+      </c>
+      <c r="H16" s="23">
+        <v>9.229000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="69" customHeight="1">
+      <c r="A17" s="15">
+        <v>10</v>
+      </c>
+      <c r="B17" s="16">
+        <v>8809669502434</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="19">
+        <v>48</v>
+      </c>
+      <c r="H17" s="23">
+        <v>11.143000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="69" customHeight="1">
+      <c r="A18" s="15">
+        <v>11</v>
+      </c>
+      <c r="B18" s="16">
+        <v>8809669502700</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="19">
+        <v>48</v>
+      </c>
+      <c r="H18" s="23">
+        <v>9.5590000000000011</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="69" customHeight="1">
+      <c r="A19" s="15">
+        <v>12</v>
+      </c>
+      <c r="B19" s="16">
+        <v>8809669504049</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="18"/>
+      <c r="E19" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" s="19">
+        <v>10</v>
+      </c>
+      <c r="H19" s="23">
+        <v>26.972000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="69" customHeight="1">
+      <c r="A20" s="15">
+        <v>13</v>
+      </c>
+      <c r="B20" s="16">
+        <v>8809669504056</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="19">
+        <v>10</v>
+      </c>
+      <c r="H20" s="23">
+        <v>26.972000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="69" customHeight="1">
+      <c r="A21" s="15">
+        <v>14</v>
+      </c>
+      <c r="B21" s="16">
+        <v>8809669504063</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="18"/>
+      <c r="E21" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="19">
+        <v>10</v>
+      </c>
+      <c r="H21" s="23">
+        <v>26.972000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="69" customHeight="1">
+      <c r="A22" s="15">
+        <v>15</v>
+      </c>
+      <c r="B22" s="16">
+        <v>8809669502311</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="20"/>
+      <c r="E22" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="19">
+        <v>100</v>
+      </c>
+      <c r="H22" s="24">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="69" customHeight="1">
+      <c r="A23" s="15">
+        <v>16</v>
+      </c>
+      <c r="B23" s="16">
+        <v>8809669502601</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="20"/>
+      <c r="E23" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="19">
+        <v>100</v>
+      </c>
+      <c r="H23" s="24">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="61" customHeight="1">
+      <c r="A24" s="15">
+        <v>17</v>
+      </c>
+      <c r="B24" s="16">
+        <v>8809669503431</v>
+      </c>
+      <c r="C24" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="D24" s="18"/>
+      <c r="E24" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="F24" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="G24" s="19">
+        <v>1000</v>
+      </c>
+      <c r="H24" s="24">
+        <v>0.53900000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="61" customHeight="1">
+      <c r="A25" s="15">
+        <v>18</v>
+      </c>
+      <c r="B25" s="16">
+        <v>8809669502687</v>
+      </c>
+      <c r="C25" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="D25" s="18"/>
+      <c r="E25" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="G25" s="19">
+        <v>1000</v>
+      </c>
+      <c r="H25" s="24">
+        <v>0.53900000000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="61" customHeight="1">
+      <c r="A26" s="15">
+        <v>19</v>
+      </c>
+      <c r="B26" s="16">
+        <v>8809669503417</v>
+      </c>
+      <c r="C26" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="D26" s="18"/>
+      <c r="E26" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="5" t="s">
-[...78 lines deleted...]
-        <v>844</v>
+      <c r="G26" s="21">
+        <v>3000</v>
+      </c>
+      <c r="H26" s="24">
+        <v>0.53900000000000003</v>
       </c>
     </row>
-    <row r="8" spans="1:38" s="16" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="10" t="s">
+    <row r="27" spans="1:8" ht="61" customHeight="1">
+      <c r="A27" s="15">
+        <v>20</v>
+      </c>
+      <c r="B27" s="16">
+        <v>8809669505763</v>
+      </c>
+      <c r="C27" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="D27" s="18"/>
+      <c r="E27" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="G27" s="19">
+        <v>60</v>
+      </c>
+      <c r="H27" s="23">
+        <v>15.07</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="61" customHeight="1">
+      <c r="A28" s="15">
+        <v>21</v>
+      </c>
+      <c r="B28" s="16">
+        <v>8809669505510</v>
+      </c>
+      <c r="C28" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="D28" s="18"/>
+      <c r="E28" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="G28" s="19">
+        <v>200</v>
+      </c>
+      <c r="H28" s="23">
+        <v>11.605000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="61" customHeight="1">
+      <c r="A29" s="15">
+        <v>22</v>
+      </c>
+      <c r="B29" s="16">
+        <v>8809669506074</v>
+      </c>
+      <c r="C29" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="D29" s="18"/>
+      <c r="E29" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="G29" s="19">
+        <v>50</v>
+      </c>
+      <c r="H29" s="23">
+        <v>8.3270000000000017</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="61" customHeight="1">
+      <c r="A30" s="15">
+        <v>23</v>
+      </c>
+      <c r="B30" s="16">
+        <v>8809669506081</v>
+      </c>
+      <c r="C30" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="10"/>
-[...1 lines deleted...]
-      <c r="K8" s="10" t="s">
+      <c r="D30" s="18"/>
+      <c r="E30" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="19">
+        <v>50</v>
+      </c>
+      <c r="H30" s="23">
+        <v>8.3270000000000017</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="61" customHeight="1">
+      <c r="A31" s="15">
+        <v>24</v>
+      </c>
+      <c r="B31" s="16">
+        <v>8809669506098</v>
+      </c>
+      <c r="C31" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="11" t="s">
-[...29 lines deleted...]
-      <c r="AL8" s="15"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="19">
+        <v>50</v>
+      </c>
+      <c r="H31" s="23">
+        <v>8.3270000000000017</v>
+      </c>
     </row>
-    <row r="9" spans="1:38" s="16" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="D9" s="10" t="s">
+    <row r="32" spans="1:8" ht="61" customHeight="1">
+      <c r="A32" s="15">
+        <v>25</v>
+      </c>
+      <c r="B32" s="16">
+        <v>8809669506029</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="G32" s="19">
+        <v>20</v>
+      </c>
+      <c r="H32" s="23">
+        <v>14.927000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="61" customHeight="1">
+      <c r="A33" s="15">
+        <v>26</v>
+      </c>
+      <c r="B33" s="16">
+        <v>8809669506012</v>
+      </c>
+      <c r="C33" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="F9" s="10" t="s">
+      <c r="D33" s="18"/>
+      <c r="E33" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="19">
         <v>20</v>
       </c>
-      <c r="G9" s="10" t="s">
-[...40 lines deleted...]
-      <c r="AL9" s="15"/>
+      <c r="H33" s="23">
+        <v>14.927000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:38" s="16" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="D10" s="10" t="s">
+    <row r="34" spans="1:8" ht="61" customHeight="1">
+      <c r="A34" s="15">
+        <v>27</v>
+      </c>
+      <c r="B34" s="16">
+        <v>8809669502854</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="18"/>
+      <c r="E34" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F34" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="G34" s="19">
+        <v>50</v>
+      </c>
+      <c r="H34" s="23">
+        <v>10.164000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="61" customHeight="1">
+      <c r="A35" s="15">
+        <v>28</v>
+      </c>
+      <c r="B35" s="16">
+        <v>8809669506067</v>
+      </c>
+      <c r="C35" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="10" t="s">
+      <c r="D35" s="18"/>
+      <c r="E35" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="F35" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="10" t="s">
-[...40 lines deleted...]
-      <c r="AL10" s="15"/>
+      <c r="G35" s="19">
+        <v>20</v>
+      </c>
+      <c r="H35" s="23">
+        <v>12.144</v>
+      </c>
     </row>
-    <row r="11" spans="1:38" s="16" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="D11" s="10" t="s">
+    <row r="36" spans="1:8" ht="46" customHeight="1">
+      <c r="A36" s="15">
+        <v>29</v>
+      </c>
+      <c r="B36" s="16">
+        <v>8809669506050</v>
+      </c>
+      <c r="C36" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="E11" s="10" t="s">
-[...46 lines deleted...]
-      <c r="AL11" s="15"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="19">
+        <v>20</v>
+      </c>
+      <c r="H36" s="23">
+        <v>12.144</v>
+      </c>
     </row>
-    <row r="12" spans="1:38" s="16" customFormat="1" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
-[...24429 lines deleted...]
-    <row r="428" ht="118.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>NATURALIZER SS27</vt:lpstr>
+      <vt:lpstr>Unove</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>264377442A084281BFEFA25514745977_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.23542</vt:lpwstr>
+  </property>
+</Properties>
+</file>