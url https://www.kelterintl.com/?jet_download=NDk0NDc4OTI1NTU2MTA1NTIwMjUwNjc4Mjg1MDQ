--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,22391 +1,5960 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{668519DD-135F-4522-AAA3-8174CB20591D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF07B298-BC4B-4B1C-B0CF-A9F63C804F73}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{51EB3E12-44A0-47AD-B65A-2AEA5482A620}"/>
   </bookViews>
   <sheets>
-    <sheet name="Vionic SS27" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>USER</author>
+  </authors>
+  <commentList>
+    <comment ref="B100" authorId="0" shapeId="0" xr:uid="{3CACB22C-FD76-41A5-BEAA-191DF7AEC4E8}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>글로벌 단독</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A104" authorId="0" shapeId="0" xr:uid="{DAEC06F8-4F90-46A6-82AC-BF6F767A3E3A}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>리뉴얼</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A157" authorId="0" shapeId="0" xr:uid="{0DE19DB2-F531-47EE-BF4D-A4194C3AC650}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>제조사 이관 : 솔레오 → 코스앤피플</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A185" authorId="0" shapeId="0" xr:uid="{C12B2782-636F-422E-A7F6-2C4E4384DD06}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>제조사: 솔레오</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A230" authorId="0" shapeId="0" xr:uid="{96B27288-6F8E-4DD2-AD39-C33A29F07BB1}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>리뉴얼 재출시</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A252" authorId="0" shapeId="0" xr:uid="{5958B7E6-36AE-46F8-AAB8-B437FDD3AC8C}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>리뉴얼</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="A292" authorId="0" shapeId="0" xr:uid="{CA8826BB-FB70-4990-990D-86A52BAFAB4B}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>리뉴얼</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B350" authorId="0" shapeId="0" xr:uid="{92260746-4395-41B1-85AA-C7A3461380FC}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>국내 단독</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2253" uniqueCount="493">
-[...1474 lines deleted...]
-    <t>Estimated Xfer</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1750" uniqueCount="1402">
+  <si>
+    <t>제품
+Product</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품 홋수
+Product SKU</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품명
+Product full name</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품 영문명
+Product English full name</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>바코드
+BARCODE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>품번
+ERP CODE</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>오 글로우 쿠션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>17호 페어 (본품)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 17호 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F110170</t>
+  </si>
+  <si>
+    <t>20/120</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>21호 라이트 (본품)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 21호 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F110210</t>
+  </si>
+  <si>
+    <t>20/120</t>
+  </si>
+  <si>
+    <t>23호 내추럴 (본품)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 23호 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F110230</t>
+  </si>
+  <si>
+    <t>리필 17호 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 리필 17호 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION REFILL 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F111170</t>
+  </si>
+  <si>
+    <t>리필 21호 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 리필 21호 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION REFILL 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F111210</t>
+  </si>
+  <si>
+    <t>리필 23호 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 리필 23호 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION REFILL 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F111230</t>
+  </si>
+  <si>
+    <t>미니 17호 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 미니 17호 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION MINI 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F112170</t>
+  </si>
+  <si>
+    <t>20/160</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>미니 21호 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 미니 21호 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION MINI 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F112210</t>
+  </si>
+  <si>
+    <t>20/160</t>
+  </si>
+  <si>
+    <t>미니 23호 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 글로우 쿠션 미니 23호 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU GLOW CUSHION MINI 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F112230</t>
+  </si>
+  <si>
+    <t>오 쿠션 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 쿠션 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU CUSHION PUFF 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5BB05T11100G</t>
+  </si>
+  <si>
+    <t>Ø55x51mm</t>
+  </si>
+  <si>
+    <t>100/1000</t>
+  </si>
+  <si>
+    <t>오 핑거 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 핑거 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU FINGER PUFF 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5BB05T11200G</t>
+  </si>
+  <si>
+    <t>Ø31x39mm</t>
+  </si>
+  <si>
+    <t>200/2000</t>
+  </si>
+  <si>
+    <t>오 매트 쿠션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>17 페어 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 17 페어</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F116000</t>
+  </si>
+  <si>
+    <t>21 라이트 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 21 라이트</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F116210</t>
+  </si>
+  <si>
+    <t>23 내추럴 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 23 내추럴</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F116230</t>
+  </si>
+  <si>
+    <t>리필 17 페어 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 리필 17 페어</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION REFILL 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F117000</t>
+  </si>
+  <si>
+    <t>리필 21 라이트 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 리필 21 라이트</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION REFILL 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F117210</t>
+  </si>
+  <si>
+    <t>리필 23 내추럴 (매트)</t>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 리필 23 내추럴</t>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION REFILL 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F117230</t>
+  </si>
+  <si>
+    <t>오 매트 쿠션 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 매트 쿠션 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU MATTE CUSHION PUFF 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5BB05T121000</t>
+  </si>
+  <si>
+    <t>오 파우더 팩트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 퓨어 화이트</t>
+  </si>
+  <si>
+    <t>삐아 오 파우더 팩트 01 퓨어 화이트</t>
+  </si>
+  <si>
+    <t>BBIA EAU POWDER PACT 01 PURE WHITE</t>
+  </si>
+  <si>
+    <t>2BB01F222010</t>
+  </si>
+  <si>
+    <t>02 쿨 블루</t>
+  </si>
+  <si>
+    <t>삐아 오 파우더 팩트 02 쿨 블루</t>
+  </si>
+  <si>
+    <t>BBIA EAU POWDER PACT 02 COOL BLUE</t>
+  </si>
+  <si>
+    <t>2BB01F222020</t>
+  </si>
+  <si>
+    <t>03 블러썸 핑크</t>
+  </si>
+  <si>
+    <t>삐아 오 파우더 팩트 03 블러썸 핑크</t>
+  </si>
+  <si>
+    <t>BBIA EAU POWDER PACT 03 BLOSSOM PINK</t>
+  </si>
+  <si>
+    <t>2BB01F222030</t>
+  </si>
+  <si>
+    <t>04 라벤더 퍼플</t>
+  </si>
+  <si>
+    <t>삐아 오 파우더 팩트 04 라벤더 퍼플</t>
+  </si>
+  <si>
+    <t>BBIA EAU POWDER PACT 04 LAVENDER PURPLE</t>
+  </si>
+  <si>
+    <t>2BB01F222040</t>
+  </si>
+  <si>
+    <t>팩트 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 파우더 팩트 퍼프 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU POWDER PACT PUFF 2P</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5BB05T125000</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>립 오일 밤</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 시어 버터</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 립 오일 밤 01시어 버터</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LIP OIL BALM 01 SHEA BUTTER</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB02L902010</t>
+  </si>
+  <si>
+    <t>18/180</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>립 오일 에센스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 버터 에센스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 립 오일 에센스 01 버터 에센스</t>
+  </si>
+  <si>
+    <t>BBIA LIP OIL ESSENCE 01 BUTTER ESSENCE</t>
+  </si>
+  <si>
+    <t>2BB02L906010</t>
+  </si>
+  <si>
+    <t>100/400</t>
+  </si>
+  <si>
+    <t>02 로즈 에센스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 립 오일 에센스 02 로즈 에센스</t>
+  </si>
+  <si>
+    <t>BBIA LIP OIL ESSENCE 02 ROSE ESSENCE</t>
+  </si>
+  <si>
+    <t>2BB02L906020</t>
+  </si>
+  <si>
+    <t>라스트 파우더 립스틱</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>07 진저</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 07 진저</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER LIPSTICK 07 GINGER</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302070</t>
+  </si>
+  <si>
+    <t>40/360</t>
+  </si>
+  <si>
+    <t>08 얼그레이</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 08 얼그레이</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA LAST POWDER LIPSTICK 08 EARL GREY </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302080</t>
+  </si>
+  <si>
+    <t>09 메리골드</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 09 메리골드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER LIPSTICK 09 MARIGOLD</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302090</t>
+  </si>
+  <si>
+    <t>10 크렘로즈</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 10 크렘로즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER LIPSTICK 10 CREAM ROSE</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302100</t>
+  </si>
+  <si>
+    <t>11 브라운슈가</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 11 브라운슈가</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA LAST POWDER LIPSTICK 11 BROWN SUGAR </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302110</t>
+  </si>
+  <si>
+    <t>12 히비스커스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 립스틱 12 히비스커스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA LAST POWDER LIPSTICK 12 HIBISCUS </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L302120</t>
+  </si>
+  <si>
+    <t>레디 투 웨어 워터 립스틱</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 웻 만다린</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 워터 립스틱 01 웻 만다린</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR WATER LIPSTICK 01 WET MANDARINE</t>
+  </si>
+  <si>
+    <t>2BB01L305010</t>
+  </si>
+  <si>
+    <t>66/396</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 웻 로즈</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 워터 립스틱 02 웻 로즈</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR WATER LIPSTICK 02 WET ROSE</t>
+  </si>
+  <si>
+    <t>2BB01L305020</t>
+  </si>
+  <si>
+    <t>66/396</t>
+  </si>
+  <si>
+    <t>03 웻 카멜리아</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 워터 립스틱 03 웻 카멜리아</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR WATER LIPSTICK 03 WET CAMELLIA</t>
+  </si>
+  <si>
+    <t>2BB01L305030</t>
+  </si>
+  <si>
+    <t>04 웻 애프리콧</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 워터 립스틱 04 웻 애프리콧</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR WATER LIPSTICK 04 WET APRICOT</t>
+  </si>
+  <si>
+    <t>2BB01L305040</t>
+  </si>
+  <si>
+    <t>05 웻 플럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 워터 립스틱 05 웻 플럼</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR WATER LIPSTICK 05 WET PLUM</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L305050</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>오버 글레이즈 스틱</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 오리지널 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 01 오리지널 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 01 ORIGINAL GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212010</t>
+  </si>
+  <si>
+    <t>02 캔디 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 02 캔디 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 02 CANDY GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212020</t>
+  </si>
+  <si>
+    <t>03 포도 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 03 포도 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 03 GRAPE GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212030</t>
+  </si>
+  <si>
+    <t>04 피그 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 04 피그 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 04 FIG GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212040</t>
+  </si>
+  <si>
+    <t>05 카라멜 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 05 카라멜 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 05 CARAMEL GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212050</t>
+  </si>
+  <si>
+    <t>06 초코 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 06 초코 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 06 CHOCO GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212060</t>
+  </si>
+  <si>
+    <t>07 허니 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 07 허니 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 07 HONEY GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212070</t>
+  </si>
+  <si>
+    <t>08 베리 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 08 베리 글레이즈</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 08 BERRY GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212080</t>
+  </si>
+  <si>
+    <t>09 리치 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 09 리치 글레이즈</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA OVER GLAZE STICK 09 LYCHEE GLAZE </t>
+  </si>
+  <si>
+    <t>2BB01L212090</t>
+  </si>
+  <si>
+    <t>10 타로 글레이즈</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 스틱 10 타로 글레이즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE STICK 10 TARO GLAZE</t>
+  </si>
+  <si>
+    <t>2BB01L212100</t>
+  </si>
+  <si>
+    <t>오버 글레이즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 피치당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 01 피치당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 01 PEACH SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213010</t>
+  </si>
+  <si>
+    <t>02 피그당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 02 피그당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 02 FIG SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213020</t>
+  </si>
+  <si>
+    <t>03 포도당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 03 포도당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 03 GRAPE SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213030</t>
+  </si>
+  <si>
+    <t>04 체리당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 04 체리당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 04 CHERRY SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213040</t>
+  </si>
+  <si>
+    <t>05 자몽당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 05 자몽당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 05 GRAPEFRUIT SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213050</t>
+  </si>
+  <si>
+    <t>06 땅콩당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 06 땅콩당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 06 PEANUT SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213060</t>
+  </si>
+  <si>
+    <t>07 호두당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 07 호두당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 07 WALNUT SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213070</t>
+  </si>
+  <si>
+    <t>08 대추당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 08 대추당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 08 JUJUBE SYRUP</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L213080</t>
+  </si>
+  <si>
+    <t>09 살구 퐁당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 09 살구 퐁당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 09 APRICOT PLOP</t>
+  </si>
+  <si>
+    <t>2BB01L213090</t>
+  </si>
+  <si>
+    <t>10 딸기 퐁당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 10 딸기 퐁당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 10 STRAWBERRY PLOP</t>
+  </si>
+  <si>
+    <t>2BB01L213100</t>
+  </si>
+  <si>
+    <t>11 앵두 퐁당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 오버 글레이즈 11 앵두 퐁당 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 11 CHERRY PLOP</t>
+  </si>
+  <si>
+    <t>2BB01L213110</t>
+  </si>
+  <si>
+    <t>12 사과당</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 오버 글레이즈 12 사과당 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 12 APPLE SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213120</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>13 라떼당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 13 라떼당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 13 LATTE SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213130</t>
+  </si>
+  <si>
+    <t>14 메이플당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 14 메이플당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 14 MAPLE SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213140</t>
+  </si>
+  <si>
+    <t>15 에스프레소당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 15 에스프레소당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 15 ESPRESSO SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L213150</t>
+  </si>
+  <si>
+    <t>16 풋사과당</t>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 16 풋사과당</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA OVER GLAZE 16 PINK APPLE SYRUP </t>
+  </si>
+  <si>
+    <t>8800303332202</t>
+  </si>
+  <si>
+    <t>2BB01L213160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 햇사과당 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 오버 글레이즈 17 햇사과당 </t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE 17 RED APPLE SYRUP</t>
+  </si>
+  <si>
+    <t>8800303332219</t>
+  </si>
+  <si>
+    <t>2BB01L213170</t>
+  </si>
+  <si>
+    <t>오버 글레이즈 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 피그당 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 미니 02 피그당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE MINI 02 FIG SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L216020</t>
+  </si>
+  <si>
+    <t>07 호두당 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 미니 07호두당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE MINI 07 WALNUT SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L216070</t>
+  </si>
+  <si>
+    <t>11 앵두퐁당 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 미니 11 앵두퐁당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE MINI 11 CHERRY PLOP</t>
+  </si>
+  <si>
+    <t>2BB01L216110</t>
+  </si>
+  <si>
+    <t>12 사과당 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오버 글레이즈 미니 12 사과당</t>
+  </si>
+  <si>
+    <t>BBIA OVER GLAZE MINI 12 APPLE SYRUP</t>
+  </si>
+  <si>
+    <t>2BB01L216120</t>
+  </si>
+  <si>
+    <t>라스트 벨벳 립 틴트
+(구형)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 여리갑</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 01 여리갑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 01 EXTRA PURE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101010</t>
+  </si>
+  <si>
+    <t>100/400</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 생기갑</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 02 생기갑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 02 EXTRA BOUNCE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101020</t>
+  </si>
+  <si>
+    <t>03 불금갑</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 03 불금갑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 03 EXTRA RED</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101030</t>
+  </si>
+  <si>
+    <t>04 무드갑</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 04 무드갑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 04 EXTRA MOOD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101040</t>
+  </si>
+  <si>
+    <t>11 침착보스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 11 침착보스</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 11 CALM BOSS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101110</t>
+  </si>
+  <si>
+    <t>12 다정보스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 12 다정보스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 12 SWEET BOSS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101120</t>
+  </si>
+  <si>
+    <t>13 진지보스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 13 진지보스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 13 SERIOUS BOSS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101130</t>
+  </si>
+  <si>
+    <t>14 매정보스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 14 매정보스</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 14 CHILL BOSS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101140</t>
+  </si>
+  <si>
+    <t>15 예민보스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 15 예민보스</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 15 EDGE BOSS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101150</t>
+  </si>
+  <si>
+    <t>16 꽃보다 단아</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 16 꽃보다 단아</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 16 MORE GRACEFUL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101160</t>
+  </si>
+  <si>
+    <t>17 꽃보다 살랑</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 17 꽃보다 살랑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 17 MORE PLEASANT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101170</t>
+  </si>
+  <si>
+    <t>18 꽃보다 발랄</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 18 꽃보다 발랄</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 18 MORE CHEERFUL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101180</t>
+  </si>
+  <si>
+    <t>19 꽃보다 아찔</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 19 꽃보다 아찔</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 19 MORE DAZZLING</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101190</t>
+  </si>
+  <si>
+    <t>20 꽃보다 그윽</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 20 꽃보다 그윽</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 20 MORE MATURE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101200</t>
+  </si>
+  <si>
+    <t>21 다큐의 정석</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 21 다큐의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 21 REAL NOTE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101210</t>
+  </si>
+  <si>
+    <t>22 멜로의 정석</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 22 멜로의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 22 MELLOW NOTE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101220</t>
+  </si>
+  <si>
+    <t>23 로코의 정석</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 23 로코의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 23 ROMANTIC NOTE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101230</t>
+  </si>
+  <si>
+    <t>24 흥행의 정석</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 24 흥행의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 24 TRENDY NOTE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101240</t>
+  </si>
+  <si>
+    <t>25 막장의 정석</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 25 막장의 정석</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 25 FINAL NOTE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34 덤덤한척 </t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 34 덤덤한척</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 34 FEIGN CALM</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 행복한척 </t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 35 행복한척</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 35 FEIGN JOY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 태연한척 </t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 36 태연한척</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 36 FEIGN COOL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37 다잊은척 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 라스트 벨벳 립 틴트 37 다잊은척 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 37 FEIGN UNMOVED</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38 괜찮은척 </t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 38 괜찮은척</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 38 FEIGN FINE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101380</t>
+  </si>
+  <si>
+    <t>39 그리운척</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 39 그리운척</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 39 FEIGN LONGING</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L101390</t>
+  </si>
+  <si>
+    <t>44 꽤괜 모카</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 44 꽤괜 모카</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 44 SO GOOD MOCHA</t>
+  </si>
+  <si>
+    <t>2BB01L101440</t>
+  </si>
+  <si>
+    <t>45 꽤괜 브릭</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 45 꽤괜 브릭</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 45 SO GOOD BRICK</t>
+  </si>
+  <si>
+    <t>2BB01L101450</t>
+  </si>
+  <si>
+    <t>46 꽤괜 칠리</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 립 틴트 46 꽤괜 칠리</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET LIP TINT 46 SO GOOD CHILLI</t>
+  </si>
+  <si>
+    <t>2BB01L101460</t>
+  </si>
+  <si>
+    <t>라스트 벨벳 틴트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>V47 달콤한 인생</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V47 달콤한 인생</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V47 SWEET LIFE</t>
+  </si>
+  <si>
+    <t>2BB01L114470</t>
+  </si>
+  <si>
+    <t>V48 즐거운 인생</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V48 즐거운 인생</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V48 JOYFUL LIFE</t>
+  </si>
+  <si>
+    <t>2BB01L114480</t>
+  </si>
+  <si>
+    <t>V49 장미빛 인생</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V49 장미빛 인생</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V49 ROSY LIFE</t>
+  </si>
+  <si>
+    <t>2BB01L114490</t>
+  </si>
+  <si>
+    <t>V50 고독한 인생</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V50 고독한 인생</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V50 LONELY LIFE</t>
+  </si>
+  <si>
+    <t>2BB01L114500</t>
+  </si>
+  <si>
+    <t>V51 보라빛 인생</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V51 보라빛 인생</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V51 PURPLE LIFE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L114510</t>
+  </si>
+  <si>
+    <t>V52 초코맛 인생</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V52 초코맛 인생</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V52 CHOCO LIFE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L11452R</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>V53 썸머 멜로우</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V53 썸머 멜로우</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V53 SUMMER MELLOW</t>
+  </si>
+  <si>
+    <t>2BB01L11453R</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>V54 썸머 블러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V54 썸머 블러쉬</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V54 SUMMER BLUSH</t>
+  </si>
+  <si>
+    <t>2BB01L11454R</t>
+  </si>
+  <si>
+    <t>V55 크림 샷</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V55 크림 샷</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V55 CREAM SHOT</t>
+  </si>
+  <si>
+    <t>2BB01L114550</t>
+  </si>
+  <si>
+    <t>V56 더블 샷</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 V56 더블 샷</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT V56 DOUBLE SHOT</t>
+  </si>
+  <si>
+    <t>2BB01L114560</t>
+  </si>
+  <si>
+    <t>라스트 벨벳 틴트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>V02 생기갑 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V02 생기갑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V02 EXTRA BOUNCE</t>
+  </si>
+  <si>
+    <t>2BB01L116020</t>
+  </si>
+  <si>
+    <t>V12 다정보스 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V12 다정보스</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V12 SWEET BOSS</t>
+  </si>
+  <si>
+    <t>2BB01L116120</t>
+  </si>
+  <si>
+    <t>V14 매정보스 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V14 매정보스</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V14 CHILL BOSS</t>
+  </si>
+  <si>
+    <t>2BB01L116140</t>
+  </si>
+  <si>
+    <t>V17 꽃보다 살랑 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V17 꽃보다 살랑</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V17 MORE PLEASANT</t>
+  </si>
+  <si>
+    <t>2BB01L116170</t>
+  </si>
+  <si>
+    <t>V21 다큐의 정석 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V21 다큐의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V21 REAL NOTE</t>
+  </si>
+  <si>
+    <t>2BB01L116210</t>
+  </si>
+  <si>
+    <t>V24 흥행의 정석 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V24 흥행의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V24 TRENDY NOTE</t>
+  </si>
+  <si>
+    <t>2BB01L116240</t>
+  </si>
+  <si>
+    <t>V25 막장의 정석 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V25 막장의 정석</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V25 FINAL NOTE</t>
+  </si>
+  <si>
+    <t>2BB01L116250</t>
+  </si>
+  <si>
+    <t>V40 썸머 로즈 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V40 썸머 로즈</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V40 SUMMER ROSE</t>
+  </si>
+  <si>
+    <t>2BB01L116400</t>
+  </si>
+  <si>
+    <t>V48 즐거운 인생 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V48 즐거운 인생</t>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V48 JOYFUL LIFE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L116480</t>
+  </si>
+  <si>
+    <t>V53 썸머 멜로우 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V53 썸머 멜로우</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V53 SUMMER MELLOW</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L11653R</t>
+  </si>
+  <si>
+    <t>V54 썸머 블러쉬 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 벨벳 틴트 미니 V54 썸머 블러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST VELVET TINT MINI V54 SUMMER BLUSH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L11654R</t>
+  </si>
+  <si>
+    <t>에어핏 틴트</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 잊지마라탕</t>
+  </si>
+  <si>
+    <t>삐아 에어핏 틴트 01 잊지마라탕</t>
+  </si>
+  <si>
+    <t>BBIA AIR FIT TINT 01 TANG FORGET</t>
+  </si>
+  <si>
+    <t>2BB01L115010</t>
+  </si>
+  <si>
+    <t>02 달콤하구마</t>
+  </si>
+  <si>
+    <t>삐아 에어핏 틴트 02 달콤하구마</t>
+  </si>
+  <si>
+    <t>BBIA AIR FIT TINT 02 SO SWEET</t>
+  </si>
+  <si>
+    <t>2BB01L115020</t>
+  </si>
+  <si>
+    <t>03 너와함께라면</t>
+  </si>
+  <si>
+    <t>삐아 에어핏 틴트 03 너와함께라면</t>
+  </si>
+  <si>
+    <t>BBIA AIR FIT TINT 03 RAMEN WITH U</t>
+  </si>
+  <si>
+    <t>2BB01L115030</t>
+  </si>
+  <si>
+    <t>04 육회하구만</t>
+  </si>
+  <si>
+    <t>삐아 에어핏 틴트 04 육회하구만</t>
+  </si>
+  <si>
+    <t>BBIA AIR FIT TINT 04 RAW-MANTIC</t>
+  </si>
+  <si>
+    <t>2BB01L115040</t>
+  </si>
+  <si>
+    <t>05 너에게꼬치다</t>
+  </si>
+  <si>
+    <t>삐아 에어핏 틴트 05 너에게꼬치다</t>
+  </si>
+  <si>
+    <t>BBIA AIR FIT TINT 05 STICK WITH U</t>
+  </si>
+  <si>
+    <t>2BB01L115050</t>
+  </si>
+  <si>
+    <t>워터핏 틴트</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 달달허니</t>
+  </si>
+  <si>
+    <t>삐아 워터핏 틴트 01 달달허니</t>
+  </si>
+  <si>
+    <t>BBIA WATER FIT TINT 01 HONEY SWEET</t>
+  </si>
+  <si>
+    <t>2BB01L218010</t>
+  </si>
+  <si>
+    <t>02 니가젤리뻐</t>
+  </si>
+  <si>
+    <t>삐아 워터핏 틴트 02 니가젤리뻐</t>
+  </si>
+  <si>
+    <t>BBIA WATER FIT TINT 02 JELLY-VELY</t>
+  </si>
+  <si>
+    <t>2BB01L218020</t>
+  </si>
+  <si>
+    <t>03 이정돈약과지</t>
+  </si>
+  <si>
+    <t>삐아 워터핏 틴트 03 이정돈약과지</t>
+  </si>
+  <si>
+    <t>BBIA WATER FIT TINT 03 PIECE OF YAKGWA</t>
+  </si>
+  <si>
+    <t>2BB01L218030</t>
+  </si>
+  <si>
+    <t>04 기분넘초코</t>
+  </si>
+  <si>
+    <t>삐아 워터핏 틴트 04 기분넘초코</t>
+  </si>
+  <si>
+    <t>BBIA WATER FIT TINT 04 FEELING CHOCO</t>
+  </si>
+  <si>
+    <t>2BB01L218040</t>
+  </si>
+  <si>
+    <t>05 라떼는말이야</t>
+  </si>
+  <si>
+    <t>삐아 워터핏 틴트 05 라떼는말이야</t>
+  </si>
+  <si>
+    <t>BBIA WATER FIT TINT 05 LATTE IS BACK</t>
+  </si>
+  <si>
+    <t>2BB01L218050</t>
+  </si>
+  <si>
+    <t>글로우 틴트
+(제조사 이관)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>00 로지 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 00 로지 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 00 ROSY</t>
+  </si>
+  <si>
+    <t>2BB01L20300C</t>
+  </si>
+  <si>
+    <t>01 차이 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 01 차이 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 01 CHAI</t>
+  </si>
+  <si>
+    <t>2BB01L20301C</t>
+  </si>
+  <si>
+    <t>02 빈티지 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 02 빈티지 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 02 VINTAGE</t>
+  </si>
+  <si>
+    <t>2BB01L20302C</t>
+  </si>
+  <si>
+    <t>03 모브 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 03 모브 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 03 MAUVE</t>
+  </si>
+  <si>
+    <t>2BB01L20303C</t>
+  </si>
+  <si>
+    <t>04 시나몬 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 04 시나몬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 04 CINNAMON</t>
+  </si>
+  <si>
+    <t>2BB01L20304C</t>
+  </si>
+  <si>
+    <t>05 뱅쇼 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 05 뱅쇼 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 05 VIN CHAUD</t>
+  </si>
+  <si>
+    <t>2BB01L20305C</t>
+  </si>
+  <si>
+    <t>11 누디 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 11 누디 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 11 NUDY</t>
+  </si>
+  <si>
+    <t>2BB01L20311C</t>
+  </si>
+  <si>
+    <t>12 코코 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 12 코코 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 12 COCO</t>
+  </si>
+  <si>
+    <t>2BB01L20312C</t>
+  </si>
+  <si>
+    <t>13 마룬 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 13 마룬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 13 MAROON</t>
+  </si>
+  <si>
+    <t>2BB01L20313C</t>
+  </si>
+  <si>
+    <t>14 데일리 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 14 데일리 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 14 DAILY</t>
+  </si>
+  <si>
+    <t>2BB01L20314C</t>
+  </si>
+  <si>
+    <t>15 스프링 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 15 스프링 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 15 SPRING</t>
+  </si>
+  <si>
+    <t>2BB01L20315C</t>
+  </si>
+  <si>
+    <t>16 썸머 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 16 썸머 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 16 SUMMER</t>
+  </si>
+  <si>
+    <t>2BB01L20316C</t>
+  </si>
+  <si>
+    <t>17 어텀 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 17 어텀 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 17 AUTUMN</t>
+  </si>
+  <si>
+    <t>2BB01L20317C</t>
+  </si>
+  <si>
+    <t>18 윈터 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 18 윈터 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 18 WINTER</t>
+  </si>
+  <si>
+    <t>2BB01L20318C</t>
+  </si>
+  <si>
+    <t>19 초코 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 19 초코 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 19 CHOCO</t>
+  </si>
+  <si>
+    <t>2BB01L20319C</t>
+  </si>
+  <si>
+    <t>20 페탈 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 20 페탈 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 20 PETAL</t>
+  </si>
+  <si>
+    <t>2BB01L20320C</t>
+  </si>
+  <si>
+    <t>21 블룸 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 21 블룸 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 21 BLOOM</t>
+  </si>
+  <si>
+    <t>2BB01L20321C</t>
+  </si>
+  <si>
+    <t>22 블러쉬 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 22 블러쉬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 22 BLUSH</t>
+  </si>
+  <si>
+    <t>2BB01L20322C</t>
+  </si>
+  <si>
+    <t>23 스윗 포멜로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 23 스윗 포멜로</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 23 SWEET POMELO</t>
+  </si>
+  <si>
+    <t>2BB01L203230</t>
+  </si>
+  <si>
+    <t>24 멜로우 리치</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 24 멜로우 리치</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 24 MELLOW LYCHEE</t>
+  </si>
+  <si>
+    <t>2BB01L203240</t>
+  </si>
+  <si>
+    <t>25 미스틱 플럼</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 25 미스틱 플럼</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 25 MYSTIC PLUM</t>
+  </si>
+  <si>
+    <t>2BB01L203250</t>
+  </si>
+  <si>
+    <t>26 헤이즐 코코넛</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 26 헤이즐 코코넛</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 26 HAZEL COCONUT</t>
+  </si>
+  <si>
+    <t>2BB01L203260</t>
+  </si>
+  <si>
+    <t>27 드라이 피그</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 27 드라이 피그</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 27 DRY FIG</t>
+  </si>
+  <si>
+    <t>2BB01L203270</t>
+  </si>
+  <si>
+    <t>28 칠링 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 28 칠링 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 28 CHILLING</t>
+  </si>
+  <si>
+    <t>2BB01L203280</t>
+  </si>
+  <si>
+    <t>29 드리미 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 29 드리미 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 29 DREAMY</t>
+  </si>
+  <si>
+    <t>2BB01L203290</t>
+  </si>
+  <si>
+    <t>30 코지 보틀</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 30 코지 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 30 COZY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 30 COZY</t>
+  </si>
+  <si>
+    <t>2BB01L203300</t>
+  </si>
+  <si>
+    <t>31 캄 피치 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 31 캄 피치 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 31 CALM PEACH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 31 CALM PEACH</t>
+  </si>
+  <si>
+    <t>2BB01L20331C</t>
+  </si>
+  <si>
+    <t>32 캄 베리 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 32 캄 베리 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 32 CALM BERRY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 32 CALM BERRY</t>
+  </si>
+  <si>
+    <t>2BB01L20332C</t>
+  </si>
+  <si>
+    <t>글로우 틴트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L20300R</t>
+  </si>
+  <si>
+    <t>2BB01L20301R</t>
+  </si>
+  <si>
+    <t>02 빈티지 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L20302R</t>
+  </si>
+  <si>
+    <t>2BB01L20303R</t>
+  </si>
+  <si>
+    <t>2BB01L20304R</t>
+  </si>
+  <si>
+    <t>2BB01L20305R</t>
+  </si>
+  <si>
+    <t>2BB01L20311R</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 30 코지 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L20312R</t>
+  </si>
+  <si>
+    <t>13 마룬 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 31 캄 피치 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L20313R</t>
+  </si>
+  <si>
+    <t>14 데일리 보틀</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 32 캄 베리 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203140</t>
+  </si>
+  <si>
+    <t>2BB01L203150</t>
+  </si>
+  <si>
+    <t>16 썸머 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203160</t>
+  </si>
+  <si>
+    <t>17 어텀 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203170</t>
+  </si>
+  <si>
+    <t>18 윈터 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203180</t>
+  </si>
+  <si>
+    <t>19 초코 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L20319R</t>
+  </si>
+  <si>
+    <t>20 페탈 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203200</t>
+  </si>
+  <si>
+    <t>21 블룸 보틀</t>
+  </si>
+  <si>
+    <t>2BB01L203210</t>
+  </si>
+  <si>
+    <t>22 블러쉬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT 22 BLUSH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L203220</t>
+  </si>
+  <si>
+    <t>글로우 틴트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>00 로지 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 00 로지 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 00 ROSY</t>
+  </si>
+  <si>
+    <t>2BB01L219000</t>
+  </si>
+  <si>
+    <t>02 빈티지 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 02 빈티지 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 02 VINTAGE</t>
+  </si>
+  <si>
+    <t>2BB01L219020</t>
+  </si>
+  <si>
+    <t>03 모브 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 03 모브 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 03 MAUVE</t>
+  </si>
+  <si>
+    <t>2BB01L219030</t>
+  </si>
+  <si>
+    <t>04 시나몬 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 04 시나몬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 04 CINNAMON</t>
+  </si>
+  <si>
+    <t>2BB01L219040</t>
+  </si>
+  <si>
+    <t>11 누디 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 11 누디 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 11 NUDY</t>
+  </si>
+  <si>
+    <t>2BB01L219110</t>
+  </si>
+  <si>
+    <t>13 마룬 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 13 마룬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 13 MAROON</t>
+  </si>
+  <si>
+    <t>2BB01L219130</t>
+  </si>
+  <si>
+    <t>14 데일리 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 14 데일리 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 14 DAILY</t>
+  </si>
+  <si>
+    <t>2BB01L219140</t>
+  </si>
+  <si>
+    <t>15 스프링 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 15 스프링 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 15 SPRING</t>
+  </si>
+  <si>
+    <t>2BB01L219150</t>
+  </si>
+  <si>
+    <t>22 블러쉬 보틀 (미니)</t>
+  </si>
+  <si>
+    <t>삐아 글로우 틴트 미니 22 블러쉬 보틀</t>
+  </si>
+  <si>
+    <t>BBIA GLOW TINT MINI 22 BLUSH</t>
+  </si>
+  <si>
+    <t>2BB01L219220</t>
+  </si>
+  <si>
+    <t>로 틴트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 가데니아 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 01 가데니아 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 01 GARDENIA L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208010</t>
+  </si>
+  <si>
+    <t>02 플레르 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 02 플레르 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 02 FLEUR L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208020</t>
+  </si>
+  <si>
+    <t>03 라일락 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 03 라일락 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 03 LILAC L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208030</t>
+  </si>
+  <si>
+    <t>04 매그놀리아 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 04 매그놀리아 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 04 MAGNOLIA L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208040</t>
+  </si>
+  <si>
+    <t>05 피오니 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 05 피오니 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 05 PEONY L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208050</t>
+  </si>
+  <si>
+    <t>06 핑크 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 06 핑크 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 06 PINK L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208060</t>
+  </si>
+  <si>
+    <t>07 피치 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 07 피치 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 07 PEACH L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208070</t>
+  </si>
+  <si>
+    <t>08 스윗 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 08 스윗 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 08 SWEET L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208080</t>
+  </si>
+  <si>
+    <t>09 클래식 로</t>
+  </si>
+  <si>
+    <t>삐아 로 틴트 09 클래식 로</t>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT 09 CLASSIC L'EAU</t>
+  </si>
+  <si>
+    <t>2BB01L208090</t>
+  </si>
+  <si>
+    <t>로 틴트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 가데니아 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 01 가데니아 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 01 GARDENIA L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21001R</t>
+  </si>
+  <si>
+    <t>02 플레르 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 02 플레르 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 02 FLEUR L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21002R</t>
+  </si>
+  <si>
+    <t>03 라일락 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 03 라일락 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 03 LILAC L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21003R</t>
+  </si>
+  <si>
+    <t>04 매그놀리아 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 04 매그놀리아 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 04 MAGNOLIA L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21004R</t>
+  </si>
+  <si>
+    <t>05 피오니 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 05 피오니 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 05 PEONY L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21005R</t>
+  </si>
+  <si>
+    <t>06 핑크 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 06 핑크 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 06 PINK L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21006R</t>
+  </si>
+  <si>
+    <t>07 피치 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 07 피치 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 07 PEACH L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21007R</t>
+  </si>
+  <si>
+    <t>08 스윗 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 08 스윗 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 08 SWEET L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21008R</t>
+  </si>
+  <si>
+    <t>09 클래식 로 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 로 틴트 미니 09 클래식 로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA L'EAU TINT MINI 09 CLASSIC L'EAU</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L21009R</t>
+  </si>
+  <si>
+    <t>럭키 샤인 틴트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 누디행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 01 누디행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 01 LUCKY NUDE</t>
+  </si>
+  <si>
+    <t>2BB01L22201R</t>
+  </si>
+  <si>
+    <t>02 분홍행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 02 분홍행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 02 LUCKY PINK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01L22202R</t>
+  </si>
+  <si>
+    <t>03 피치행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 03 피치행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 03 LUCKY PEACH</t>
+  </si>
+  <si>
+    <t>2BB01L22203R</t>
+  </si>
+  <si>
+    <t>04 모브행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 04 모브행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 04 LUCKY MAUVE</t>
+  </si>
+  <si>
+    <t>2BB01L22204R</t>
+  </si>
+  <si>
+    <t>05 플럼행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 05 플럼행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 05 LUCKY PLUM</t>
+  </si>
+  <si>
+    <t>2BB01L22205R</t>
+  </si>
+  <si>
+    <t>06 로지행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 06 로지행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 06 LUCKY ROSY</t>
+  </si>
+  <si>
+    <t>2BB01L22206R</t>
+  </si>
+  <si>
+    <t>07 너티행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 07 너티행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 07 LUCKY NUTS</t>
+  </si>
+  <si>
+    <t>2BB01L22207R</t>
+  </si>
+  <si>
+    <t>08 피그행</t>
+  </si>
+  <si>
+    <t>삐아 럭키 샤인 틴트 08 피그행</t>
+  </si>
+  <si>
+    <t>BBIA LUCKY SHINE TINT 08 LUCKY FIG</t>
+  </si>
+  <si>
+    <t>2BB01L22208R</t>
+  </si>
+  <si>
+    <t>레디 투 웨어 다우니 치크</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 다우니 핑크</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 01 다우니 핑크</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 01 DOWNY PINK</t>
+  </si>
+  <si>
+    <t>2BB01C103010</t>
+  </si>
+  <si>
+    <t>80/240</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 다우니 피치</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 02 다우니 피치</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 02 DOWNY PEACH</t>
+  </si>
+  <si>
+    <t>2BB01C103020</t>
+  </si>
+  <si>
+    <t>80/240</t>
+  </si>
+  <si>
+    <t>03 다우니 애프리콧</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 03 다우니 애프리콧</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 03 DOWNY APRICOT</t>
+  </si>
+  <si>
+    <t>2BB01C103030</t>
+  </si>
+  <si>
+    <t>04 다우니 라벤더</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 04 다우니 라벤더</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 04 DOWNY LAVENDER</t>
+  </si>
+  <si>
+    <t>2BB01C103040</t>
+  </si>
+  <si>
+    <t>05 다우니 코랄</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 05 다우니 코랄</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 05 DOWNY CORAL</t>
+  </si>
+  <si>
+    <t>2BB01C103050</t>
+  </si>
+  <si>
+    <t>06 다우니 피그</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 06 다우니 피그</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 06 DOWNY FIG</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01C103060</t>
+  </si>
+  <si>
+    <t>07 다우니 엔젤</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 07 다우니 엔젤</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 07 DOWNY ANGEL</t>
+  </si>
+  <si>
+    <t>2BB01C10307R</t>
+  </si>
+  <si>
+    <t>08 다우니 로지</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 08 다우니 로지</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 08 DOWNY ROSY</t>
+  </si>
+  <si>
+    <t>2BB01C10308R</t>
+  </si>
+  <si>
+    <t>09 다우니 타로</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 09 다우니 타로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 09 DOWNY TARO</t>
+  </si>
+  <si>
+    <t>2BB01C103090</t>
+  </si>
+  <si>
+    <t>10 다우니 초코</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 10 다우니 초코</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 10 DOWNY CHOCO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01C103100</t>
+  </si>
+  <si>
+    <t>11 다우니 페탈</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 11 다우니 페탈</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 11 DOWNY PETAL</t>
+  </si>
+  <si>
+    <t>2BB01C103110</t>
+  </si>
+  <si>
+    <t>12 다우니 블룸</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 12 다우니 블룸</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 12 DOWNY BLOOM</t>
+  </si>
+  <si>
+    <t>2BB01C103120</t>
+  </si>
+  <si>
+    <t>13 다우니 풋사과</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 13 다우니 풋사과</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK 13 DOWNY PINK APPLE</t>
+  </si>
+  <si>
+    <t>2BB01C103130</t>
+  </si>
+  <si>
+    <t>14 다우니 햇사과</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 다우니 치크 14 다우니 햇사과</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR DOWNY CHEEK  14 DOWNY RED APPLE</t>
+  </si>
+  <si>
+    <t>2BB01C103140</t>
+  </si>
+  <si>
+    <t>라스트 블러쉬
+(리뉴얼)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 물망초</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 01 물망초</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 01 FORGET ME NOT</t>
+  </si>
+  <si>
+    <t>2BB01C10201R</t>
+  </si>
+  <si>
+    <t>90/270</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 카멜리아</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 02 카멜리아</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 02 CAMELLIA</t>
+  </si>
+  <si>
+    <t>2BB01C10202R</t>
+  </si>
+  <si>
+    <t>90/270</t>
+  </si>
+  <si>
+    <t>03 핑크 뮬리</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 03 핑크 뮬리</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 03 PINK MULLY</t>
+  </si>
+  <si>
+    <t>2BB01C10203R</t>
+  </si>
+  <si>
+    <t>04 뮤트 달리아</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 04 뮤트 달리아</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 04 MUTE DAHLIA</t>
+  </si>
+  <si>
+    <t>2BB01C10204R</t>
+  </si>
+  <si>
+    <t>05 라벤더</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 05 라벤더</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 05 LAVENDER</t>
+  </si>
+  <si>
+    <t>2BB01C10205R</t>
+  </si>
+  <si>
+    <t>06 스위트 피</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 06 스위트 피</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 06 SWEET PEA</t>
+  </si>
+  <si>
+    <t>2BB01C10206R</t>
+  </si>
+  <si>
+    <t>07 리시안셔스</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 07 리시안셔스</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 07 LISIANTHUS</t>
+  </si>
+  <si>
+    <t>2BB01C10207R</t>
+  </si>
+  <si>
+    <t>08 피오니아</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 08 피오니아</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 08 FIONIA</t>
+  </si>
+  <si>
+    <t>2BB01C10208R</t>
+  </si>
+  <si>
+    <t>09 체리쉬</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 09 체리쉬</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBIA LAST BLUSH 09 CHERISH </t>
+  </si>
+  <si>
+    <t>2BB01C10209R</t>
+  </si>
+  <si>
+    <t>10 줄리엣 로즈</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 10 줄리엣 로즈</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 10 JULIET ROSE</t>
+  </si>
+  <si>
+    <t>2BB01C10210R</t>
+  </si>
+  <si>
+    <t>11 릴리 코랄</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 11 릴리 코랄</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 11 LILY CORAL</t>
+  </si>
+  <si>
+    <t>2BB01C10211R</t>
+  </si>
+  <si>
+    <t>12 그레이쉬</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 12 그레이쉬</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 12 GRAYISH</t>
+  </si>
+  <si>
+    <t>2BB01C20212R</t>
+  </si>
+  <si>
+    <t>13 토피</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 13 토피</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 13 TOFFEE</t>
+  </si>
+  <si>
+    <t>2BB01C20213R</t>
+  </si>
+  <si>
+    <t>14 카푸치노</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 14 카푸치노</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 14 CAPPUCCINO</t>
+  </si>
+  <si>
+    <t>2BB01C20214R</t>
+  </si>
+  <si>
+    <t>15 시나몬 로즈</t>
+  </si>
+  <si>
+    <t>삐아 라스트 블러쉬 15 시나몬 로즈</t>
+  </si>
+  <si>
+    <t>BBIA LAST BLUSH 15 CINNAMON ROSE</t>
+  </si>
+  <si>
+    <t>2BB01C20215R</t>
+  </si>
+  <si>
+    <t>찰떡 블러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 우유 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 01 우유 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 01 MILK CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113010</t>
+  </si>
+  <si>
+    <t>50/200</t>
+  </si>
+  <si>
+    <t>02 감귤 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 02 감귤 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 02 TANGERINE CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113020</t>
+  </si>
+  <si>
+    <t>03 딸기 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 03 딸기 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 03 STRAWBERRY CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113030</t>
+  </si>
+  <si>
+    <t>04 복숭아 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 04 복숭아 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 04 PEACH CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113040</t>
+  </si>
+  <si>
+    <t>05 보늬 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 05 보늬 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 05 CHESTNUT CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113050</t>
+  </si>
+  <si>
+    <t>06 무화과 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 06 무화과 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 06 FIG CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113060</t>
+  </si>
+  <si>
+    <t>07 머루 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 07 머루 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 07 MEORU CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113070</t>
+  </si>
+  <si>
+    <t>08 단팥 찰떡</t>
+  </si>
+  <si>
+    <t>삐아 찰떡 블러쉬 08 단팥 찰떡</t>
+  </si>
+  <si>
+    <t>BBIA CHALTTEOK BLUSH 08 RED BEAN CHALTTEOK</t>
+  </si>
+  <si>
+    <t>2BB01C113080</t>
+  </si>
+  <si>
+    <t>라스트 윤곽 스틱</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 웜 디테일</t>
+  </si>
+  <si>
+    <t>삐아 라스트 윤곽 스틱 01 웜 디테일</t>
+  </si>
+  <si>
+    <t>BBIA LAST CONTOUR STICK 01 WARM DETAIL</t>
+  </si>
+  <si>
+    <t>2BB01C305010</t>
+  </si>
+  <si>
+    <t>1.2g×2ea</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 쿨 디테일</t>
+  </si>
+  <si>
+    <t>삐아 라스트 윤곽 스틱 02 쿨 디테일</t>
+  </si>
+  <si>
+    <t>BBIA LAST CONTOUR STICK 02 COOL DETAIL</t>
+  </si>
+  <si>
+    <t>2BB01C305020</t>
+  </si>
+  <si>
+    <t>라스트 아이 프라이머</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>아이 프라이머</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 아이 프라이머</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PRIMER</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E801010</t>
+  </si>
+  <si>
+    <t>54/680</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>오 스테이 컨실러</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>00호 밀크 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 00 밀크</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 00 MILK</t>
+  </si>
+  <si>
+    <t>2BB01F403000</t>
+  </si>
+  <si>
+    <t>17호 페어 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 17 페어</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 17 FAIR</t>
+  </si>
+  <si>
+    <t>2BB01F403170</t>
+  </si>
+  <si>
+    <t>19호 포슬린 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 19 포슬린</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 19 PORCELAIN</t>
+  </si>
+  <si>
+    <t>2BB01F403190</t>
+  </si>
+  <si>
+    <t>21호 라이트 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 21 라이트</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 21 LIGHT</t>
+  </si>
+  <si>
+    <t>2BB01F403210</t>
+  </si>
+  <si>
+    <t>22호 베이지 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 22 베이지</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 22 BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01F403220</t>
+  </si>
+  <si>
+    <t>23호 내추럴 (컨실러)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 스테이 컨실러 23 내추럴</t>
+  </si>
+  <si>
+    <t>BBIA EAU STAY CONCEALER 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2BB01F403230</t>
+  </si>
+  <si>
+    <t>오 퍼펙트 브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 오 퍼펙트 브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA EAU PERFECT BRUSH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5BB05T118000</t>
+  </si>
+  <si>
+    <t>54*38*54mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>네버 다이 마스카라</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 파워 블랙</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 01 파워 블랙</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA 01 POWER BLACK</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E703010</t>
+  </si>
+  <si>
+    <t>80/480</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 파워 브라운</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 02 파워 브라운</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA 02 POWER BROWN</t>
+  </si>
+  <si>
+    <t>2BB01E703020</t>
+  </si>
+  <si>
+    <t>80/480</t>
+  </si>
+  <si>
+    <t>네버 다이 마스카라 익스트림</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 슈퍼 블랙</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 익스트림 01 슈퍼 블랙</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA EXTREME 01 SUPER BLACK</t>
+  </si>
+  <si>
+    <t>2BB01E706010</t>
+  </si>
+  <si>
+    <t>02 슈퍼 브라운</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 익스트림 02 슈퍼 브라운</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA EXTREME 02 SUPER BROWN</t>
+  </si>
+  <si>
+    <t>2BB01E706020</t>
+  </si>
+  <si>
+    <t>네버 다이 마스카라 슬림</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 블랙 핏</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 슬림 01 블랙 핏</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA SLIM 01 BLACK FIT</t>
+  </si>
+  <si>
+    <t>2BB01E704010</t>
+  </si>
+  <si>
+    <t>3ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 브라운 핏</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 슬림 02 브라운 핏</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA SLIM 02 BROWN FIT</t>
+  </si>
+  <si>
+    <t>2BB01E704020</t>
+  </si>
+  <si>
+    <t>3ml</t>
+  </si>
+  <si>
+    <t>03 로즈 핏</t>
+  </si>
+  <si>
+    <t>삐아 네버 다이 마스카라 슬림 03 로즈 핏</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE MASCARA SLIM 03 ROSE FIT</t>
+  </si>
+  <si>
+    <t>2BB01E704030</t>
+  </si>
+  <si>
+    <t>라스트 오토 아이브로우 펜슬</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 차콜</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 아이브로우 펜슬 01 차콜</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO EYEBROW PENCIL 01 CHARCOAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E601R1R</t>
+  </si>
+  <si>
+    <t>02 다크 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 아이브로우 펜슬 02 다크 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO EYEBROW PENCIL 02 DARK BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E601R2R</t>
+  </si>
+  <si>
+    <t>03 코코아 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 아이브로우 펜슬 03 코코아 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO EYEBROW PENCIL 03 COCOA BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E601R3R</t>
+  </si>
+  <si>
+    <t>04 초콜렛 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 아이브로우 펜슬 04 초콜렛 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO EYEBROW PENCIL 04 CHOCOLATE BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E601R4R</t>
+  </si>
+  <si>
+    <t>05 월넛 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 아이브로우 펜슬 05 월넛 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO EYEBROW PENCIL 05 WALNUT BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E601R5R</t>
+  </si>
+  <si>
+    <t>라스트 파우더 펜슬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 체리 우유</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 펜슬 01 체리 우유</t>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER PENCIL 01 CHERRY MILK</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E303010</t>
+  </si>
+  <si>
+    <t>100/600</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 바나나 우유</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 펜슬 02 바나나 우유</t>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER PENCIL 02 BANANA MILK</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E303020</t>
+  </si>
+  <si>
+    <t>100/600</t>
+  </si>
+  <si>
+    <t>03 복숭아 우유</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 파우더 펜슬 03 복숭아 우유</t>
+  </si>
+  <si>
+    <t>BBIA LAST POWDER PENCIL 03 PEACH MILK</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E303030</t>
+  </si>
+  <si>
+    <t>라스트 펜 아이라이너</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 샤픈 블랙</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 펜 아이라이너 01 샤픈 블랙</t>
+  </si>
+  <si>
+    <t>BBIA LAST PEN EYELINER 01 SHARPEN BLACK</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E401010</t>
+  </si>
+  <si>
+    <t>02 샤픈 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 펜 아이라이너 02 샤픈 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST PEN EYELINER 02 SHARPEN BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E401020</t>
+  </si>
+  <si>
+    <t>03 초코 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 펜 아이라이너 03 초코 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST PEN EYELINER 03 CHOCO BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E401030</t>
+  </si>
+  <si>
+    <t>라스트 컨투어 펜 아이라이너</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 카페오레</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 컨투어 펜 아이라이너 01 카페오레</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST CONTOUR PEN EYELINER 01 CAFE AU LAIT</t>
+  </si>
+  <si>
+    <t>2BB01E403010</t>
+  </si>
+  <si>
+    <t>라스트 오토 젤 아이라이너</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 느와르</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 01 느와르</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 01 NOIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301010</t>
+  </si>
+  <si>
+    <t>02 재즈</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 02 재즈</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 02 JAZZ</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301020</t>
+  </si>
+  <si>
+    <t>03 로즈 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 03 로즈 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 03 ROSE BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301030</t>
+  </si>
+  <si>
+    <t>04 멜로우 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 04 멜로우 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 04 MELLOW BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301040</t>
+  </si>
+  <si>
+    <t>05 소울 브라운</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 05 소울 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 05 SOUL BROWN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301050</t>
+  </si>
+  <si>
+    <t>06 초코 무스</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 06 초코 무스</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 06 CHOCO MOUSSE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301060</t>
+  </si>
+  <si>
+    <t>07 로즈 번</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 07 로즈 번</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 07 ROSE BURN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301070</t>
+  </si>
+  <si>
+    <t>08 엔젤</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 08 엔젤</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 08 ANGEL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301080</t>
+  </si>
+  <si>
+    <t>09 로즈 골드</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 09 로즈 골드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 09 ROSE GOLD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301090</t>
+  </si>
+  <si>
+    <t>10 웨딩 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 10 웨딩 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 10 WEDDING PEACH</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301100</t>
+  </si>
+  <si>
+    <t>11 리넨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 11 리넨 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 11 LINEN BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301110</t>
+  </si>
+  <si>
+    <t>12 크림 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 12 크림 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 12 CREAM BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301120</t>
+  </si>
+  <si>
+    <t>13 피넛 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 13 피넛 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 13 PEANUT BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E301130</t>
+  </si>
+  <si>
+    <t>14 아몬드 베이지</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 14 아몬드 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 14 ALMOND BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E301140</t>
+  </si>
+  <si>
+    <t>15 살몬 베이지</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 15 살몬 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 15 SALMON BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E301150</t>
+  </si>
+  <si>
+    <t>16 쿨 베이지</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 16 쿨 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 16 COOL BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E301160</t>
+  </si>
+  <si>
+    <t>17 핑크 쿼츠</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 17 핑크 쿼츠</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 17 PINK QUARTZ</t>
+  </si>
+  <si>
+    <t>2BB01E301170</t>
+  </si>
+  <si>
+    <t>18 문 샤워</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 18 문 샤워</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 18 MOON SHOWER</t>
+  </si>
+  <si>
+    <t>2BB01E301180</t>
+  </si>
+  <si>
+    <t>19 진저 번</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 19 진저 번</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 19 GINGER BURN</t>
+  </si>
+  <si>
+    <t>2BB01E301190</t>
+  </si>
+  <si>
+    <t>20 모브 번</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 20 모브 번</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 20 MAUVE BURN</t>
+  </si>
+  <si>
+    <t>2BB01E301200</t>
+  </si>
+  <si>
+    <t>21 뮤트 브라운</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 21 뮤트 브라운</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 21 MUTE BROWN</t>
+  </si>
+  <si>
+    <t>2BB01E301210</t>
+  </si>
+  <si>
+    <t>22 피치 파스텔</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 22 피치 파스텔</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 22 PEACH PASTEL</t>
+  </si>
+  <si>
+    <t>2BB01E301220</t>
+  </si>
+  <si>
+    <t>23 핑크 파스텔</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 23 핑크 파스텔</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 23 PINK PASTEL</t>
+  </si>
+  <si>
+    <t>2BB01E301230</t>
+  </si>
+  <si>
+    <t>24 로지 파스텔</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 24 로지 파스텔</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 24 ROSY PASTEL</t>
+  </si>
+  <si>
+    <t>2BB01E301240</t>
+  </si>
+  <si>
+    <t>25 밀크 베이지</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 25 밀크 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 25 MILK BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E301250</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>26 메이플 베이지</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 26 메이플 베이지</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 26 MAPLE BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E301260</t>
+  </si>
+  <si>
+    <t>27 모카 번</t>
+  </si>
+  <si>
+    <t>삐아 라스트 오토 젤 아이라이너 27 모카 번</t>
+  </si>
+  <si>
+    <t>BBIA LAST AUTO GEL EYELINER 27 MOCHA BURN</t>
+  </si>
+  <si>
+    <t>2BB01E301270</t>
+  </si>
+  <si>
+    <t>누디 슬림 아이라이너</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 누 차콜</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 01 누 차콜</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 01 NU CHARCOAL</t>
+  </si>
+  <si>
+    <t>2BB01E314010</t>
+  </si>
+  <si>
+    <t>02 누 모카</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 02 누 모카</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 02 NU MOCHA</t>
+  </si>
+  <si>
+    <t>2BB01E314020</t>
+  </si>
+  <si>
+    <t>03 누 너티</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 03 누 너티</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 03 NU NUTTY</t>
+  </si>
+  <si>
+    <t>2BB01E314030</t>
+  </si>
+  <si>
+    <t>04 누 오트</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 04 누 오트</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 04 NU OAT</t>
+  </si>
+  <si>
+    <t>2BB01E314040</t>
+  </si>
+  <si>
+    <t>05 누 로즈</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 05 누 로즈</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 05 NU ROSE</t>
+  </si>
+  <si>
+    <t>2BB01E314050</t>
+  </si>
+  <si>
+    <t>06 누 모브</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 06 누 모브</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 06 NU MAUVE</t>
+  </si>
+  <si>
+    <t>2BB01E314060</t>
+  </si>
+  <si>
+    <t>07 누 피그</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 07 누 피그</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 07 NU FIG</t>
+  </si>
+  <si>
+    <t>2BB01E314070</t>
+  </si>
+  <si>
+    <t>08 누 피치</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 08 누 피치</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 08 NU PEACH</t>
+  </si>
+  <si>
+    <t>2BB01E314080</t>
+  </si>
+  <si>
+    <t>09 누 바닐라</t>
+  </si>
+  <si>
+    <t>삐아 누디 슬림 아이라이너 09 누 바닐라</t>
+  </si>
+  <si>
+    <t>BBIA NUDY SLIM EYELINER 09 NU VANILLA</t>
+  </si>
+  <si>
+    <t>2BB01E314090</t>
+  </si>
+  <si>
+    <t>네버 다이 브러쉬 아이라이너</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 매트 블랙</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 네버 다이 브러쉬 아이라이너 01 매트 블랙</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE BRUSH EYELINER 01 MATTE BLACK</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E402010</t>
+  </si>
+  <si>
+    <t>70/560</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 매트 브라운</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 네버 다이 브러쉬 아이라이너 02 매트 브라운</t>
+  </si>
+  <si>
+    <t>BBIA NEVER DIE BRUSH EYELINER 02 MATTE BROWN</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E402020</t>
+  </si>
+  <si>
+    <t>70/560</t>
+  </si>
+  <si>
+    <t>레디 투 웨어 아이 팔레트</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">01 누드 블러쉬 </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 레디 투 웨어 아이 팔레트 01 누드 블러쉬 </t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 01 NUDE BLUSH</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E202010</t>
+  </si>
+  <si>
+    <t>40/160</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 무드 블러쉬</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 02 무드 블러쉬</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 02 MOOD BLUSH</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E202020</t>
+  </si>
+  <si>
+    <t>40/160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03 드라이 플라워 </t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 03 드라이 플라워</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 03 DRY FLOWER</t>
+  </si>
+  <si>
+    <t>2BB01E202030</t>
+  </si>
+  <si>
+    <t>04 빈티지 플라워</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 04 빈티지 플라워</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 04 VINTAGE FLOWER</t>
+  </si>
+  <si>
+    <t>2BB01E202040</t>
+  </si>
+  <si>
+    <t>05 살구 블러쉬</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 05 살구 블러쉬</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 05 APRICOT BLUSH</t>
+  </si>
+  <si>
+    <t>2BB01E202050</t>
+  </si>
+  <si>
+    <t>06 쿨 스탠다드</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 06 쿨 스탠다드</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 06 COOL STANDARD</t>
+  </si>
+  <si>
+    <t>2BB01E202060</t>
+  </si>
+  <si>
+    <t>07 웜 베이지</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 07 웜 베이지</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 07 WARM BEIGE</t>
+  </si>
+  <si>
+    <t>2BB01E202070</t>
+  </si>
+  <si>
+    <t>08 쿨 그레이</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 08 쿨 그레이</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 08 COOL GRAY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E202080</t>
+  </si>
+  <si>
+    <t>09 마이 해피니스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 09 마이 해피니스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 09 MY HAPPINESS</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E20209C</t>
+  </si>
+  <si>
+    <t>10 커스텀 커피</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 10 커스텀 커피</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 10 CUSTOM COFFEE</t>
+  </si>
+  <si>
+    <t>5BB01E202100</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>11 애플 블러쉬</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 11 애플 블러쉬</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE 11 APPLE BLUSH</t>
+  </si>
+  <si>
+    <t>5BB01E202110</t>
+  </si>
+  <si>
+    <t>레디 투 웨어 아이 팔레트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 팔레트 미니 10 커스텀 커피</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE PALETTE MINI 10 CUSTOM COFFEE</t>
+  </si>
+  <si>
+    <t>5BB01E211100</t>
+  </si>
+  <si>
+    <t>라스트 아이 팔레트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 초코 마을</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>삐아 라스트 아이 팔레트 01 초코 마을</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PALETTE 01 CHOCO VILLAGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E208010</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 위시 리스트</t>
+  </si>
+  <si>
+    <t>삐아 라스트 아이 팔레트 02 위시 리스트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PALETTE 02 WISH LIST</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2BB01E208020</t>
+  </si>
+  <si>
+    <t>03 버킷 리스트</t>
+  </si>
+  <si>
+    <t>삐아 라스트 아이 팔레트 03 버킷 리스트</t>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PALETTE 03 BUCKET LIST</t>
+  </si>
+  <si>
+    <t>2BB01E208030</t>
+  </si>
+  <si>
+    <t>04 글로잉 드로잉</t>
+  </si>
+  <si>
+    <t>삐아 라스트 아이 팔레트 04 글로잉 드로잉</t>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PALETTE 04 GLOWING DRAWING</t>
+  </si>
+  <si>
+    <t>2BB01E208040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05 블루밍 드로잉 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">삐아 라스트 아이 팔레트 05 블루밍 드로잉 </t>
+  </si>
+  <si>
+    <t>BBIA LAST EYE PALETTE 05 BLOOMING DRAWING</t>
+  </si>
+  <si>
+    <t>2BB01E208050</t>
+  </si>
+  <si>
+    <t>레디 투 웨어 아이 섀도우</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>06 모태 청순</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 섀도우 06 모태 청순</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE SHADOW 06 INNOCENT</t>
+  </si>
+  <si>
+    <t>2BB01E106060</t>
+  </si>
+  <si>
+    <t>07 모태 매력</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 섀도우 07 모태 매력</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE SHADOW 07 CHARM</t>
+  </si>
+  <si>
+    <t>2BB01E106070</t>
+  </si>
+  <si>
+    <t>08 모태 지적</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 섀도우 08 모태 지적</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE SHADOW 08 INTELLIGENT</t>
+  </si>
+  <si>
+    <t>2BB01E106080</t>
+  </si>
+  <si>
+    <t>09 모태 분위기</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 섀도우 09 모태 분위기</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE SHADOW 09 MOOD</t>
+  </si>
+  <si>
+    <t>2BB01E106090</t>
+  </si>
+  <si>
+    <t>10 모태 그윽</t>
+  </si>
+  <si>
+    <t>삐아 레디 투 웨어 아이 섀도우 10 모태 그윽</t>
+  </si>
+  <si>
+    <t>BBIA READY TO WEAR EYE SHADOW 10 MELLOW</t>
+  </si>
+  <si>
+    <t>2BB01E106100</t>
+  </si>
+  <si>
+    <t>에센셜 아이 팔레트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 유어 모브</t>
+  </si>
+  <si>
+    <t>삐아 에센셜 아이 팔레트 01 유어 모브</t>
+  </si>
+  <si>
+    <t>BBIA ESSENTIAL EYE PALETTE 01 YOUR MAUVE</t>
+  </si>
+  <si>
+    <t>2BB01E207010</t>
+  </si>
+  <si>
+    <t>20/60</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 유어 피치</t>
+  </si>
+  <si>
+    <t>삐아 에센셜 아이 팔레트 02 유어 피치</t>
+  </si>
+  <si>
+    <t>BBIA ESSENTIAL EYE PALETTE 02 YOUR PEACH</t>
+  </si>
+  <si>
+    <t>2BB01E207020</t>
+  </si>
+  <si>
+    <t>03 유어 핫팅</t>
+  </si>
+  <si>
+    <t>삐아 에센셜 아이 팔레트 03 유어 핫팅</t>
+  </si>
+  <si>
+    <t>BBIA ESSENTIAL EYE PALETTE 03 YOUR HEARTING</t>
+  </si>
+  <si>
+    <t>2BB01E207030</t>
+  </si>
+  <si>
+    <t>20/60</t>
+  </si>
+  <si>
+    <t>MOQ</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>SIZE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BBIA</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd15000.00</t>
   </si>
   <si>
     <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$$-409]#,##0.00_ ;\-[$$-409]#,##0.00\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="167" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="81"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri Light"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
       </left>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="medium">
-[...58 lines deleted...]
-        <color indexed="64"/>
+      <top style="hair">
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="261">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Percent 2" xfId="2"/>
+    <cellStyle name="쉼표 [0] 2 3" xfId="4" xr:uid="{6E80BE07-7A80-489C-9A4B-8527D2CF7A06}"/>
+    <cellStyle name="쉼표 [0] 2 3 2" xfId="3" xr:uid="{5B37F1FF-E5F8-4315-97AA-1B0092426C94}"/>
+    <cellStyle name="쉼표 [0] 3" xfId="1" xr:uid="{DABA9C0F-93D4-4E90-80D2-58B1E1960651}"/>
+    <cellStyle name="쉼표 [0] 3 2" xfId="5" xr:uid="{FDAC737D-A69F-4825-8E09-6EB683F12171}"/>
+    <cellStyle name="표준 5" xfId="2" xr:uid="{081C7A99-640D-462A-B7C2-F5EF346D648D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...20407 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22393,51 +5962,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22445,51 +6014,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -22504,65 +6073,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -22583,8490 +6152,10385 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L260"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFC55146-9A2B-4E6B-88CC-FB17FAB64866}">
+  <dimension ref="A1:K366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N11" sqref="N11"/>
+      <selection activeCell="M3" sqref="M3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="3" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="2" width="8.7265625" style="1"/>
+    <col min="3" max="3" width="29.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="36.36328125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.90625" style="1" customWidth="1"/>
+    <col min="6" max="8" width="8.7265625" style="1"/>
+    <col min="9" max="9" width="8.7265625" style="2"/>
+    <col min="10" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11">
+      <c r="A1" s="260" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="260"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="260" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F3" s="2"/>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="260" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="260" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F5" s="2"/>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:11" ht="12.5" thickBot="1"/>
+    <row r="7" spans="1:11" s="8" customFormat="1" ht="50.15" customHeight="1" thickTop="1">
+      <c r="A7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>1395</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="12">
+        <v>8809871383333</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="14">
+        <v>15</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+    </row>
+    <row r="9" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A9" s="18"/>
+      <c r="B9" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="21">
+        <v>8809871383340</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="23">
+        <v>15</v>
+      </c>
+      <c r="H9" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+    </row>
+    <row r="10" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A10" s="18"/>
+      <c r="B10" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="21">
+        <v>8809871383357</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="23">
+        <v>15</v>
+      </c>
+      <c r="H10" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="11" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A11" s="18"/>
+      <c r="B11" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="21">
+        <v>8809871384767</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="23">
+        <v>15</v>
+      </c>
+      <c r="H11" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+    </row>
+    <row r="12" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A12" s="18"/>
+      <c r="B12" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="21">
+        <v>8809871384774</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="23">
+        <v>15</v>
+      </c>
+      <c r="H12" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+    </row>
+    <row r="13" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A13" s="18"/>
+      <c r="B13" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="21">
+        <v>8809871384781</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="23">
+        <v>15</v>
+      </c>
+      <c r="H13" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+    </row>
+    <row r="14" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A14" s="18"/>
+      <c r="B14" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="21">
+        <v>8809871384736</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14" s="23">
+        <v>4</v>
+      </c>
+      <c r="H14" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="15">
+        <v>5.6268000000000002</v>
+      </c>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+    </row>
+    <row r="15" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A15" s="18"/>
+      <c r="B15" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="21">
+        <v>8809871384743</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="23">
+        <v>4</v>
+      </c>
+      <c r="H15" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" s="15">
+        <v>5.6268000000000002</v>
+      </c>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+    </row>
+    <row r="16" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A16" s="18"/>
+      <c r="B16" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="21">
+        <v>8809871384750</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="23">
+        <v>4</v>
+      </c>
+      <c r="H16" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" s="15">
+        <v>5.6268000000000002</v>
+      </c>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A17" s="18"/>
+      <c r="B17" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="21">
+        <v>8809871384798</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A18" s="24"/>
+      <c r="B18" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="27">
+        <v>8809871384804</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="H18" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="I18" s="15">
+        <v>1.2527999999999999</v>
+      </c>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="12">
+        <v>8800303330093</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="14">
+        <v>15</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+    </row>
+    <row r="20" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A20" s="31"/>
+      <c r="B20" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="21">
+        <v>8800303330109</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="23">
+        <v>15</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+    </row>
+    <row r="21" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A21" s="31"/>
+      <c r="B21" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="21">
+        <v>8800303330116</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="23">
+        <v>15</v>
+      </c>
+      <c r="H21" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J21" s="16"/>
+      <c r="K21" s="16"/>
+    </row>
+    <row r="22" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A22" s="31"/>
+      <c r="B22" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="21">
+        <v>8800303330277</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="G22" s="23">
+        <v>15</v>
+      </c>
+      <c r="H22" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+    </row>
+    <row r="23" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A23" s="31"/>
+      <c r="B23" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="21">
+        <v>8800303330284</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="23">
+        <v>15</v>
+      </c>
+      <c r="H23" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+    </row>
+    <row r="24" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A24" s="31"/>
+      <c r="B24" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="21">
+        <v>8800303330291</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="23">
+        <v>15</v>
+      </c>
+      <c r="H24" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+    </row>
+    <row r="25" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A25" s="32"/>
+      <c r="B25" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="27">
+        <v>8800303330307</v>
+      </c>
+      <c r="F25" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="I25" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J25" s="16"/>
+      <c r="K25" s="16"/>
+    </row>
+    <row r="26" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A26" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="12">
+        <v>8800303330451</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" s="14">
+        <v>9</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+    </row>
+    <row r="27" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A27" s="31"/>
+      <c r="B27" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="21">
+        <v>8800303330468</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="23">
+        <v>9</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I27" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+    </row>
+    <row r="28" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A28" s="31"/>
+      <c r="B28" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="21">
+        <v>8800303330475</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="23">
+        <v>9</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+    </row>
+    <row r="29" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A29" s="31"/>
+      <c r="B29" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="21">
+        <v>8800303330482</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="G29" s="23">
+        <v>9</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I29" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+    </row>
+    <row r="30" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A30" s="32"/>
+      <c r="B30" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" s="35">
+        <v>8800303331144</v>
+      </c>
+      <c r="F30" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="G30" s="37"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="15">
+        <v>0.62639999999999996</v>
+      </c>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+    </row>
+    <row r="31" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A31" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" s="41">
+        <v>8809213808746</v>
+      </c>
+      <c r="F31" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="G31" s="43">
+        <v>10</v>
+      </c>
+      <c r="H31" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="I31" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+    </row>
+    <row r="32" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A32" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" s="47">
+        <v>8800303332585</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="49">
+        <v>8</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="I32" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J32" s="16"/>
+      <c r="K32" s="16"/>
+    </row>
+    <row r="33" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A33" s="50"/>
+      <c r="B33" s="51" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="52" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="52" t="s">
+        <v>123</v>
+      </c>
+      <c r="E33" s="53">
+        <v>8800303332592</v>
+      </c>
+      <c r="F33" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="G33" s="55">
+        <v>8</v>
+      </c>
+      <c r="H33" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="I33" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J33" s="16"/>
+      <c r="K33" s="16"/>
+    </row>
+    <row r="34" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A34" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="56" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" s="57" t="s">
+        <v>127</v>
+      </c>
+      <c r="D34" s="57" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" s="58">
+        <v>8809213809057</v>
+      </c>
+      <c r="F34" s="59" t="s">
+        <v>129</v>
+      </c>
+      <c r="G34" s="60">
+        <v>3.5</v>
+      </c>
+      <c r="H34" s="59" t="s">
+        <v>130</v>
+      </c>
+      <c r="I34" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J34" s="16"/>
+      <c r="K34" s="16"/>
+    </row>
+    <row r="35" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A35" s="31"/>
+      <c r="B35" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="C35" s="61" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" s="62">
+        <v>8809213809064</v>
+      </c>
+      <c r="F35" s="63" t="s">
+        <v>134</v>
+      </c>
+      <c r="G35" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="H35" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="I35" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+    </row>
+    <row r="36" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A36" s="31"/>
+      <c r="B36" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="C36" s="61" t="s">
+        <v>136</v>
+      </c>
+      <c r="D36" s="61" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" s="62">
+        <v>8809213809071</v>
+      </c>
+      <c r="F36" s="63" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="H36" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="I36" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+    </row>
+    <row r="37" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A37" s="31"/>
+      <c r="B37" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" s="61" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" s="61" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" s="62">
+        <v>8809213809088</v>
+      </c>
+      <c r="F37" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="G37" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="H37" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="I37" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J37" s="16"/>
+      <c r="K37" s="16"/>
+    </row>
+    <row r="38" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A38" s="31"/>
+      <c r="B38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" s="61" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" s="61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="62">
+        <v>8809213809095</v>
+      </c>
+      <c r="F38" s="63" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="H38" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="I38" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J38" s="16"/>
+      <c r="K38" s="16"/>
+    </row>
+    <row r="39" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A39" s="31"/>
+      <c r="B39" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="61" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" s="61" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" s="62">
+        <v>8809213809101</v>
+      </c>
+      <c r="F39" s="63" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="H39" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="I39" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J39" s="16"/>
+      <c r="K39" s="16"/>
+    </row>
+    <row r="40" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A40" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" s="66" t="s">
+        <v>153</v>
+      </c>
+      <c r="D40" s="66" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" s="67">
+        <v>8809871383241</v>
+      </c>
+      <c r="F40" s="68" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="69">
+        <v>3</v>
+      </c>
+      <c r="H40" s="68" t="s">
+        <v>156</v>
+      </c>
+      <c r="I40" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+    </row>
+    <row r="41" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A41" s="18"/>
+      <c r="B41" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" s="61" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" s="61" t="s">
+        <v>159</v>
+      </c>
+      <c r="E41" s="62">
+        <v>8809871383258</v>
+      </c>
+      <c r="F41" s="63" t="s">
+        <v>160</v>
+      </c>
+      <c r="G41" s="70">
+        <v>3</v>
+      </c>
+      <c r="H41" s="63" t="s">
+        <v>161</v>
+      </c>
+      <c r="I41" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J41" s="16"/>
+      <c r="K41" s="16"/>
+    </row>
+    <row r="42" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A42" s="18"/>
+      <c r="B42" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="C42" s="61" t="s">
+        <v>163</v>
+      </c>
+      <c r="D42" s="61" t="s">
+        <v>164</v>
+      </c>
+      <c r="E42" s="62">
+        <v>8809871383265</v>
+      </c>
+      <c r="F42" s="63" t="s">
+        <v>165</v>
+      </c>
+      <c r="G42" s="70">
+        <v>3</v>
+      </c>
+      <c r="H42" s="63" t="s">
+        <v>161</v>
+      </c>
+      <c r="I42" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J42" s="16"/>
+      <c r="K42" s="16"/>
+    </row>
+    <row r="43" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A43" s="18"/>
+      <c r="B43" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="61" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="61" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" s="62">
+        <v>8809871383876</v>
+      </c>
+      <c r="F43" s="63" t="s">
+        <v>169</v>
+      </c>
+      <c r="G43" s="70">
+        <v>3</v>
+      </c>
+      <c r="H43" s="63" t="s">
+        <v>161</v>
+      </c>
+      <c r="I43" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J43" s="16"/>
+      <c r="K43" s="16"/>
+    </row>
+    <row r="44" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A44" s="24"/>
+      <c r="B44" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" s="71" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="71" t="s">
+        <v>172</v>
+      </c>
+      <c r="E44" s="72">
+        <v>8809871384378</v>
+      </c>
+      <c r="F44" s="73" t="s">
+        <v>173</v>
+      </c>
+      <c r="G44" s="74">
+        <v>3</v>
+      </c>
+      <c r="H44" s="73" t="s">
+        <v>161</v>
+      </c>
+      <c r="I44" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+    </row>
+    <row r="45" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A45" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="66" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="66" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" s="67">
+        <v>8809871385023</v>
+      </c>
+      <c r="F45" s="68" t="s">
+        <v>178</v>
+      </c>
+      <c r="G45" s="69">
+        <v>1.7</v>
+      </c>
+      <c r="H45" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="I45" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+    </row>
+    <row r="46" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A46" s="18"/>
+      <c r="B46" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="C46" s="61" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" s="61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" s="62">
+        <v>8809871385030</v>
+      </c>
+      <c r="F46" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H46" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I46" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J46" s="16"/>
+      <c r="K46" s="16"/>
+    </row>
+    <row r="47" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A47" s="18"/>
+      <c r="B47" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="61" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" s="61" t="s">
+        <v>185</v>
+      </c>
+      <c r="E47" s="62">
+        <v>8809871385047</v>
+      </c>
+      <c r="F47" s="63" t="s">
+        <v>186</v>
+      </c>
+      <c r="G47" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H47" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I47" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+    </row>
+    <row r="48" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A48" s="18"/>
+      <c r="B48" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="61" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" s="61" t="s">
+        <v>189</v>
+      </c>
+      <c r="E48" s="62">
+        <v>8809871385054</v>
+      </c>
+      <c r="F48" s="63" t="s">
+        <v>190</v>
+      </c>
+      <c r="G48" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H48" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I48" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+    </row>
+    <row r="49" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A49" s="18"/>
+      <c r="B49" s="19" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" s="61" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" s="61" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" s="62">
+        <v>8809871385061</v>
+      </c>
+      <c r="F49" s="63" t="s">
+        <v>194</v>
+      </c>
+      <c r="G49" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H49" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I49" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J49" s="16"/>
+      <c r="K49" s="16"/>
+    </row>
+    <row r="50" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A50" s="18"/>
+      <c r="B50" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="C50" s="61" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" s="61" t="s">
+        <v>197</v>
+      </c>
+      <c r="E50" s="62">
+        <v>8809871385078</v>
+      </c>
+      <c r="F50" s="63" t="s">
+        <v>198</v>
+      </c>
+      <c r="G50" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H50" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I50" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J50" s="16"/>
+      <c r="K50" s="16"/>
+    </row>
+    <row r="51" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A51" s="18"/>
+      <c r="B51" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="C51" s="61" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="E51" s="62">
+        <v>8809871385085</v>
+      </c>
+      <c r="F51" s="63" t="s">
+        <v>202</v>
+      </c>
+      <c r="G51" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H51" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I51" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J51" s="16"/>
+      <c r="K51" s="16"/>
+    </row>
+    <row r="52" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A52" s="18"/>
+      <c r="B52" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="C52" s="61" t="s">
+        <v>204</v>
+      </c>
+      <c r="D52" s="61" t="s">
+        <v>205</v>
+      </c>
+      <c r="E52" s="62">
+        <v>8809871385139</v>
+      </c>
+      <c r="F52" s="63" t="s">
+        <v>206</v>
+      </c>
+      <c r="G52" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H52" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I52" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J52" s="16"/>
+      <c r="K52" s="16"/>
+    </row>
+    <row r="53" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A53" s="18"/>
+      <c r="B53" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="C53" s="61" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" s="61" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" s="62">
+        <v>8809871385146</v>
+      </c>
+      <c r="F53" s="63" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" s="70">
+        <v>1.7</v>
+      </c>
+      <c r="H53" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I53" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J53" s="16"/>
+      <c r="K53" s="16"/>
+    </row>
+    <row r="54" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A54" s="24"/>
+      <c r="B54" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="C54" s="71" t="s">
+        <v>212</v>
+      </c>
+      <c r="D54" s="71" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" s="72">
+        <v>8809871386167</v>
+      </c>
+      <c r="F54" s="73" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" s="74">
+        <v>1.7</v>
+      </c>
+      <c r="H54" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="I54" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J54" s="16"/>
+      <c r="K54" s="16"/>
+    </row>
+    <row r="55" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A55" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C55" s="66" t="s">
+        <v>217</v>
+      </c>
+      <c r="D55" s="66" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" s="67">
+        <v>8809871384910</v>
+      </c>
+      <c r="F55" s="68" t="s">
+        <v>219</v>
+      </c>
+      <c r="G55" s="69">
+        <v>4.5</v>
+      </c>
+      <c r="H55" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="I55" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J55" s="16"/>
+      <c r="K55" s="16"/>
+    </row>
+    <row r="56" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A56" s="18"/>
+      <c r="B56" s="19" t="s">
+        <v>220</v>
+      </c>
+      <c r="C56" s="61" t="s">
+        <v>221</v>
+      </c>
+      <c r="D56" s="61" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" s="62">
+        <v>8809871384927</v>
+      </c>
+      <c r="F56" s="63" t="s">
+        <v>223</v>
+      </c>
+      <c r="G56" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H56" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I56" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+    </row>
+    <row r="57" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A57" s="18"/>
+      <c r="B57" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="C57" s="61" t="s">
+        <v>225</v>
+      </c>
+      <c r="D57" s="61" t="s">
+        <v>226</v>
+      </c>
+      <c r="E57" s="62">
+        <v>8809871384934</v>
+      </c>
+      <c r="F57" s="63" t="s">
+        <v>227</v>
+      </c>
+      <c r="G57" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H57" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I57" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J57" s="16"/>
+      <c r="K57" s="16"/>
+    </row>
+    <row r="58" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A58" s="18"/>
+      <c r="B58" s="19" t="s">
+        <v>228</v>
+      </c>
+      <c r="C58" s="61" t="s">
+        <v>229</v>
+      </c>
+      <c r="D58" s="61" t="s">
+        <v>230</v>
+      </c>
+      <c r="E58" s="62">
+        <v>8809871384941</v>
+      </c>
+      <c r="F58" s="63" t="s">
+        <v>231</v>
+      </c>
+      <c r="G58" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H58" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I58" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J58" s="16"/>
+      <c r="K58" s="16"/>
+    </row>
+    <row r="59" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A59" s="18"/>
+      <c r="B59" s="19" t="s">
+        <v>232</v>
+      </c>
+      <c r="C59" s="61" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" s="61" t="s">
+        <v>234</v>
+      </c>
+      <c r="E59" s="62">
+        <v>8809871384958</v>
+      </c>
+      <c r="F59" s="63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H59" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I59" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+    </row>
+    <row r="60" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A60" s="18"/>
+      <c r="B60" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="C60" s="61" t="s">
+        <v>237</v>
+      </c>
+      <c r="D60" s="61" t="s">
+        <v>238</v>
+      </c>
+      <c r="E60" s="62">
+        <v>8809871386129</v>
+      </c>
+      <c r="F60" s="63" t="s">
+        <v>239</v>
+      </c>
+      <c r="G60" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H60" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I60" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J60" s="16"/>
+      <c r="K60" s="16"/>
+    </row>
+    <row r="61" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A61" s="18"/>
+      <c r="B61" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="C61" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" s="61" t="s">
+        <v>242</v>
+      </c>
+      <c r="E61" s="62">
+        <v>8809871386136</v>
+      </c>
+      <c r="F61" s="63" t="s">
+        <v>243</v>
+      </c>
+      <c r="G61" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H61" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I61" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J61" s="16"/>
+      <c r="K61" s="16"/>
+    </row>
+    <row r="62" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A62" s="18"/>
+      <c r="B62" s="19" t="s">
+        <v>244</v>
+      </c>
+      <c r="C62" s="61" t="s">
+        <v>245</v>
+      </c>
+      <c r="D62" s="61" t="s">
+        <v>246</v>
+      </c>
+      <c r="E62" s="62">
+        <v>8809871386143</v>
+      </c>
+      <c r="F62" s="63" t="s">
+        <v>247</v>
+      </c>
+      <c r="G62" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H62" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I62" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J62" s="16"/>
+      <c r="K62" s="16"/>
+    </row>
+    <row r="63" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A63" s="18"/>
+      <c r="B63" s="75" t="s">
+        <v>248</v>
+      </c>
+      <c r="C63" s="61" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" s="61" t="s">
+        <v>250</v>
+      </c>
+      <c r="E63" s="62">
+        <v>8809871387744</v>
+      </c>
+      <c r="F63" s="63" t="s">
+        <v>251</v>
+      </c>
+      <c r="G63" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H63" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I63" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J63" s="16"/>
+      <c r="K63" s="16"/>
+    </row>
+    <row r="64" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A64" s="18"/>
+      <c r="B64" s="75" t="s">
+        <v>252</v>
+      </c>
+      <c r="C64" s="61" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" s="61" t="s">
+        <v>254</v>
+      </c>
+      <c r="E64" s="62">
+        <v>8809871387751</v>
+      </c>
+      <c r="F64" s="63" t="s">
+        <v>255</v>
+      </c>
+      <c r="G64" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H64" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I64" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J64" s="16"/>
+      <c r="K64" s="16"/>
+    </row>
+    <row r="65" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A65" s="18"/>
+      <c r="B65" s="75" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" s="61" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" s="62">
+        <v>8809871387768</v>
+      </c>
+      <c r="F65" s="63" t="s">
+        <v>259</v>
+      </c>
+      <c r="G65" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H65" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I65" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J65" s="16"/>
+      <c r="K65" s="16"/>
+    </row>
+    <row r="66" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A66" s="18"/>
+      <c r="B66" s="75" t="s">
+        <v>260</v>
+      </c>
+      <c r="C66" s="61" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" s="61" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66" s="62">
+        <v>8800303330550</v>
+      </c>
+      <c r="F66" s="63" t="s">
+        <v>263</v>
+      </c>
+      <c r="G66" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H66" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I66" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J66" s="16"/>
+      <c r="K66" s="16"/>
+    </row>
+    <row r="67" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A67" s="18"/>
+      <c r="B67" s="75" t="s">
+        <v>264</v>
+      </c>
+      <c r="C67" s="61" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" s="61" t="s">
+        <v>266</v>
+      </c>
+      <c r="E67" s="62">
+        <v>8800303331014</v>
+      </c>
+      <c r="F67" s="63" t="s">
+        <v>267</v>
+      </c>
+      <c r="G67" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H67" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I67" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J67" s="16"/>
+      <c r="K67" s="16"/>
+    </row>
+    <row r="68" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A68" s="18"/>
+      <c r="B68" s="75" t="s">
+        <v>268</v>
+      </c>
+      <c r="C68" s="61" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" s="61" t="s">
+        <v>270</v>
+      </c>
+      <c r="E68" s="62">
+        <v>8800303331021</v>
+      </c>
+      <c r="F68" s="63" t="s">
+        <v>271</v>
+      </c>
+      <c r="G68" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H68" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I68" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J68" s="16"/>
+      <c r="K68" s="16"/>
+    </row>
+    <row r="69" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A69" s="18"/>
+      <c r="B69" s="75" t="s">
+        <v>272</v>
+      </c>
+      <c r="C69" s="61" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" s="61" t="s">
+        <v>274</v>
+      </c>
+      <c r="E69" s="62">
+        <v>8800303331175</v>
+      </c>
+      <c r="F69" s="63" t="s">
+        <v>275</v>
+      </c>
+      <c r="G69" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H69" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I69" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J69" s="16"/>
+      <c r="K69" s="16"/>
+    </row>
+    <row r="70" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A70" s="18"/>
+      <c r="B70" s="75" t="s">
+        <v>276</v>
+      </c>
+      <c r="C70" s="61" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" s="61" t="s">
+        <v>278</v>
+      </c>
+      <c r="E70" s="62" t="s">
+        <v>279</v>
+      </c>
+      <c r="F70" s="63" t="s">
+        <v>280</v>
+      </c>
+      <c r="G70" s="70">
+        <v>4.5</v>
+      </c>
+      <c r="H70" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I70" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J70" s="16"/>
+      <c r="K70" s="16"/>
+    </row>
+    <row r="71" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A71" s="76"/>
+      <c r="B71" s="77" t="s">
+        <v>281</v>
+      </c>
+      <c r="C71" s="78" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" s="78" t="s">
+        <v>283</v>
+      </c>
+      <c r="E71" s="79" t="s">
+        <v>284</v>
+      </c>
+      <c r="F71" s="80" t="s">
+        <v>285</v>
+      </c>
+      <c r="G71" s="81">
+        <v>4.5</v>
+      </c>
+      <c r="H71" s="80" t="s">
+        <v>120</v>
+      </c>
+      <c r="I71" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J71" s="16"/>
+      <c r="K71" s="16"/>
+    </row>
+    <row r="72" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A72" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" s="82" t="s">
+        <v>287</v>
+      </c>
+      <c r="C72" s="66" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" s="66" t="s">
+        <v>289</v>
+      </c>
+      <c r="E72" s="67">
+        <v>8800303331182</v>
+      </c>
+      <c r="F72" s="68" t="s">
+        <v>290</v>
+      </c>
+      <c r="G72" s="69">
+        <v>1</v>
+      </c>
+      <c r="H72" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="I72" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J72" s="16"/>
+      <c r="K72" s="16"/>
+    </row>
+    <row r="73" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A73" s="31"/>
+      <c r="B73" s="75" t="s">
+        <v>291</v>
+      </c>
+      <c r="C73" s="61" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" s="61" t="s">
+        <v>293</v>
+      </c>
+      <c r="E73" s="62">
+        <v>8800303331199</v>
+      </c>
+      <c r="F73" s="63" t="s">
+        <v>294</v>
+      </c>
+      <c r="G73" s="70">
+        <v>1</v>
+      </c>
+      <c r="H73" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I73" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J73" s="16"/>
+      <c r="K73" s="16"/>
+    </row>
+    <row r="74" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A74" s="31"/>
+      <c r="B74" s="75" t="s">
+        <v>295</v>
+      </c>
+      <c r="C74" s="61" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" s="61" t="s">
+        <v>297</v>
+      </c>
+      <c r="E74" s="62">
+        <v>8800303332240</v>
+      </c>
+      <c r="F74" s="63" t="s">
+        <v>298</v>
+      </c>
+      <c r="G74" s="70">
+        <v>1</v>
+      </c>
+      <c r="H74" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="I74" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J74" s="16"/>
+      <c r="K74" s="16"/>
+    </row>
+    <row r="75" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A75" s="32"/>
+      <c r="B75" s="83" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="71" t="s">
+        <v>301</v>
+      </c>
+      <c r="E75" s="72">
+        <v>8800303331205</v>
+      </c>
+      <c r="F75" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="G75" s="74">
+        <v>1</v>
+      </c>
+      <c r="H75" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="I75" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J75" s="16"/>
+      <c r="K75" s="16"/>
+    </row>
+    <row r="76" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A76" s="84" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" s="85" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="86" t="s">
+        <v>305</v>
+      </c>
+      <c r="D76" s="86" t="s">
+        <v>306</v>
+      </c>
+      <c r="E76" s="87">
+        <v>8809213805172</v>
+      </c>
+      <c r="F76" s="88" t="s">
+        <v>307</v>
+      </c>
+      <c r="G76" s="89">
+        <v>5</v>
+      </c>
+      <c r="H76" s="88" t="s">
+        <v>308</v>
+      </c>
+      <c r="I76" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J76" s="16"/>
+      <c r="K76" s="16"/>
+    </row>
+    <row r="77" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A77" s="18"/>
+      <c r="B77" s="19" t="s">
+        <v>309</v>
+      </c>
+      <c r="C77" s="90" t="s">
+        <v>310</v>
+      </c>
+      <c r="D77" s="90" t="s">
+        <v>311</v>
+      </c>
+      <c r="E77" s="91">
+        <v>8809213805189</v>
+      </c>
+      <c r="F77" s="92" t="s">
+        <v>312</v>
+      </c>
+      <c r="G77" s="93">
+        <v>5</v>
+      </c>
+      <c r="H77" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I77" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J77" s="16"/>
+      <c r="K77" s="16"/>
+    </row>
+    <row r="78" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A78" s="18"/>
+      <c r="B78" s="94" t="s">
+        <v>313</v>
+      </c>
+      <c r="C78" s="95" t="s">
+        <v>314</v>
+      </c>
+      <c r="D78" s="95" t="s">
+        <v>315</v>
+      </c>
+      <c r="E78" s="96">
+        <v>8809213805196</v>
+      </c>
+      <c r="F78" s="97" t="s">
+        <v>316</v>
+      </c>
+      <c r="G78" s="98">
+        <v>5</v>
+      </c>
+      <c r="H78" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I78" s="15">
+        <v>0</v>
+      </c>
+      <c r="J78" s="16"/>
+      <c r="K78" s="16"/>
+    </row>
+    <row r="79" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A79" s="18"/>
+      <c r="B79" s="19" t="s">
+        <v>317</v>
+      </c>
+      <c r="C79" s="90" t="s">
+        <v>318</v>
+      </c>
+      <c r="D79" s="90" t="s">
+        <v>319</v>
+      </c>
+      <c r="E79" s="91">
+        <v>8809213805202</v>
+      </c>
+      <c r="F79" s="92" t="s">
+        <v>320</v>
+      </c>
+      <c r="G79" s="93">
+        <v>5</v>
+      </c>
+      <c r="H79" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I79" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J79" s="16"/>
+      <c r="K79" s="16"/>
+    </row>
+    <row r="80" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A80" s="99"/>
+      <c r="B80" s="94" t="s">
+        <v>321</v>
+      </c>
+      <c r="C80" s="95" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" s="95" t="s">
+        <v>323</v>
+      </c>
+      <c r="E80" s="96">
+        <v>8809213805738</v>
+      </c>
+      <c r="F80" s="97" t="s">
+        <v>324</v>
+      </c>
+      <c r="G80" s="98">
+        <v>5</v>
+      </c>
+      <c r="H80" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I80" s="15">
+        <v>0</v>
+      </c>
+      <c r="J80" s="16"/>
+      <c r="K80" s="16"/>
+    </row>
+    <row r="81" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A81" s="18"/>
+      <c r="B81" s="19" t="s">
+        <v>325</v>
+      </c>
+      <c r="C81" s="90" t="s">
+        <v>326</v>
+      </c>
+      <c r="D81" s="90" t="s">
+        <v>327</v>
+      </c>
+      <c r="E81" s="91">
+        <v>8809213805745</v>
+      </c>
+      <c r="F81" s="92" t="s">
+        <v>328</v>
+      </c>
+      <c r="G81" s="93">
+        <v>5</v>
+      </c>
+      <c r="H81" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I81" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J81" s="16"/>
+      <c r="K81" s="16"/>
+    </row>
+    <row r="82" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A82" s="99"/>
+      <c r="B82" s="94" t="s">
+        <v>329</v>
+      </c>
+      <c r="C82" s="95" t="s">
+        <v>330</v>
+      </c>
+      <c r="D82" s="95" t="s">
+        <v>331</v>
+      </c>
+      <c r="E82" s="96">
+        <v>8809213805752</v>
+      </c>
+      <c r="F82" s="97" t="s">
+        <v>332</v>
+      </c>
+      <c r="G82" s="98">
+        <v>5</v>
+      </c>
+      <c r="H82" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I82" s="15">
+        <v>0</v>
+      </c>
+      <c r="J82" s="16"/>
+      <c r="K82" s="16"/>
+    </row>
+    <row r="83" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A83" s="18"/>
+      <c r="B83" s="19" t="s">
+        <v>333</v>
+      </c>
+      <c r="C83" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="D83" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="E83" s="91">
+        <v>8809213805769</v>
+      </c>
+      <c r="F83" s="92" t="s">
+        <v>336</v>
+      </c>
+      <c r="G83" s="93">
+        <v>5</v>
+      </c>
+      <c r="H83" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I83" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J83" s="16"/>
+      <c r="K83" s="16"/>
+    </row>
+    <row r="84" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A84" s="18"/>
+      <c r="B84" s="19" t="s">
+        <v>337</v>
+      </c>
+      <c r="C84" s="90" t="s">
+        <v>338</v>
+      </c>
+      <c r="D84" s="90" t="s">
+        <v>339</v>
+      </c>
+      <c r="E84" s="91">
+        <v>8809213805776</v>
+      </c>
+      <c r="F84" s="92" t="s">
+        <v>340</v>
+      </c>
+      <c r="G84" s="93">
+        <v>5</v>
+      </c>
+      <c r="H84" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I84" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J84" s="16"/>
+      <c r="K84" s="16"/>
+    </row>
+    <row r="85" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A85" s="99"/>
+      <c r="B85" s="94" t="s">
+        <v>341</v>
+      </c>
+      <c r="C85" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="D85" s="95" t="s">
+        <v>343</v>
+      </c>
+      <c r="E85" s="96">
+        <v>8809213806094</v>
+      </c>
+      <c r="F85" s="97" t="s">
+        <v>344</v>
+      </c>
+      <c r="G85" s="98">
+        <v>5</v>
+      </c>
+      <c r="H85" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I85" s="15">
+        <v>0</v>
+      </c>
+      <c r="J85" s="16"/>
+      <c r="K85" s="16"/>
+    </row>
+    <row r="86" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A86" s="18"/>
+      <c r="B86" s="94" t="s">
+        <v>345</v>
+      </c>
+      <c r="C86" s="95" t="s">
+        <v>346</v>
+      </c>
+      <c r="D86" s="95" t="s">
+        <v>347</v>
+      </c>
+      <c r="E86" s="96">
+        <v>8809213806100</v>
+      </c>
+      <c r="F86" s="97" t="s">
+        <v>348</v>
+      </c>
+      <c r="G86" s="98">
+        <v>5</v>
+      </c>
+      <c r="H86" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I86" s="15">
+        <v>0</v>
+      </c>
+      <c r="J86" s="16"/>
+      <c r="K86" s="16"/>
+    </row>
+    <row r="87" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A87" s="99"/>
+      <c r="B87" s="94" t="s">
+        <v>349</v>
+      </c>
+      <c r="C87" s="95" t="s">
+        <v>350</v>
+      </c>
+      <c r="D87" s="95" t="s">
+        <v>351</v>
+      </c>
+      <c r="E87" s="96">
+        <v>8809213806117</v>
+      </c>
+      <c r="F87" s="97" t="s">
+        <v>352</v>
+      </c>
+      <c r="G87" s="98">
+        <v>5</v>
+      </c>
+      <c r="H87" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I87" s="15">
+        <v>0</v>
+      </c>
+      <c r="J87" s="16"/>
+      <c r="K87" s="16"/>
+    </row>
+    <row r="88" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A88" s="99"/>
+      <c r="B88" s="94" t="s">
+        <v>353</v>
+      </c>
+      <c r="C88" s="95" t="s">
+        <v>354</v>
+      </c>
+      <c r="D88" s="95" t="s">
+        <v>355</v>
+      </c>
+      <c r="E88" s="96">
+        <v>8809213806124</v>
+      </c>
+      <c r="F88" s="97" t="s">
+        <v>356</v>
+      </c>
+      <c r="G88" s="98">
+        <v>5</v>
+      </c>
+      <c r="H88" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I88" s="15">
+        <v>0</v>
+      </c>
+      <c r="J88" s="16"/>
+      <c r="K88" s="16"/>
+    </row>
+    <row r="89" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A89" s="99"/>
+      <c r="B89" s="94" t="s">
+        <v>357</v>
+      </c>
+      <c r="C89" s="95" t="s">
+        <v>358</v>
+      </c>
+      <c r="D89" s="95" t="s">
+        <v>359</v>
+      </c>
+      <c r="E89" s="96">
+        <v>8809213806131</v>
+      </c>
+      <c r="F89" s="97" t="s">
+        <v>360</v>
+      </c>
+      <c r="G89" s="98">
+        <v>5</v>
+      </c>
+      <c r="H89" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I89" s="15">
+        <v>0</v>
+      </c>
+      <c r="J89" s="16"/>
+      <c r="K89" s="16"/>
+    </row>
+    <row r="90" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A90" s="99"/>
+      <c r="B90" s="94" t="s">
+        <v>361</v>
+      </c>
+      <c r="C90" s="95" t="s">
+        <v>362</v>
+      </c>
+      <c r="D90" s="95" t="s">
+        <v>363</v>
+      </c>
+      <c r="E90" s="96">
+        <v>8809213806384</v>
+      </c>
+      <c r="F90" s="97" t="s">
+        <v>364</v>
+      </c>
+      <c r="G90" s="98">
+        <v>5</v>
+      </c>
+      <c r="H90" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I90" s="15">
+        <v>0</v>
+      </c>
+      <c r="J90" s="16"/>
+      <c r="K90" s="16"/>
+    </row>
+    <row r="91" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A91" s="18"/>
+      <c r="B91" s="19" t="s">
+        <v>365</v>
+      </c>
+      <c r="C91" s="90" t="s">
+        <v>366</v>
+      </c>
+      <c r="D91" s="90" t="s">
+        <v>367</v>
+      </c>
+      <c r="E91" s="91">
+        <v>8809213806391</v>
+      </c>
+      <c r="F91" s="92" t="s">
+        <v>368</v>
+      </c>
+      <c r="G91" s="93">
+        <v>5</v>
+      </c>
+      <c r="H91" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I91" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J91" s="16"/>
+      <c r="K91" s="16"/>
+    </row>
+    <row r="92" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A92" s="18"/>
+      <c r="B92" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="C92" s="90" t="s">
+        <v>370</v>
+      </c>
+      <c r="D92" s="90" t="s">
+        <v>371</v>
+      </c>
+      <c r="E92" s="91">
+        <v>8809213806407</v>
+      </c>
+      <c r="F92" s="92" t="s">
+        <v>372</v>
+      </c>
+      <c r="G92" s="93">
+        <v>5</v>
+      </c>
+      <c r="H92" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I92" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J92" s="16"/>
+      <c r="K92" s="16"/>
+    </row>
+    <row r="93" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A93" s="18"/>
+      <c r="B93" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="C93" s="90" t="s">
+        <v>374</v>
+      </c>
+      <c r="D93" s="90" t="s">
+        <v>375</v>
+      </c>
+      <c r="E93" s="91">
+        <v>8809213806414</v>
+      </c>
+      <c r="F93" s="92" t="s">
+        <v>376</v>
+      </c>
+      <c r="G93" s="93">
+        <v>5</v>
+      </c>
+      <c r="H93" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I93" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J93" s="16"/>
+      <c r="K93" s="16"/>
+    </row>
+    <row r="94" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A94" s="18"/>
+      <c r="B94" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="C94" s="90" t="s">
+        <v>378</v>
+      </c>
+      <c r="D94" s="90" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94" s="91">
+        <v>8809213806421</v>
+      </c>
+      <c r="F94" s="92" t="s">
+        <v>380</v>
+      </c>
+      <c r="G94" s="93">
+        <v>5</v>
+      </c>
+      <c r="H94" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I94" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J94" s="16"/>
+      <c r="K94" s="16"/>
+    </row>
+    <row r="95" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A95" s="99"/>
+      <c r="B95" s="94" t="s">
+        <v>381</v>
+      </c>
+      <c r="C95" s="100" t="s">
+        <v>382</v>
+      </c>
+      <c r="D95" s="100" t="s">
+        <v>383</v>
+      </c>
+      <c r="E95" s="101">
+        <v>8809213808388</v>
+      </c>
+      <c r="F95" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G95" s="98">
+        <v>5</v>
+      </c>
+      <c r="H95" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I95" s="15">
+        <v>0</v>
+      </c>
+      <c r="J95" s="16"/>
+      <c r="K95" s="16"/>
+    </row>
+    <row r="96" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A96" s="99"/>
+      <c r="B96" s="94" t="s">
+        <v>385</v>
+      </c>
+      <c r="C96" s="100" t="s">
+        <v>386</v>
+      </c>
+      <c r="D96" s="100" t="s">
+        <v>387</v>
+      </c>
+      <c r="E96" s="101">
+        <v>8809213808395</v>
+      </c>
+      <c r="F96" s="102" t="s">
+        <v>388</v>
+      </c>
+      <c r="G96" s="98">
+        <v>5</v>
+      </c>
+      <c r="H96" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I96" s="15">
+        <v>0</v>
+      </c>
+      <c r="J96" s="16"/>
+      <c r="K96" s="16"/>
+    </row>
+    <row r="97" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A97" s="18"/>
+      <c r="B97" s="19" t="s">
+        <v>389</v>
+      </c>
+      <c r="C97" s="103" t="s">
+        <v>390</v>
+      </c>
+      <c r="D97" s="103" t="s">
+        <v>391</v>
+      </c>
+      <c r="E97" s="104">
+        <v>8809213808401</v>
+      </c>
+      <c r="F97" s="105" t="s">
+        <v>392</v>
+      </c>
+      <c r="G97" s="93">
+        <v>5</v>
+      </c>
+      <c r="H97" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I97" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J97" s="16"/>
+      <c r="K97" s="16"/>
+    </row>
+    <row r="98" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A98" s="99"/>
+      <c r="B98" s="94" t="s">
+        <v>393</v>
+      </c>
+      <c r="C98" s="100" t="s">
+        <v>394</v>
+      </c>
+      <c r="D98" s="100" t="s">
+        <v>395</v>
+      </c>
+      <c r="E98" s="101">
+        <v>8809213808463</v>
+      </c>
+      <c r="F98" s="102" t="s">
+        <v>396</v>
+      </c>
+      <c r="G98" s="98">
+        <v>5</v>
+      </c>
+      <c r="H98" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I98" s="15">
+        <v>0</v>
+      </c>
+      <c r="J98" s="16"/>
+      <c r="K98" s="16"/>
+    </row>
+    <row r="99" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A99" s="99"/>
+      <c r="B99" s="94" t="s">
+        <v>397</v>
+      </c>
+      <c r="C99" s="100" t="s">
+        <v>398</v>
+      </c>
+      <c r="D99" s="100" t="s">
+        <v>399</v>
+      </c>
+      <c r="E99" s="101">
+        <v>8809213808470</v>
+      </c>
+      <c r="F99" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="G99" s="98">
+        <v>5</v>
+      </c>
+      <c r="H99" s="97" t="s">
+        <v>120</v>
+      </c>
+      <c r="I99" s="15">
+        <v>0</v>
+      </c>
+      <c r="J99" s="16"/>
+      <c r="K99" s="16"/>
+    </row>
+    <row r="100" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A100" s="18"/>
+      <c r="B100" s="19" t="s">
+        <v>401</v>
+      </c>
+      <c r="C100" s="103" t="s">
+        <v>402</v>
+      </c>
+      <c r="D100" s="103" t="s">
+        <v>403</v>
+      </c>
+      <c r="E100" s="104">
+        <v>8809871383715</v>
+      </c>
+      <c r="F100" s="105" t="s">
+        <v>404</v>
+      </c>
+      <c r="G100" s="93">
+        <v>5</v>
+      </c>
+      <c r="H100" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I100" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J100" s="16"/>
+      <c r="K100" s="16"/>
+    </row>
+    <row r="101" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A101" s="99"/>
+      <c r="B101" s="94" t="s">
+        <v>405</v>
+      </c>
+      <c r="C101" s="100" t="s">
+        <v>406</v>
+      </c>
+      <c r="D101" s="100" t="s">
+        <v>407</v>
+      </c>
+      <c r="E101" s="101">
+        <v>8809871384576</v>
+      </c>
+      <c r="F101" s="102" t="s">
+        <v>408</v>
+      </c>
+      <c r="G101" s="98">
+        <v>5</v>
+      </c>
+      <c r="H101" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I101" s="15">
+        <v>0</v>
+      </c>
+      <c r="J101" s="16"/>
+      <c r="K101" s="16"/>
+    </row>
+    <row r="102" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A102" s="18"/>
+      <c r="B102" s="19" t="s">
+        <v>409</v>
+      </c>
+      <c r="C102" s="103" t="s">
+        <v>410</v>
+      </c>
+      <c r="D102" s="103" t="s">
+        <v>411</v>
+      </c>
+      <c r="E102" s="104">
+        <v>8809871384583</v>
+      </c>
+      <c r="F102" s="105" t="s">
+        <v>412</v>
+      </c>
+      <c r="G102" s="93">
+        <v>5</v>
+      </c>
+      <c r="H102" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I102" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J102" s="16"/>
+      <c r="K102" s="16"/>
+    </row>
+    <row r="103" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A103" s="106"/>
+      <c r="B103" s="107" t="s">
+        <v>413</v>
+      </c>
+      <c r="C103" s="108" t="s">
+        <v>414</v>
+      </c>
+      <c r="D103" s="108" t="s">
+        <v>415</v>
+      </c>
+      <c r="E103" s="109">
+        <v>8809871384590</v>
+      </c>
+      <c r="F103" s="110" t="s">
+        <v>416</v>
+      </c>
+      <c r="G103" s="111">
+        <v>5</v>
+      </c>
+      <c r="H103" s="110" t="s">
+        <v>120</v>
+      </c>
+      <c r="I103" s="15">
+        <v>0</v>
+      </c>
+      <c r="J103" s="16"/>
+      <c r="K103" s="16"/>
+    </row>
+    <row r="104" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A104" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="B104" s="85"/>
+      <c r="C104" s="112"/>
+      <c r="D104" s="112"/>
+      <c r="E104" s="113"/>
+      <c r="F104" s="114"/>
+      <c r="G104" s="115"/>
+      <c r="H104" s="114"/>
+      <c r="I104" s="15">
+        <v>0</v>
+      </c>
+      <c r="J104" s="16"/>
+      <c r="K104" s="16"/>
+    </row>
+    <row r="105" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A105" s="31"/>
+      <c r="B105" s="19"/>
+      <c r="C105" s="103"/>
+      <c r="D105" s="103"/>
+      <c r="E105" s="104"/>
+      <c r="F105" s="105"/>
+      <c r="G105" s="116"/>
+      <c r="H105" s="105"/>
+      <c r="I105" s="15">
+        <v>0</v>
+      </c>
+      <c r="J105" s="16"/>
+      <c r="K105" s="16"/>
+    </row>
+    <row r="106" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A106" s="31"/>
+      <c r="B106" s="19"/>
+      <c r="C106" s="103"/>
+      <c r="D106" s="103"/>
+      <c r="E106" s="104"/>
+      <c r="F106" s="105"/>
+      <c r="G106" s="116"/>
+      <c r="H106" s="105"/>
+      <c r="I106" s="15">
+        <v>0</v>
+      </c>
+      <c r="J106" s="16"/>
+      <c r="K106" s="16"/>
+    </row>
+    <row r="107" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A107" s="31"/>
+      <c r="B107" s="19"/>
+      <c r="C107" s="103"/>
+      <c r="D107" s="103"/>
+      <c r="E107" s="104"/>
+      <c r="F107" s="105"/>
+      <c r="G107" s="116"/>
+      <c r="H107" s="105"/>
+      <c r="I107" s="15">
+        <v>0</v>
+      </c>
+      <c r="J107" s="16"/>
+      <c r="K107" s="16"/>
+    </row>
+    <row r="108" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A108" s="31"/>
+      <c r="B108" s="19"/>
+      <c r="C108" s="103"/>
+      <c r="D108" s="103"/>
+      <c r="E108" s="104"/>
+      <c r="F108" s="105"/>
+      <c r="G108" s="116"/>
+      <c r="H108" s="105"/>
+      <c r="I108" s="15">
+        <v>0</v>
+      </c>
+      <c r="J108" s="16"/>
+      <c r="K108" s="16"/>
+    </row>
+    <row r="109" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A109" s="31"/>
+      <c r="B109" s="19"/>
+      <c r="C109" s="103"/>
+      <c r="D109" s="103"/>
+      <c r="E109" s="104"/>
+      <c r="F109" s="105"/>
+      <c r="G109" s="116"/>
+      <c r="H109" s="105"/>
+      <c r="I109" s="15">
+        <v>0</v>
+      </c>
+      <c r="J109" s="16"/>
+      <c r="K109" s="16"/>
+    </row>
+    <row r="110" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A110" s="31"/>
+      <c r="B110" s="19"/>
+      <c r="C110" s="103"/>
+      <c r="D110" s="103"/>
+      <c r="E110" s="104"/>
+      <c r="F110" s="105"/>
+      <c r="G110" s="116"/>
+      <c r="H110" s="105"/>
+      <c r="I110" s="15">
+        <v>0</v>
+      </c>
+      <c r="J110" s="16"/>
+      <c r="K110" s="16"/>
+    </row>
+    <row r="111" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A111" s="31"/>
+      <c r="B111" s="19"/>
+      <c r="C111" s="103"/>
+      <c r="D111" s="103"/>
+      <c r="E111" s="104"/>
+      <c r="F111" s="105"/>
+      <c r="G111" s="116"/>
+      <c r="H111" s="105"/>
+      <c r="I111" s="15">
+        <v>0</v>
+      </c>
+      <c r="J111" s="16"/>
+      <c r="K111" s="16"/>
+    </row>
+    <row r="112" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A112" s="31"/>
+      <c r="B112" s="19"/>
+      <c r="C112" s="103"/>
+      <c r="D112" s="103"/>
+      <c r="E112" s="104"/>
+      <c r="F112" s="105"/>
+      <c r="G112" s="116"/>
+      <c r="H112" s="105"/>
+      <c r="I112" s="15">
+        <v>0</v>
+      </c>
+      <c r="J112" s="16"/>
+      <c r="K112" s="16"/>
+    </row>
+    <row r="113" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A113" s="31"/>
+      <c r="B113" s="19"/>
+      <c r="C113" s="103"/>
+      <c r="D113" s="103"/>
+      <c r="E113" s="104"/>
+      <c r="F113" s="105"/>
+      <c r="G113" s="116"/>
+      <c r="H113" s="105"/>
+      <c r="I113" s="15">
+        <v>0</v>
+      </c>
+      <c r="J113" s="16"/>
+      <c r="K113" s="16"/>
+    </row>
+    <row r="114" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A114" s="31"/>
+      <c r="B114" s="19"/>
+      <c r="C114" s="103"/>
+      <c r="D114" s="103"/>
+      <c r="E114" s="104"/>
+      <c r="F114" s="105"/>
+      <c r="G114" s="116"/>
+      <c r="H114" s="105"/>
+      <c r="I114" s="15">
+        <v>0</v>
+      </c>
+      <c r="J114" s="16"/>
+      <c r="K114" s="16"/>
+    </row>
+    <row r="115" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A115" s="31"/>
+      <c r="B115" s="19"/>
+      <c r="C115" s="103"/>
+      <c r="D115" s="103"/>
+      <c r="E115" s="104"/>
+      <c r="F115" s="105"/>
+      <c r="G115" s="116"/>
+      <c r="H115" s="105"/>
+      <c r="I115" s="15">
+        <v>0</v>
+      </c>
+      <c r="J115" s="16"/>
+      <c r="K115" s="16"/>
+    </row>
+    <row r="116" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A116" s="31"/>
+      <c r="B116" s="19"/>
+      <c r="C116" s="103"/>
+      <c r="D116" s="103"/>
+      <c r="E116" s="104"/>
+      <c r="F116" s="105"/>
+      <c r="G116" s="116"/>
+      <c r="H116" s="105"/>
+      <c r="I116" s="15">
+        <v>0</v>
+      </c>
+      <c r="J116" s="16"/>
+      <c r="K116" s="16"/>
+    </row>
+    <row r="117" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A117" s="31"/>
+      <c r="B117" s="19"/>
+      <c r="C117" s="103"/>
+      <c r="D117" s="103"/>
+      <c r="E117" s="104"/>
+      <c r="F117" s="105"/>
+      <c r="G117" s="116"/>
+      <c r="H117" s="105"/>
+      <c r="I117" s="15">
+        <v>0</v>
+      </c>
+      <c r="J117" s="16"/>
+      <c r="K117" s="16"/>
+    </row>
+    <row r="118" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A118" s="31"/>
+      <c r="B118" s="19"/>
+      <c r="C118" s="103"/>
+      <c r="D118" s="103"/>
+      <c r="E118" s="104"/>
+      <c r="F118" s="105"/>
+      <c r="G118" s="116"/>
+      <c r="H118" s="105"/>
+      <c r="I118" s="15">
+        <v>0</v>
+      </c>
+      <c r="J118" s="16"/>
+      <c r="K118" s="16"/>
+    </row>
+    <row r="119" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A119" s="31"/>
+      <c r="B119" s="19"/>
+      <c r="C119" s="103"/>
+      <c r="D119" s="103"/>
+      <c r="E119" s="104"/>
+      <c r="F119" s="105"/>
+      <c r="G119" s="116"/>
+      <c r="H119" s="105"/>
+      <c r="I119" s="15">
+        <v>0</v>
+      </c>
+      <c r="J119" s="16"/>
+      <c r="K119" s="16"/>
+    </row>
+    <row r="120" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A120" s="31"/>
+      <c r="B120" s="19"/>
+      <c r="C120" s="103"/>
+      <c r="D120" s="103"/>
+      <c r="E120" s="104"/>
+      <c r="F120" s="105"/>
+      <c r="G120" s="116"/>
+      <c r="H120" s="105"/>
+      <c r="I120" s="15">
+        <v>0</v>
+      </c>
+      <c r="J120" s="16"/>
+      <c r="K120" s="16"/>
+    </row>
+    <row r="121" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A121" s="31"/>
+      <c r="B121" s="19"/>
+      <c r="C121" s="103"/>
+      <c r="D121" s="103"/>
+      <c r="E121" s="104"/>
+      <c r="F121" s="105"/>
+      <c r="G121" s="116"/>
+      <c r="H121" s="105"/>
+      <c r="I121" s="15">
+        <v>0</v>
+      </c>
+      <c r="J121" s="16"/>
+      <c r="K121" s="16"/>
+    </row>
+    <row r="122" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A122" s="31"/>
+      <c r="B122" s="19"/>
+      <c r="C122" s="103"/>
+      <c r="D122" s="103"/>
+      <c r="E122" s="104"/>
+      <c r="F122" s="105"/>
+      <c r="G122" s="116"/>
+      <c r="H122" s="105"/>
+      <c r="I122" s="15">
+        <v>0</v>
+      </c>
+      <c r="J122" s="16"/>
+      <c r="K122" s="16"/>
+    </row>
+    <row r="123" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A123" s="31"/>
+      <c r="B123" s="19"/>
+      <c r="C123" s="103"/>
+      <c r="D123" s="103"/>
+      <c r="E123" s="104"/>
+      <c r="F123" s="105"/>
+      <c r="G123" s="116"/>
+      <c r="H123" s="105"/>
+      <c r="I123" s="15">
+        <v>0</v>
+      </c>
+      <c r="J123" s="16"/>
+      <c r="K123" s="16"/>
+    </row>
+    <row r="124" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A124" s="31"/>
+      <c r="B124" s="19"/>
+      <c r="C124" s="103"/>
+      <c r="D124" s="103"/>
+      <c r="E124" s="104"/>
+      <c r="F124" s="105"/>
+      <c r="G124" s="116"/>
+      <c r="H124" s="105"/>
+      <c r="I124" s="15">
+        <v>0</v>
+      </c>
+      <c r="J124" s="16"/>
+      <c r="K124" s="16"/>
+    </row>
+    <row r="125" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A125" s="31"/>
+      <c r="B125" s="19"/>
+      <c r="C125" s="103"/>
+      <c r="D125" s="103"/>
+      <c r="E125" s="104"/>
+      <c r="F125" s="105"/>
+      <c r="G125" s="116"/>
+      <c r="H125" s="105"/>
+      <c r="I125" s="15">
+        <v>0</v>
+      </c>
+      <c r="J125" s="16"/>
+      <c r="K125" s="16"/>
+    </row>
+    <row r="126" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A126" s="31"/>
+      <c r="B126" s="85" t="s">
+        <v>418</v>
+      </c>
+      <c r="C126" s="112" t="s">
+        <v>419</v>
+      </c>
+      <c r="D126" s="112" t="s">
+        <v>420</v>
+      </c>
+      <c r="E126" s="113">
+        <v>8809871385450</v>
+      </c>
+      <c r="F126" s="114" t="s">
+        <v>421</v>
+      </c>
+      <c r="G126" s="115">
+        <v>5</v>
+      </c>
+      <c r="H126" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="I126" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J126" s="16"/>
+      <c r="K126" s="16"/>
+    </row>
+    <row r="127" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A127" s="31"/>
+      <c r="B127" s="19" t="s">
+        <v>422</v>
+      </c>
+      <c r="C127" s="103" t="s">
+        <v>423</v>
+      </c>
+      <c r="D127" s="103" t="s">
+        <v>424</v>
+      </c>
+      <c r="E127" s="104">
+        <v>8809871385467</v>
+      </c>
+      <c r="F127" s="105" t="s">
+        <v>425</v>
+      </c>
+      <c r="G127" s="116">
+        <v>5</v>
+      </c>
+      <c r="H127" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I127" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J127" s="16"/>
+      <c r="K127" s="16"/>
+    </row>
+    <row r="128" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A128" s="31"/>
+      <c r="B128" s="19" t="s">
+        <v>426</v>
+      </c>
+      <c r="C128" s="103" t="s">
+        <v>427</v>
+      </c>
+      <c r="D128" s="103" t="s">
+        <v>428</v>
+      </c>
+      <c r="E128" s="104">
+        <v>8809871385474</v>
+      </c>
+      <c r="F128" s="105" t="s">
+        <v>429</v>
+      </c>
+      <c r="G128" s="116">
+        <v>5</v>
+      </c>
+      <c r="H128" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I128" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J128" s="16"/>
+      <c r="K128" s="16"/>
+    </row>
+    <row r="129" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A129" s="31"/>
+      <c r="B129" s="19" t="s">
+        <v>430</v>
+      </c>
+      <c r="C129" s="103" t="s">
+        <v>431</v>
+      </c>
+      <c r="D129" s="103" t="s">
+        <v>432</v>
+      </c>
+      <c r="E129" s="104">
+        <v>8809871385481</v>
+      </c>
+      <c r="F129" s="105" t="s">
+        <v>433</v>
+      </c>
+      <c r="G129" s="116">
+        <v>5</v>
+      </c>
+      <c r="H129" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I129" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J129" s="16"/>
+      <c r="K129" s="16"/>
+    </row>
+    <row r="130" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A130" s="31"/>
+      <c r="B130" s="19" t="s">
+        <v>434</v>
+      </c>
+      <c r="C130" s="103" t="s">
+        <v>435</v>
+      </c>
+      <c r="D130" s="103" t="s">
+        <v>436</v>
+      </c>
+      <c r="E130" s="104">
+        <v>8809871385498</v>
+      </c>
+      <c r="F130" s="105" t="s">
+        <v>437</v>
+      </c>
+      <c r="G130" s="116">
+        <v>5</v>
+      </c>
+      <c r="H130" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I130" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J130" s="16"/>
+      <c r="K130" s="16"/>
+    </row>
+    <row r="131" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A131" s="31"/>
+      <c r="B131" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="C131" s="103" t="s">
+        <v>439</v>
+      </c>
+      <c r="D131" s="103" t="s">
+        <v>440</v>
+      </c>
+      <c r="E131" s="104">
+        <v>8800303330444</v>
+      </c>
+      <c r="F131" s="105" t="s">
+        <v>441</v>
+      </c>
+      <c r="G131" s="116">
+        <v>5</v>
+      </c>
+      <c r="H131" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I131" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J131" s="16"/>
+      <c r="K131" s="16"/>
+    </row>
+    <row r="132" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A132" s="31"/>
+      <c r="B132" s="19" t="s">
+        <v>442</v>
+      </c>
+      <c r="C132" s="103" t="s">
+        <v>443</v>
+      </c>
+      <c r="D132" s="103" t="s">
+        <v>444</v>
+      </c>
+      <c r="E132" s="104">
+        <v>8800303330963</v>
+      </c>
+      <c r="F132" s="105" t="s">
+        <v>445</v>
+      </c>
+      <c r="G132" s="116">
+        <v>5</v>
+      </c>
+      <c r="H132" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I132" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J132" s="16"/>
+      <c r="K132" s="16"/>
+    </row>
+    <row r="133" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A133" s="31"/>
+      <c r="B133" s="33" t="s">
+        <v>446</v>
+      </c>
+      <c r="C133" s="117" t="s">
+        <v>447</v>
+      </c>
+      <c r="D133" s="117" t="s">
+        <v>448</v>
+      </c>
+      <c r="E133" s="118">
+        <v>8800303330970</v>
+      </c>
+      <c r="F133" s="119" t="s">
+        <v>449</v>
+      </c>
+      <c r="G133" s="120">
+        <v>5</v>
+      </c>
+      <c r="H133" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="I133" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J133" s="16"/>
+      <c r="K133" s="16"/>
+    </row>
+    <row r="134" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A134" s="31"/>
+      <c r="B134" s="33" t="s">
+        <v>450</v>
+      </c>
+      <c r="C134" s="117" t="s">
+        <v>451</v>
+      </c>
+      <c r="D134" s="117" t="s">
+        <v>452</v>
+      </c>
+      <c r="E134" s="118">
+        <v>8800303330987</v>
+      </c>
+      <c r="F134" s="119" t="s">
+        <v>453</v>
+      </c>
+      <c r="G134" s="120">
+        <v>5</v>
+      </c>
+      <c r="H134" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="I134" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J134" s="16"/>
+      <c r="K134" s="16"/>
+    </row>
+    <row r="135" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A135" s="32"/>
+      <c r="B135" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="C135" s="121" t="s">
+        <v>455</v>
+      </c>
+      <c r="D135" s="121" t="s">
+        <v>456</v>
+      </c>
+      <c r="E135" s="122">
+        <v>8800303330994</v>
+      </c>
+      <c r="F135" s="123" t="s">
+        <v>457</v>
+      </c>
+      <c r="G135" s="124">
+        <v>5</v>
+      </c>
+      <c r="H135" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="I135" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J135" s="16"/>
+      <c r="K135" s="16"/>
+    </row>
+    <row r="136" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A136" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="B136" s="85" t="s">
+        <v>459</v>
+      </c>
+      <c r="C136" s="112" t="s">
+        <v>460</v>
+      </c>
+      <c r="D136" s="112" t="s">
+        <v>461</v>
+      </c>
+      <c r="E136" s="113">
+        <v>8800303330000</v>
+      </c>
+      <c r="F136" s="114" t="s">
+        <v>462</v>
+      </c>
+      <c r="G136" s="115">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H136" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="I136" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J136" s="16"/>
+      <c r="K136" s="16"/>
+    </row>
+    <row r="137" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A137" s="18"/>
+      <c r="B137" s="19" t="s">
+        <v>463</v>
+      </c>
+      <c r="C137" s="103" t="s">
+        <v>464</v>
+      </c>
+      <c r="D137" s="103" t="s">
+        <v>465</v>
+      </c>
+      <c r="E137" s="104">
+        <v>8800303330017</v>
+      </c>
+      <c r="F137" s="105" t="s">
+        <v>466</v>
+      </c>
+      <c r="G137" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H137" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I137" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J137" s="16"/>
+      <c r="K137" s="16"/>
+    </row>
+    <row r="138" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A138" s="18"/>
+      <c r="B138" s="19" t="s">
+        <v>467</v>
+      </c>
+      <c r="C138" s="103" t="s">
+        <v>468</v>
+      </c>
+      <c r="D138" s="103" t="s">
+        <v>469</v>
+      </c>
+      <c r="E138" s="104">
+        <v>8800303330024</v>
+      </c>
+      <c r="F138" s="105" t="s">
+        <v>470</v>
+      </c>
+      <c r="G138" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H138" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I138" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J138" s="16"/>
+      <c r="K138" s="16"/>
+    </row>
+    <row r="139" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A139" s="18"/>
+      <c r="B139" s="19" t="s">
+        <v>471</v>
+      </c>
+      <c r="C139" s="103" t="s">
+        <v>472</v>
+      </c>
+      <c r="D139" s="103" t="s">
+        <v>473</v>
+      </c>
+      <c r="E139" s="104">
+        <v>8800303330031</v>
+      </c>
+      <c r="F139" s="105" t="s">
+        <v>474</v>
+      </c>
+      <c r="G139" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H139" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I139" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J139" s="16"/>
+      <c r="K139" s="16"/>
+    </row>
+    <row r="140" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A140" s="18"/>
+      <c r="B140" s="19" t="s">
+        <v>475</v>
+      </c>
+      <c r="C140" s="103" t="s">
         <v>476</v>
       </c>
-      <c r="B1" s="14"/>
-[...3 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="D140" s="103" t="s">
+        <v>477</v>
+      </c>
+      <c r="E140" s="104">
+        <v>8800303330048</v>
+      </c>
+      <c r="F140" s="105" t="s">
+        <v>478</v>
+      </c>
+      <c r="G140" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H140" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I140" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J140" s="16"/>
+      <c r="K140" s="16"/>
+    </row>
+    <row r="141" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A141" s="18"/>
+      <c r="B141" s="19" t="s">
         <v>479</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="C141" s="103" t="s">
+        <v>480</v>
+      </c>
+      <c r="D141" s="103" t="s">
         <v>481</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="E141" s="104">
+        <v>8800303330055</v>
+      </c>
+      <c r="F141" s="105" t="s">
         <v>482</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="G141" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H141" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I141" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J141" s="16"/>
+      <c r="K141" s="16"/>
+    </row>
+    <row r="142" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A142" s="18"/>
+      <c r="B142" s="19" t="s">
         <v>483</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C142" s="103" t="s">
         <v>484</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D142" s="103" t="s">
         <v>485</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E142" s="104">
+        <v>8800303330062</v>
+      </c>
+      <c r="F142" s="105" t="s">
         <v>486</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="G142" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H142" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I142" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J142" s="16"/>
+      <c r="K142" s="16"/>
+    </row>
+    <row r="143" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A143" s="18"/>
+      <c r="B143" s="19" t="s">
         <v>487</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="C143" s="103" t="s">
         <v>488</v>
       </c>
-      <c r="H7" s="9" t="s">
+      <c r="D143" s="103" t="s">
         <v>489</v>
       </c>
-      <c r="I7" s="9" t="s">
+      <c r="E143" s="104">
+        <v>8800303330079</v>
+      </c>
+      <c r="F143" s="105" t="s">
         <v>490</v>
       </c>
-      <c r="J7" s="9" t="s">
+      <c r="G143" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H143" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I143" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J143" s="16"/>
+      <c r="K143" s="16"/>
+    </row>
+    <row r="144" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A144" s="18"/>
+      <c r="B144" s="19" t="s">
         <v>491</v>
       </c>
-      <c r="K7" s="9" t="s">
+      <c r="C144" s="103" t="s">
         <v>492</v>
       </c>
-    </row>
-[...2488 lines deleted...]
-      <c r="C83" s="22" t="s">
+      <c r="D144" s="103" t="s">
+        <v>493</v>
+      </c>
+      <c r="E144" s="104">
+        <v>8800303330086</v>
+      </c>
+      <c r="F144" s="105" t="s">
+        <v>494</v>
+      </c>
+      <c r="G144" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H144" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I144" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J144" s="16"/>
+      <c r="K144" s="16"/>
+    </row>
+    <row r="145" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A145" s="18"/>
+      <c r="B145" s="19" t="s">
+        <v>495</v>
+      </c>
+      <c r="C145" s="103" t="s">
+        <v>496</v>
+      </c>
+      <c r="D145" s="103" t="s">
+        <v>497</v>
+      </c>
+      <c r="E145" s="104">
+        <v>8800303331229</v>
+      </c>
+      <c r="F145" s="105" t="s">
+        <v>498</v>
+      </c>
+      <c r="G145" s="116">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H145" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I145" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J145" s="16"/>
+      <c r="K145" s="16"/>
+    </row>
+    <row r="146" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A146" s="24"/>
+      <c r="B146" s="33" t="s">
+        <v>499</v>
+      </c>
+      <c r="C146" s="117" t="s">
+        <v>500</v>
+      </c>
+      <c r="D146" s="117" t="s">
+        <v>501</v>
+      </c>
+      <c r="E146" s="118">
+        <v>8800303331236</v>
+      </c>
+      <c r="F146" s="119" t="s">
+        <v>502</v>
+      </c>
+      <c r="G146" s="120">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H146" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="I146" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J146" s="16"/>
+      <c r="K146" s="16"/>
+    </row>
+    <row r="147" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A147" s="125" t="s">
+        <v>503</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="C147" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="D147" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E147" s="127">
+        <v>8809871386730</v>
+      </c>
+      <c r="F147" s="128" t="s">
+        <v>507</v>
+      </c>
+      <c r="G147" s="129">
+        <v>4</v>
+      </c>
+      <c r="H147" s="128" t="s">
+        <v>120</v>
+      </c>
+      <c r="I147" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J147" s="16"/>
+      <c r="K147" s="16"/>
+    </row>
+    <row r="148" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A148" s="130"/>
+      <c r="B148" s="19" t="s">
+        <v>508</v>
+      </c>
+      <c r="C148" s="103" t="s">
+        <v>509</v>
+      </c>
+      <c r="D148" s="103" t="s">
+        <v>510</v>
+      </c>
+      <c r="E148" s="104">
+        <v>8809871386747</v>
+      </c>
+      <c r="F148" s="105" t="s">
+        <v>511</v>
+      </c>
+      <c r="G148" s="116">
+        <v>4</v>
+      </c>
+      <c r="H148" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I148" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J148" s="16"/>
+      <c r="K148" s="16"/>
+    </row>
+    <row r="149" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A149" s="130"/>
+      <c r="B149" s="19" t="s">
+        <v>512</v>
+      </c>
+      <c r="C149" s="103" t="s">
+        <v>513</v>
+      </c>
+      <c r="D149" s="103" t="s">
+        <v>514</v>
+      </c>
+      <c r="E149" s="104">
+        <v>8809871386754</v>
+      </c>
+      <c r="F149" s="105" t="s">
+        <v>515</v>
+      </c>
+      <c r="G149" s="116">
+        <v>4</v>
+      </c>
+      <c r="H149" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I149" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J149" s="16"/>
+      <c r="K149" s="16"/>
+    </row>
+    <row r="150" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A150" s="130"/>
+      <c r="B150" s="19" t="s">
+        <v>516</v>
+      </c>
+      <c r="C150" s="103" t="s">
+        <v>517</v>
+      </c>
+      <c r="D150" s="103" t="s">
+        <v>518</v>
+      </c>
+      <c r="E150" s="104">
+        <v>8809871386761</v>
+      </c>
+      <c r="F150" s="105" t="s">
+        <v>519</v>
+      </c>
+      <c r="G150" s="116">
+        <v>4</v>
+      </c>
+      <c r="H150" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I150" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J150" s="16"/>
+      <c r="K150" s="16"/>
+    </row>
+    <row r="151" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A151" s="131"/>
+      <c r="B151" s="25" t="s">
+        <v>520</v>
+      </c>
+      <c r="C151" s="121" t="s">
+        <v>521</v>
+      </c>
+      <c r="D151" s="121" t="s">
+        <v>522</v>
+      </c>
+      <c r="E151" s="122">
+        <v>8809871386778</v>
+      </c>
+      <c r="F151" s="123" t="s">
+        <v>523</v>
+      </c>
+      <c r="G151" s="124">
+        <v>4</v>
+      </c>
+      <c r="H151" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="I151" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J151" s="16"/>
+      <c r="K151" s="16"/>
+    </row>
+    <row r="152" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A152" s="125" t="s">
+        <v>524</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="C152" s="126" t="s">
+        <v>526</v>
+      </c>
+      <c r="D152" s="126" t="s">
+        <v>527</v>
+      </c>
+      <c r="E152" s="127">
+        <v>8809871386686</v>
+      </c>
+      <c r="F152" s="128" t="s">
+        <v>528</v>
+      </c>
+      <c r="G152" s="129">
+        <v>4</v>
+      </c>
+      <c r="H152" s="128" t="s">
+        <v>120</v>
+      </c>
+      <c r="I152" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J152" s="16"/>
+      <c r="K152" s="16"/>
+    </row>
+    <row r="153" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A153" s="130"/>
+      <c r="B153" s="19" t="s">
+        <v>529</v>
+      </c>
+      <c r="C153" s="103" t="s">
+        <v>530</v>
+      </c>
+      <c r="D153" s="103" t="s">
+        <v>531</v>
+      </c>
+      <c r="E153" s="104">
+        <v>8809871386693</v>
+      </c>
+      <c r="F153" s="105" t="s">
+        <v>532</v>
+      </c>
+      <c r="G153" s="116">
+        <v>4</v>
+      </c>
+      <c r="H153" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I153" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J153" s="16"/>
+      <c r="K153" s="16"/>
+    </row>
+    <row r="154" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A154" s="130"/>
+      <c r="B154" s="19" t="s">
+        <v>533</v>
+      </c>
+      <c r="C154" s="103" t="s">
+        <v>534</v>
+      </c>
+      <c r="D154" s="103" t="s">
+        <v>535</v>
+      </c>
+      <c r="E154" s="104">
+        <v>8809871386709</v>
+      </c>
+      <c r="F154" s="105" t="s">
+        <v>536</v>
+      </c>
+      <c r="G154" s="116">
+        <v>4</v>
+      </c>
+      <c r="H154" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I154" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J154" s="16"/>
+      <c r="K154" s="16"/>
+    </row>
+    <row r="155" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A155" s="130"/>
+      <c r="B155" s="19" t="s">
+        <v>537</v>
+      </c>
+      <c r="C155" s="103" t="s">
+        <v>538</v>
+      </c>
+      <c r="D155" s="103" t="s">
+        <v>539</v>
+      </c>
+      <c r="E155" s="104">
+        <v>8809871386716</v>
+      </c>
+      <c r="F155" s="105" t="s">
+        <v>540</v>
+      </c>
+      <c r="G155" s="116">
+        <v>4</v>
+      </c>
+      <c r="H155" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I155" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J155" s="16"/>
+      <c r="K155" s="16"/>
+    </row>
+    <row r="156" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A156" s="131"/>
+      <c r="B156" s="25" t="s">
+        <v>541</v>
+      </c>
+      <c r="C156" s="121" t="s">
+        <v>542</v>
+      </c>
+      <c r="D156" s="121" t="s">
+        <v>543</v>
+      </c>
+      <c r="E156" s="122">
+        <v>8809871386723</v>
+      </c>
+      <c r="F156" s="123" t="s">
+        <v>544</v>
+      </c>
+      <c r="G156" s="124">
+        <v>4</v>
+      </c>
+      <c r="H156" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="I156" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J156" s="16"/>
+      <c r="K156" s="16"/>
+    </row>
+    <row r="157" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A157" s="125" t="s">
+        <v>545</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="C157" s="126" t="s">
+        <v>547</v>
+      </c>
+      <c r="D157" s="126" t="s">
+        <v>548</v>
+      </c>
+      <c r="E157" s="127">
+        <v>8800303331793</v>
+      </c>
+      <c r="F157" s="128" t="s">
+        <v>549</v>
+      </c>
+      <c r="G157" s="129">
+        <v>4</v>
+      </c>
+      <c r="H157" s="128" t="s">
+        <v>120</v>
+      </c>
+      <c r="I157" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J157" s="16"/>
+      <c r="K157" s="16"/>
+    </row>
+    <row r="158" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A158" s="130"/>
+      <c r="B158" s="19" t="s">
+        <v>550</v>
+      </c>
+      <c r="C158" s="103" t="s">
+        <v>551</v>
+      </c>
+      <c r="D158" s="103" t="s">
+        <v>552</v>
+      </c>
+      <c r="E158" s="104">
+        <v>8800303331809</v>
+      </c>
+      <c r="F158" s="105" t="s">
+        <v>553</v>
+      </c>
+      <c r="G158" s="116">
+        <v>4</v>
+      </c>
+      <c r="H158" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I158" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J158" s="16"/>
+      <c r="K158" s="16"/>
+    </row>
+    <row r="159" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A159" s="130"/>
+      <c r="B159" s="19" t="s">
+        <v>554</v>
+      </c>
+      <c r="C159" s="103" t="s">
+        <v>555</v>
+      </c>
+      <c r="D159" s="103" t="s">
+        <v>556</v>
+      </c>
+      <c r="E159" s="104">
+        <v>8800303331823</v>
+      </c>
+      <c r="F159" s="105" t="s">
+        <v>557</v>
+      </c>
+      <c r="G159" s="116">
+        <v>4</v>
+      </c>
+      <c r="H159" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I159" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J159" s="16"/>
+      <c r="K159" s="16"/>
+    </row>
+    <row r="160" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A160" s="130"/>
+      <c r="B160" s="19" t="s">
+        <v>558</v>
+      </c>
+      <c r="C160" s="103" t="s">
+        <v>559</v>
+      </c>
+      <c r="D160" s="103" t="s">
+        <v>560</v>
+      </c>
+      <c r="E160" s="104">
+        <v>8800303331830</v>
+      </c>
+      <c r="F160" s="105" t="s">
+        <v>561</v>
+      </c>
+      <c r="G160" s="116">
+        <v>4</v>
+      </c>
+      <c r="H160" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I160" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J160" s="16"/>
+      <c r="K160" s="16"/>
+    </row>
+    <row r="161" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A161" s="130"/>
+      <c r="B161" s="19" t="s">
+        <v>562</v>
+      </c>
+      <c r="C161" s="103" t="s">
+        <v>563</v>
+      </c>
+      <c r="D161" s="103" t="s">
+        <v>564</v>
+      </c>
+      <c r="E161" s="104">
+        <v>8800303331847</v>
+      </c>
+      <c r="F161" s="105" t="s">
+        <v>565</v>
+      </c>
+      <c r="G161" s="116">
+        <v>4</v>
+      </c>
+      <c r="H161" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I161" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J161" s="16"/>
+      <c r="K161" s="16"/>
+    </row>
+    <row r="162" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A162" s="130"/>
+      <c r="B162" s="19" t="s">
+        <v>566</v>
+      </c>
+      <c r="C162" s="103" t="s">
+        <v>567</v>
+      </c>
+      <c r="D162" s="103" t="s">
+        <v>568</v>
+      </c>
+      <c r="E162" s="104">
+        <v>8800303331854</v>
+      </c>
+      <c r="F162" s="105" t="s">
+        <v>569</v>
+      </c>
+      <c r="G162" s="116">
+        <v>4</v>
+      </c>
+      <c r="H162" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I162" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J162" s="16"/>
+      <c r="K162" s="16"/>
+    </row>
+    <row r="163" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A163" s="130"/>
+      <c r="B163" s="19" t="s">
+        <v>570</v>
+      </c>
+      <c r="C163" s="103" t="s">
+        <v>571</v>
+      </c>
+      <c r="D163" s="103" t="s">
+        <v>572</v>
+      </c>
+      <c r="E163" s="104">
+        <v>8800303331861</v>
+      </c>
+      <c r="F163" s="105" t="s">
+        <v>573</v>
+      </c>
+      <c r="G163" s="116">
+        <v>4</v>
+      </c>
+      <c r="H163" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I163" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J163" s="16"/>
+      <c r="K163" s="16"/>
+    </row>
+    <row r="164" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A164" s="130"/>
+      <c r="B164" s="19" t="s">
+        <v>574</v>
+      </c>
+      <c r="C164" s="103" t="s">
+        <v>575</v>
+      </c>
+      <c r="D164" s="103" t="s">
+        <v>576</v>
+      </c>
+      <c r="E164" s="104">
+        <v>8800303331878</v>
+      </c>
+      <c r="F164" s="105" t="s">
+        <v>577</v>
+      </c>
+      <c r="G164" s="116">
+        <v>4</v>
+      </c>
+      <c r="H164" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I164" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J164" s="16"/>
+      <c r="K164" s="16"/>
+    </row>
+    <row r="165" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A165" s="130"/>
+      <c r="B165" s="19" t="s">
+        <v>578</v>
+      </c>
+      <c r="C165" s="103" t="s">
+        <v>579</v>
+      </c>
+      <c r="D165" s="103" t="s">
+        <v>580</v>
+      </c>
+      <c r="E165" s="104">
+        <v>8800303331885</v>
+      </c>
+      <c r="F165" s="105" t="s">
+        <v>581</v>
+      </c>
+      <c r="G165" s="116">
+        <v>4</v>
+      </c>
+      <c r="H165" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I165" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J165" s="16"/>
+      <c r="K165" s="16"/>
+    </row>
+    <row r="166" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A166" s="130"/>
+      <c r="B166" s="19" t="s">
+        <v>582</v>
+      </c>
+      <c r="C166" s="103" t="s">
+        <v>583</v>
+      </c>
+      <c r="D166" s="103" t="s">
+        <v>584</v>
+      </c>
+      <c r="E166" s="104">
+        <v>8800303331892</v>
+      </c>
+      <c r="F166" s="105" t="s">
+        <v>585</v>
+      </c>
+      <c r="G166" s="116">
+        <v>4</v>
+      </c>
+      <c r="H166" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I166" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J166" s="16"/>
+      <c r="K166" s="16"/>
+    </row>
+    <row r="167" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A167" s="130"/>
+      <c r="B167" s="19" t="s">
+        <v>586</v>
+      </c>
+      <c r="C167" s="103" t="s">
+        <v>587</v>
+      </c>
+      <c r="D167" s="103" t="s">
+        <v>588</v>
+      </c>
+      <c r="E167" s="104">
+        <v>8800303331908</v>
+      </c>
+      <c r="F167" s="105" t="s">
+        <v>589</v>
+      </c>
+      <c r="G167" s="116">
+        <v>4</v>
+      </c>
+      <c r="H167" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I167" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J167" s="16"/>
+      <c r="K167" s="16"/>
+    </row>
+    <row r="168" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A168" s="130"/>
+      <c r="B168" s="19" t="s">
+        <v>590</v>
+      </c>
+      <c r="C168" s="103" t="s">
+        <v>591</v>
+      </c>
+      <c r="D168" s="103" t="s">
+        <v>592</v>
+      </c>
+      <c r="E168" s="104">
+        <v>8800303331915</v>
+      </c>
+      <c r="F168" s="105" t="s">
+        <v>593</v>
+      </c>
+      <c r="G168" s="116">
+        <v>4</v>
+      </c>
+      <c r="H168" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I168" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J168" s="16"/>
+      <c r="K168" s="16"/>
+    </row>
+    <row r="169" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A169" s="130"/>
+      <c r="B169" s="19" t="s">
+        <v>594</v>
+      </c>
+      <c r="C169" s="103" t="s">
+        <v>595</v>
+      </c>
+      <c r="D169" s="103" t="s">
+        <v>596</v>
+      </c>
+      <c r="E169" s="104">
+        <v>8800303331922</v>
+      </c>
+      <c r="F169" s="105" t="s">
+        <v>597</v>
+      </c>
+      <c r="G169" s="116">
+        <v>4</v>
+      </c>
+      <c r="H169" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I169" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J169" s="16"/>
+      <c r="K169" s="16"/>
+    </row>
+    <row r="170" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A170" s="130"/>
+      <c r="B170" s="19" t="s">
+        <v>598</v>
+      </c>
+      <c r="C170" s="103" t="s">
+        <v>599</v>
+      </c>
+      <c r="D170" s="103" t="s">
+        <v>600</v>
+      </c>
+      <c r="E170" s="104">
+        <v>8800303331939</v>
+      </c>
+      <c r="F170" s="105" t="s">
+        <v>601</v>
+      </c>
+      <c r="G170" s="116">
+        <v>4</v>
+      </c>
+      <c r="H170" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I170" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J170" s="16"/>
+      <c r="K170" s="16"/>
+    </row>
+    <row r="171" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A171" s="130"/>
+      <c r="B171" s="19" t="s">
+        <v>602</v>
+      </c>
+      <c r="C171" s="103" t="s">
+        <v>603</v>
+      </c>
+      <c r="D171" s="103" t="s">
+        <v>604</v>
+      </c>
+      <c r="E171" s="104">
+        <v>8800303331946</v>
+      </c>
+      <c r="F171" s="105" t="s">
+        <v>605</v>
+      </c>
+      <c r="G171" s="116">
+        <v>4</v>
+      </c>
+      <c r="H171" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I171" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J171" s="16"/>
+      <c r="K171" s="16"/>
+    </row>
+    <row r="172" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A172" s="130"/>
+      <c r="B172" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="C172" s="103" t="s">
+        <v>607</v>
+      </c>
+      <c r="D172" s="103" t="s">
+        <v>608</v>
+      </c>
+      <c r="E172" s="104">
+        <v>8800303331953</v>
+      </c>
+      <c r="F172" s="105" t="s">
+        <v>609</v>
+      </c>
+      <c r="G172" s="116">
+        <v>4</v>
+      </c>
+      <c r="H172" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I172" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J172" s="16"/>
+      <c r="K172" s="16"/>
+    </row>
+    <row r="173" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A173" s="130"/>
+      <c r="B173" s="19" t="s">
+        <v>610</v>
+      </c>
+      <c r="C173" s="103" t="s">
+        <v>611</v>
+      </c>
+      <c r="D173" s="103" t="s">
+        <v>612</v>
+      </c>
+      <c r="E173" s="104">
+        <v>8800303331960</v>
+      </c>
+      <c r="F173" s="105" t="s">
+        <v>613</v>
+      </c>
+      <c r="G173" s="116">
+        <v>4</v>
+      </c>
+      <c r="H173" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I173" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J173" s="16"/>
+      <c r="K173" s="16"/>
+    </row>
+    <row r="174" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A174" s="130"/>
+      <c r="B174" s="19" t="s">
+        <v>614</v>
+      </c>
+      <c r="C174" s="103" t="s">
+        <v>615</v>
+      </c>
+      <c r="D174" s="103" t="s">
+        <v>616</v>
+      </c>
+      <c r="E174" s="104">
+        <v>8800303331977</v>
+      </c>
+      <c r="F174" s="105" t="s">
+        <v>617</v>
+      </c>
+      <c r="G174" s="116">
+        <v>4</v>
+      </c>
+      <c r="H174" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I174" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J174" s="16"/>
+      <c r="K174" s="16"/>
+    </row>
+    <row r="175" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A175" s="130"/>
+      <c r="B175" s="85" t="s">
+        <v>618</v>
+      </c>
+      <c r="C175" s="112" t="s">
+        <v>619</v>
+      </c>
+      <c r="D175" s="112" t="s">
+        <v>620</v>
+      </c>
+      <c r="E175" s="113">
+        <v>8800303330222</v>
+      </c>
+      <c r="F175" s="114" t="s">
+        <v>621</v>
+      </c>
+      <c r="G175" s="115">
+        <v>4</v>
+      </c>
+      <c r="H175" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="I175" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J175" s="16"/>
+      <c r="K175" s="16"/>
+    </row>
+    <row r="176" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A176" s="130"/>
+      <c r="B176" s="19" t="s">
+        <v>622</v>
+      </c>
+      <c r="C176" s="103" t="s">
+        <v>623</v>
+      </c>
+      <c r="D176" s="103" t="s">
+        <v>624</v>
+      </c>
+      <c r="E176" s="104">
+        <v>8800303330239</v>
+      </c>
+      <c r="F176" s="105" t="s">
+        <v>625</v>
+      </c>
+      <c r="G176" s="116">
+        <v>4</v>
+      </c>
+      <c r="H176" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I176" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J176" s="16"/>
+      <c r="K176" s="16"/>
+    </row>
+    <row r="177" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A177" s="130"/>
+      <c r="B177" s="19" t="s">
+        <v>626</v>
+      </c>
+      <c r="C177" s="103" t="s">
+        <v>627</v>
+      </c>
+      <c r="D177" s="103" t="s">
+        <v>628</v>
+      </c>
+      <c r="E177" s="104">
+        <v>8800303330246</v>
+      </c>
+      <c r="F177" s="105" t="s">
+        <v>629</v>
+      </c>
+      <c r="G177" s="116">
+        <v>4</v>
+      </c>
+      <c r="H177" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="I177" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J177" s="16"/>
+      <c r="K177" s="16"/>
+    </row>
+    <row r="178" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A178" s="130"/>
+      <c r="B178" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="C178" s="103" t="s">
+        <v>631</v>
+      </c>
+      <c r="D178" s="103" t="s">
+        <v>632</v>
+      </c>
+      <c r="E178" s="104">
+        <v>8800303330253</v>
+      </c>
+      <c r="F178" s="105" t="s">
+        <v>633</v>
+      </c>
+      <c r="G178" s="116">
+        <v>4</v>
+      </c>
+      <c r="H178" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I178" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J178" s="16"/>
+      <c r="K178" s="16"/>
+    </row>
+    <row r="179" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A179" s="130"/>
+      <c r="B179" s="19" t="s">
+        <v>634</v>
+      </c>
+      <c r="C179" s="103" t="s">
+        <v>635</v>
+      </c>
+      <c r="D179" s="103" t="s">
+        <v>636</v>
+      </c>
+      <c r="E179" s="104">
+        <v>8800303330260</v>
+      </c>
+      <c r="F179" s="105" t="s">
+        <v>637</v>
+      </c>
+      <c r="G179" s="116">
+        <v>4</v>
+      </c>
+      <c r="H179" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I179" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J179" s="16"/>
+      <c r="K179" s="16"/>
+    </row>
+    <row r="180" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A180" s="130"/>
+      <c r="B180" s="19" t="s">
+        <v>638</v>
+      </c>
+      <c r="C180" s="103" t="s">
+        <v>639</v>
+      </c>
+      <c r="D180" s="103" t="s">
+        <v>640</v>
+      </c>
+      <c r="E180" s="104">
+        <v>8800303331595</v>
+      </c>
+      <c r="F180" s="105" t="s">
+        <v>641</v>
+      </c>
+      <c r="G180" s="116">
+        <v>4</v>
+      </c>
+      <c r="H180" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I180" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J180" s="16"/>
+      <c r="K180" s="16"/>
+    </row>
+    <row r="181" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A181" s="130"/>
+      <c r="B181" s="19" t="s">
+        <v>642</v>
+      </c>
+      <c r="C181" s="103" t="s">
+        <v>643</v>
+      </c>
+      <c r="D181" s="103" t="s">
+        <v>644</v>
+      </c>
+      <c r="E181" s="104">
+        <v>8800303331601</v>
+      </c>
+      <c r="F181" s="105" t="s">
+        <v>645</v>
+      </c>
+      <c r="G181" s="116">
+        <v>4</v>
+      </c>
+      <c r="H181" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I181" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J181" s="16"/>
+      <c r="K181" s="16"/>
+    </row>
+    <row r="182" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A182" s="130"/>
+      <c r="B182" s="19" t="s">
+        <v>646</v>
+      </c>
+      <c r="C182" s="103" t="s">
+        <v>647</v>
+      </c>
+      <c r="D182" s="103" t="s">
+        <v>648</v>
+      </c>
+      <c r="E182" s="104">
+        <v>8800303331618</v>
+      </c>
+      <c r="F182" s="105" t="s">
+        <v>650</v>
+      </c>
+      <c r="G182" s="116">
+        <v>4</v>
+      </c>
+      <c r="H182" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I182" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J182" s="16"/>
+      <c r="K182" s="16"/>
+    </row>
+    <row r="183" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A183" s="130"/>
+      <c r="B183" s="33" t="s">
+        <v>651</v>
+      </c>
+      <c r="C183" s="117" t="s">
+        <v>652</v>
+      </c>
+      <c r="D183" s="117" t="s">
+        <v>653</v>
+      </c>
+      <c r="E183" s="118">
+        <v>8800303331984</v>
+      </c>
+      <c r="F183" s="119" t="s">
+        <v>655</v>
+      </c>
+      <c r="G183" s="120">
+        <v>4</v>
+      </c>
+      <c r="H183" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="I183" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J183" s="16"/>
+      <c r="K183" s="16"/>
+    </row>
+    <row r="184" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A184" s="131"/>
+      <c r="B184" s="25" t="s">
+        <v>656</v>
+      </c>
+      <c r="C184" s="121" t="s">
+        <v>657</v>
+      </c>
+      <c r="D184" s="121" t="s">
+        <v>658</v>
+      </c>
+      <c r="E184" s="122">
+        <v>8800303331991</v>
+      </c>
+      <c r="F184" s="123" t="s">
+        <v>660</v>
+      </c>
+      <c r="G184" s="124">
+        <v>4</v>
+      </c>
+      <c r="H184" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="I184" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J184" s="16"/>
+      <c r="K184" s="16"/>
+    </row>
+    <row r="185" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A185" s="30" t="s">
+        <v>661</v>
+      </c>
+      <c r="B185" s="132" t="s">
+        <v>546</v>
+      </c>
+      <c r="C185" s="133" t="s">
+        <v>619</v>
+      </c>
+      <c r="D185" s="133" t="s">
+        <v>620</v>
+      </c>
+      <c r="E185" s="134">
+        <v>8809871386822</v>
+      </c>
+      <c r="F185" s="135" t="s">
+        <v>662</v>
+      </c>
+      <c r="G185" s="136">
+        <v>3.2</v>
+      </c>
+      <c r="H185" s="135" t="s">
+        <v>120</v>
+      </c>
+      <c r="I185" s="15">
         <v>0</v>
       </c>
-      <c r="D83" s="22" t="s">
-[...29 lines deleted...]
-      <c r="C84" s="22" t="s">
+      <c r="J185" s="16"/>
+      <c r="K185" s="16"/>
+    </row>
+    <row r="186" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A186" s="31"/>
+      <c r="B186" s="94" t="s">
+        <v>550</v>
+      </c>
+      <c r="C186" s="100" t="s">
+        <v>623</v>
+      </c>
+      <c r="D186" s="100" t="s">
+        <v>624</v>
+      </c>
+      <c r="E186" s="101">
+        <v>8809871386839</v>
+      </c>
+      <c r="F186" s="102" t="s">
+        <v>663</v>
+      </c>
+      <c r="G186" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H186" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I186" s="15">
+        <v>0</v>
+      </c>
+      <c r="J186" s="16"/>
+      <c r="K186" s="16"/>
+    </row>
+    <row r="187" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A187" s="31"/>
+      <c r="B187" s="94" t="s">
+        <v>664</v>
+      </c>
+      <c r="C187" s="100" t="s">
+        <v>627</v>
+      </c>
+      <c r="D187" s="100" t="s">
+        <v>628</v>
+      </c>
+      <c r="E187" s="101">
+        <v>8809871386846</v>
+      </c>
+      <c r="F187" s="102" t="s">
+        <v>665</v>
+      </c>
+      <c r="G187" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H187" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I187" s="15">
+        <v>0</v>
+      </c>
+      <c r="J187" s="16"/>
+      <c r="K187" s="16"/>
+    </row>
+    <row r="188" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A188" s="31"/>
+      <c r="B188" s="94" t="s">
+        <v>558</v>
+      </c>
+      <c r="C188" s="100" t="s">
+        <v>631</v>
+      </c>
+      <c r="D188" s="100" t="s">
+        <v>632</v>
+      </c>
+      <c r="E188" s="101">
+        <v>8809871386853</v>
+      </c>
+      <c r="F188" s="102" t="s">
+        <v>666</v>
+      </c>
+      <c r="G188" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H188" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I188" s="15">
+        <v>0</v>
+      </c>
+      <c r="J188" s="16"/>
+      <c r="K188" s="16"/>
+    </row>
+    <row r="189" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A189" s="31"/>
+      <c r="B189" s="94" t="s">
+        <v>562</v>
+      </c>
+      <c r="C189" s="100" t="s">
+        <v>635</v>
+      </c>
+      <c r="D189" s="100" t="s">
+        <v>636</v>
+      </c>
+      <c r="E189" s="101">
+        <v>8809871386860</v>
+      </c>
+      <c r="F189" s="102" t="s">
+        <v>667</v>
+      </c>
+      <c r="G189" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H189" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I189" s="15">
+        <v>0</v>
+      </c>
+      <c r="J189" s="16"/>
+      <c r="K189" s="16"/>
+    </row>
+    <row r="190" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A190" s="31"/>
+      <c r="B190" s="94" t="s">
+        <v>566</v>
+      </c>
+      <c r="C190" s="100" t="s">
+        <v>639</v>
+      </c>
+      <c r="D190" s="100" t="s">
+        <v>640</v>
+      </c>
+      <c r="E190" s="101">
+        <v>8809871386877</v>
+      </c>
+      <c r="F190" s="102" t="s">
+        <v>668</v>
+      </c>
+      <c r="G190" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H190" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I190" s="15">
+        <v>0</v>
+      </c>
+      <c r="J190" s="16"/>
+      <c r="K190" s="16"/>
+    </row>
+    <row r="191" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A191" s="31"/>
+      <c r="B191" s="94" t="s">
+        <v>570</v>
+      </c>
+      <c r="C191" s="100" t="s">
+        <v>643</v>
+      </c>
+      <c r="D191" s="100" t="s">
+        <v>644</v>
+      </c>
+      <c r="E191" s="101">
+        <v>8809871386884</v>
+      </c>
+      <c r="F191" s="102" t="s">
+        <v>669</v>
+      </c>
+      <c r="G191" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H191" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I191" s="15">
+        <v>0</v>
+      </c>
+      <c r="J191" s="16"/>
+      <c r="K191" s="16"/>
+    </row>
+    <row r="192" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A192" s="31"/>
+      <c r="B192" s="94" t="s">
+        <v>574</v>
+      </c>
+      <c r="C192" s="100" t="s">
+        <v>670</v>
+      </c>
+      <c r="D192" s="100" t="s">
+        <v>649</v>
+      </c>
+      <c r="E192" s="101">
+        <v>8809871386891</v>
+      </c>
+      <c r="F192" s="102" t="s">
+        <v>671</v>
+      </c>
+      <c r="G192" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H192" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I192" s="15">
+        <v>0</v>
+      </c>
+      <c r="J192" s="16"/>
+      <c r="K192" s="16"/>
+    </row>
+    <row r="193" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A193" s="31"/>
+      <c r="B193" s="94" t="s">
+        <v>672</v>
+      </c>
+      <c r="C193" s="100" t="s">
+        <v>673</v>
+      </c>
+      <c r="D193" s="100" t="s">
+        <v>654</v>
+      </c>
+      <c r="E193" s="101">
+        <v>8809871386907</v>
+      </c>
+      <c r="F193" s="102" t="s">
+        <v>674</v>
+      </c>
+      <c r="G193" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H193" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I193" s="15">
+        <v>0</v>
+      </c>
+      <c r="J193" s="16"/>
+      <c r="K193" s="16"/>
+    </row>
+    <row r="194" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A194" s="31"/>
+      <c r="B194" s="94" t="s">
+        <v>675</v>
+      </c>
+      <c r="C194" s="100" t="s">
+        <v>676</v>
+      </c>
+      <c r="D194" s="100" t="s">
+        <v>659</v>
+      </c>
+      <c r="E194" s="101">
+        <v>8809871385214</v>
+      </c>
+      <c r="F194" s="102" t="s">
+        <v>677</v>
+      </c>
+      <c r="G194" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H194" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I194" s="15">
+        <v>0</v>
+      </c>
+      <c r="J194" s="16"/>
+      <c r="K194" s="16"/>
+    </row>
+    <row r="195" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A195" s="31"/>
+      <c r="B195" s="94" t="s">
+        <v>586</v>
+      </c>
+      <c r="C195" s="100" t="s">
+        <v>587</v>
+      </c>
+      <c r="D195" s="100" t="s">
+        <v>588</v>
+      </c>
+      <c r="E195" s="101">
+        <v>8809871385221</v>
+      </c>
+      <c r="F195" s="102" t="s">
+        <v>678</v>
+      </c>
+      <c r="G195" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H195" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I195" s="15">
+        <v>0</v>
+      </c>
+      <c r="J195" s="16"/>
+      <c r="K195" s="16"/>
+    </row>
+    <row r="196" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A196" s="31"/>
+      <c r="B196" s="94" t="s">
+        <v>679</v>
+      </c>
+      <c r="C196" s="100" t="s">
+        <v>591</v>
+      </c>
+      <c r="D196" s="100" t="s">
+        <v>592</v>
+      </c>
+      <c r="E196" s="101">
+        <v>8809871385238</v>
+      </c>
+      <c r="F196" s="102" t="s">
+        <v>680</v>
+      </c>
+      <c r="G196" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H196" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I196" s="15">
+        <v>0</v>
+      </c>
+      <c r="J196" s="16"/>
+      <c r="K196" s="16"/>
+    </row>
+    <row r="197" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A197" s="31"/>
+      <c r="B197" s="94" t="s">
+        <v>681</v>
+      </c>
+      <c r="C197" s="100" t="s">
+        <v>595</v>
+      </c>
+      <c r="D197" s="100" t="s">
+        <v>596</v>
+      </c>
+      <c r="E197" s="101">
+        <v>8809871385245</v>
+      </c>
+      <c r="F197" s="102" t="s">
+        <v>682</v>
+      </c>
+      <c r="G197" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H197" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I197" s="15">
+        <v>0</v>
+      </c>
+      <c r="J197" s="16"/>
+      <c r="K197" s="16"/>
+    </row>
+    <row r="198" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A198" s="31"/>
+      <c r="B198" s="94" t="s">
+        <v>683</v>
+      </c>
+      <c r="C198" s="100" t="s">
+        <v>599</v>
+      </c>
+      <c r="D198" s="100" t="s">
+        <v>600</v>
+      </c>
+      <c r="E198" s="101">
+        <v>8809871385252</v>
+      </c>
+      <c r="F198" s="102" t="s">
+        <v>684</v>
+      </c>
+      <c r="G198" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H198" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I198" s="15">
+        <v>0</v>
+      </c>
+      <c r="J198" s="16"/>
+      <c r="K198" s="16"/>
+    </row>
+    <row r="199" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A199" s="31"/>
+      <c r="B199" s="94" t="s">
+        <v>685</v>
+      </c>
+      <c r="C199" s="100" t="s">
+        <v>603</v>
+      </c>
+      <c r="D199" s="100" t="s">
+        <v>604</v>
+      </c>
+      <c r="E199" s="101">
+        <v>8809871387393</v>
+      </c>
+      <c r="F199" s="102" t="s">
+        <v>686</v>
+      </c>
+      <c r="G199" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H199" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I199" s="15">
+        <v>0</v>
+      </c>
+      <c r="J199" s="16"/>
+      <c r="K199" s="16"/>
+    </row>
+    <row r="200" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A200" s="31"/>
+      <c r="B200" s="94" t="s">
+        <v>687</v>
+      </c>
+      <c r="C200" s="100" t="s">
+        <v>607</v>
+      </c>
+      <c r="D200" s="100" t="s">
+        <v>608</v>
+      </c>
+      <c r="E200" s="101">
+        <v>8809871387164</v>
+      </c>
+      <c r="F200" s="102" t="s">
+        <v>688</v>
+      </c>
+      <c r="G200" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H200" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I200" s="15">
+        <v>0</v>
+      </c>
+      <c r="J200" s="16"/>
+      <c r="K200" s="16"/>
+    </row>
+    <row r="201" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A201" s="31"/>
+      <c r="B201" s="94" t="s">
+        <v>689</v>
+      </c>
+      <c r="C201" s="100" t="s">
+        <v>611</v>
+      </c>
+      <c r="D201" s="100" t="s">
+        <v>612</v>
+      </c>
+      <c r="E201" s="101">
+        <v>8809871387171</v>
+      </c>
+      <c r="F201" s="102" t="s">
+        <v>690</v>
+      </c>
+      <c r="G201" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="H201" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="I201" s="15">
+        <v>0</v>
+      </c>
+      <c r="J201" s="16"/>
+      <c r="K201" s="16"/>
+    </row>
+    <row r="202" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A202" s="32"/>
+      <c r="B202" s="107" t="s">
+        <v>691</v>
+      </c>
+      <c r="C202" s="108" t="s">
+        <v>615</v>
+      </c>
+      <c r="D202" s="108" t="s">
+        <v>692</v>
+      </c>
+      <c r="E202" s="109">
+        <v>8809871387188</v>
+      </c>
+      <c r="F202" s="110" t="s">
+        <v>693</v>
+      </c>
+      <c r="G202" s="138">
+        <v>3.2</v>
+      </c>
+      <c r="H202" s="110" t="s">
+        <v>120</v>
+      </c>
+      <c r="I202" s="15">
+        <v>0</v>
+      </c>
+      <c r="J202" s="16"/>
+      <c r="K202" s="16"/>
+    </row>
+    <row r="203" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A203" s="31" t="s">
+        <v>694</v>
+      </c>
+      <c r="B203" s="85" t="s">
+        <v>695</v>
+      </c>
+      <c r="C203" s="112" t="s">
+        <v>696</v>
+      </c>
+      <c r="D203" s="112" t="s">
+        <v>697</v>
+      </c>
+      <c r="E203" s="113">
+        <v>8809871387638</v>
+      </c>
+      <c r="F203" s="114" t="s">
+        <v>698</v>
+      </c>
+      <c r="G203" s="115">
+        <v>1.2</v>
+      </c>
+      <c r="H203" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="I203" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J203" s="16"/>
+      <c r="K203" s="16"/>
+    </row>
+    <row r="204" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A204" s="31"/>
+      <c r="B204" s="19" t="s">
+        <v>699</v>
+      </c>
+      <c r="C204" s="103" t="s">
+        <v>700</v>
+      </c>
+      <c r="D204" s="103" t="s">
+        <v>701</v>
+      </c>
+      <c r="E204" s="104">
+        <v>8809871387645</v>
+      </c>
+      <c r="F204" s="105" t="s">
+        <v>702</v>
+      </c>
+      <c r="G204" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H204" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I204" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J204" s="16"/>
+      <c r="K204" s="16"/>
+    </row>
+    <row r="205" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A205" s="31"/>
+      <c r="B205" s="19" t="s">
+        <v>703</v>
+      </c>
+      <c r="C205" s="103" t="s">
+        <v>704</v>
+      </c>
+      <c r="D205" s="103" t="s">
+        <v>705</v>
+      </c>
+      <c r="E205" s="104">
+        <v>8809871387652</v>
+      </c>
+      <c r="F205" s="105" t="s">
+        <v>706</v>
+      </c>
+      <c r="G205" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H205" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I205" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J205" s="16"/>
+      <c r="K205" s="16"/>
+    </row>
+    <row r="206" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A206" s="31"/>
+      <c r="B206" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="C206" s="103" t="s">
+        <v>708</v>
+      </c>
+      <c r="D206" s="103" t="s">
+        <v>709</v>
+      </c>
+      <c r="E206" s="104">
+        <v>8809871387669</v>
+      </c>
+      <c r="F206" s="105" t="s">
+        <v>710</v>
+      </c>
+      <c r="G206" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H206" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I206" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J206" s="16"/>
+      <c r="K206" s="16"/>
+    </row>
+    <row r="207" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A207" s="31"/>
+      <c r="B207" s="19" t="s">
+        <v>711</v>
+      </c>
+      <c r="C207" s="103" t="s">
+        <v>712</v>
+      </c>
+      <c r="D207" s="103" t="s">
+        <v>713</v>
+      </c>
+      <c r="E207" s="104">
+        <v>8809871387676</v>
+      </c>
+      <c r="F207" s="105" t="s">
+        <v>714</v>
+      </c>
+      <c r="G207" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H207" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I207" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J207" s="16"/>
+      <c r="K207" s="16"/>
+    </row>
+    <row r="208" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A208" s="31"/>
+      <c r="B208" s="19" t="s">
+        <v>715</v>
+      </c>
+      <c r="C208" s="103" t="s">
+        <v>716</v>
+      </c>
+      <c r="D208" s="103" t="s">
+        <v>717</v>
+      </c>
+      <c r="E208" s="104">
+        <v>8809871387683</v>
+      </c>
+      <c r="F208" s="105" t="s">
+        <v>718</v>
+      </c>
+      <c r="G208" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H208" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I208" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J208" s="16"/>
+      <c r="K208" s="16"/>
+    </row>
+    <row r="209" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A209" s="31"/>
+      <c r="B209" s="19" t="s">
+        <v>719</v>
+      </c>
+      <c r="C209" s="103" t="s">
+        <v>720</v>
+      </c>
+      <c r="D209" s="103" t="s">
+        <v>721</v>
+      </c>
+      <c r="E209" s="104">
+        <v>8809871387690</v>
+      </c>
+      <c r="F209" s="105" t="s">
+        <v>722</v>
+      </c>
+      <c r="G209" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H209" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I209" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J209" s="16"/>
+      <c r="K209" s="16"/>
+    </row>
+    <row r="210" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A210" s="31"/>
+      <c r="B210" s="19" t="s">
+        <v>723</v>
+      </c>
+      <c r="C210" s="103" t="s">
+        <v>724</v>
+      </c>
+      <c r="D210" s="103" t="s">
+        <v>725</v>
+      </c>
+      <c r="E210" s="104">
+        <v>8809871387706</v>
+      </c>
+      <c r="F210" s="105" t="s">
+        <v>726</v>
+      </c>
+      <c r="G210" s="116">
+        <v>1.2</v>
+      </c>
+      <c r="H210" s="105" t="s">
+        <v>120</v>
+      </c>
+      <c r="I210" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J210" s="16"/>
+      <c r="K210" s="16"/>
+    </row>
+    <row r="211" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A211" s="32"/>
+      <c r="B211" s="25" t="s">
+        <v>727</v>
+      </c>
+      <c r="C211" s="121" t="s">
+        <v>728</v>
+      </c>
+      <c r="D211" s="121" t="s">
+        <v>729</v>
+      </c>
+      <c r="E211" s="122">
+        <v>8809871387713</v>
+      </c>
+      <c r="F211" s="123" t="s">
+        <v>730</v>
+      </c>
+      <c r="G211" s="124">
+        <v>1.2</v>
+      </c>
+      <c r="H211" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="I211" s="15">
+        <v>2.1924000000000001</v>
+      </c>
+      <c r="J211" s="16"/>
+      <c r="K211" s="16"/>
+    </row>
+    <row r="212" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A212" s="30" t="s">
+        <v>731</v>
+      </c>
+      <c r="B212" s="139" t="s">
+        <v>732</v>
+      </c>
+      <c r="C212" s="140" t="s">
+        <v>733</v>
+      </c>
+      <c r="D212" s="140" t="s">
+        <v>734</v>
+      </c>
+      <c r="E212" s="47">
+        <v>8809871384163</v>
+      </c>
+      <c r="F212" s="48" t="s">
+        <v>735</v>
+      </c>
+      <c r="G212" s="49">
+        <v>4.5</v>
+      </c>
+      <c r="H212" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="I212" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J212" s="16"/>
+      <c r="K212" s="16"/>
+    </row>
+    <row r="213" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A213" s="31"/>
+      <c r="B213" s="141" t="s">
+        <v>736</v>
+      </c>
+      <c r="C213" s="142" t="s">
+        <v>737</v>
+      </c>
+      <c r="D213" s="142" t="s">
+        <v>738</v>
+      </c>
+      <c r="E213" s="143">
+        <v>8809871384170</v>
+      </c>
+      <c r="F213" s="144" t="s">
+        <v>739</v>
+      </c>
+      <c r="G213" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H213" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I213" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J213" s="16"/>
+      <c r="K213" s="16"/>
+    </row>
+    <row r="214" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A214" s="31"/>
+      <c r="B214" s="141" t="s">
+        <v>740</v>
+      </c>
+      <c r="C214" s="142" t="s">
+        <v>741</v>
+      </c>
+      <c r="D214" s="142" t="s">
+        <v>742</v>
+      </c>
+      <c r="E214" s="143">
+        <v>8809871384187</v>
+      </c>
+      <c r="F214" s="144" t="s">
+        <v>743</v>
+      </c>
+      <c r="G214" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H214" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I214" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J214" s="16"/>
+      <c r="K214" s="16"/>
+    </row>
+    <row r="215" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A215" s="31"/>
+      <c r="B215" s="141" t="s">
+        <v>744</v>
+      </c>
+      <c r="C215" s="142" t="s">
+        <v>745</v>
+      </c>
+      <c r="D215" s="142" t="s">
+        <v>746</v>
+      </c>
+      <c r="E215" s="143">
+        <v>8809871384194</v>
+      </c>
+      <c r="F215" s="144" t="s">
+        <v>747</v>
+      </c>
+      <c r="G215" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H215" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I215" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J215" s="16"/>
+      <c r="K215" s="16"/>
+    </row>
+    <row r="216" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A216" s="31"/>
+      <c r="B216" s="141" t="s">
+        <v>748</v>
+      </c>
+      <c r="C216" s="142" t="s">
+        <v>749</v>
+      </c>
+      <c r="D216" s="142" t="s">
+        <v>750</v>
+      </c>
+      <c r="E216" s="143">
+        <v>8809871384200</v>
+      </c>
+      <c r="F216" s="144" t="s">
+        <v>751</v>
+      </c>
+      <c r="G216" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H216" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I216" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J216" s="16"/>
+      <c r="K216" s="16"/>
+    </row>
+    <row r="217" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A217" s="31"/>
+      <c r="B217" s="141" t="s">
+        <v>752</v>
+      </c>
+      <c r="C217" s="142" t="s">
+        <v>753</v>
+      </c>
+      <c r="D217" s="142" t="s">
+        <v>754</v>
+      </c>
+      <c r="E217" s="143">
+        <v>8809871384514</v>
+      </c>
+      <c r="F217" s="144" t="s">
+        <v>755</v>
+      </c>
+      <c r="G217" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H217" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I217" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J217" s="16"/>
+      <c r="K217" s="16"/>
+    </row>
+    <row r="218" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A218" s="31"/>
+      <c r="B218" s="141" t="s">
+        <v>756</v>
+      </c>
+      <c r="C218" s="142" t="s">
+        <v>757</v>
+      </c>
+      <c r="D218" s="142" t="s">
+        <v>758</v>
+      </c>
+      <c r="E218" s="143">
+        <v>8809871384521</v>
+      </c>
+      <c r="F218" s="144" t="s">
+        <v>759</v>
+      </c>
+      <c r="G218" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H218" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I218" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J218" s="16"/>
+      <c r="K218" s="16"/>
+    </row>
+    <row r="219" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A219" s="31"/>
+      <c r="B219" s="141" t="s">
+        <v>760</v>
+      </c>
+      <c r="C219" s="142" t="s">
+        <v>761</v>
+      </c>
+      <c r="D219" s="142" t="s">
+        <v>762</v>
+      </c>
+      <c r="E219" s="143">
+        <v>8809871384965</v>
+      </c>
+      <c r="F219" s="144" t="s">
+        <v>763</v>
+      </c>
+      <c r="G219" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H219" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I219" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J219" s="16"/>
+      <c r="K219" s="16"/>
+    </row>
+    <row r="220" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A220" s="32"/>
+      <c r="B220" s="146" t="s">
+        <v>764</v>
+      </c>
+      <c r="C220" s="147" t="s">
+        <v>765</v>
+      </c>
+      <c r="D220" s="147" t="s">
+        <v>766</v>
+      </c>
+      <c r="E220" s="53">
+        <v>8809871384972</v>
+      </c>
+      <c r="F220" s="54" t="s">
+        <v>767</v>
+      </c>
+      <c r="G220" s="55">
+        <v>4.5</v>
+      </c>
+      <c r="H220" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="I220" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J220" s="16"/>
+      <c r="K220" s="16"/>
+    </row>
+    <row r="221" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A221" s="30" t="s">
+        <v>768</v>
+      </c>
+      <c r="B221" s="139" t="s">
+        <v>769</v>
+      </c>
+      <c r="C221" s="140" t="s">
+        <v>770</v>
+      </c>
+      <c r="D221" s="140" t="s">
+        <v>771</v>
+      </c>
+      <c r="E221" s="47">
+        <v>8809871384842</v>
+      </c>
+      <c r="F221" s="48" t="s">
+        <v>772</v>
+      </c>
+      <c r="G221" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="H221" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="I221" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J221" s="16"/>
+      <c r="K221" s="16"/>
+    </row>
+    <row r="222" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A222" s="31"/>
+      <c r="B222" s="141" t="s">
+        <v>773</v>
+      </c>
+      <c r="C222" s="142" t="s">
+        <v>774</v>
+      </c>
+      <c r="D222" s="142" t="s">
+        <v>775</v>
+      </c>
+      <c r="E222" s="143">
+        <v>8809871384859</v>
+      </c>
+      <c r="F222" s="144" t="s">
+        <v>776</v>
+      </c>
+      <c r="G222" s="145">
+        <v>1.2</v>
+      </c>
+      <c r="H222" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I222" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J222" s="16"/>
+      <c r="K222" s="16"/>
+    </row>
+    <row r="223" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A223" s="31"/>
+      <c r="B223" s="141" t="s">
+        <v>777</v>
+      </c>
+      <c r="C223" s="142" t="s">
+        <v>778</v>
+      </c>
+      <c r="D223" s="142" t="s">
+        <v>779</v>
+      </c>
+      <c r="E223" s="143">
+        <v>8809871384866</v>
+      </c>
+      <c r="F223" s="144" t="s">
+        <v>780</v>
+      </c>
+      <c r="G223" s="145">
+        <v>1.2</v>
+      </c>
+      <c r="H223" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I223" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J223" s="16"/>
+      <c r="K223" s="16"/>
+    </row>
+    <row r="224" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A224" s="31"/>
+      <c r="B224" s="141" t="s">
+        <v>781</v>
+      </c>
+      <c r="C224" s="142" t="s">
+        <v>782</v>
+      </c>
+      <c r="D224" s="142" t="s">
+        <v>783</v>
+      </c>
+      <c r="E224" s="143">
+        <v>8809871384873</v>
+      </c>
+      <c r="F224" s="144" t="s">
+        <v>784</v>
+      </c>
+      <c r="G224" s="145">
+        <v>1.2</v>
+      </c>
+      <c r="H224" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I224" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J224" s="16"/>
+      <c r="K224" s="16"/>
+    </row>
+    <row r="225" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A225" s="31"/>
+      <c r="B225" s="148" t="s">
+        <v>785</v>
+      </c>
+      <c r="C225" s="149" t="s">
+        <v>786</v>
+      </c>
+      <c r="D225" s="149" t="s">
+        <v>787</v>
+      </c>
+      <c r="E225" s="150">
+        <v>8809871384880</v>
+      </c>
+      <c r="F225" s="151" t="s">
+        <v>788</v>
+      </c>
+      <c r="G225" s="152">
+        <v>1.2</v>
+      </c>
+      <c r="H225" s="151" t="s">
+        <v>120</v>
+      </c>
+      <c r="I225" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J225" s="16"/>
+      <c r="K225" s="16"/>
+    </row>
+    <row r="226" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A226" s="31"/>
+      <c r="B226" s="148" t="s">
+        <v>789</v>
+      </c>
+      <c r="C226" s="149" t="s">
+        <v>790</v>
+      </c>
+      <c r="D226" s="149" t="s">
+        <v>791</v>
+      </c>
+      <c r="E226" s="150">
+        <v>8809871384897</v>
+      </c>
+      <c r="F226" s="151" t="s">
+        <v>792</v>
+      </c>
+      <c r="G226" s="152">
+        <v>1.2</v>
+      </c>
+      <c r="H226" s="151" t="s">
+        <v>120</v>
+      </c>
+      <c r="I226" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J226" s="16"/>
+      <c r="K226" s="16"/>
+    </row>
+    <row r="227" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A227" s="31"/>
+      <c r="B227" s="141" t="s">
+        <v>793</v>
+      </c>
+      <c r="C227" s="142" t="s">
+        <v>794</v>
+      </c>
+      <c r="D227" s="142" t="s">
+        <v>795</v>
+      </c>
+      <c r="E227" s="143">
+        <v>8809871384903</v>
+      </c>
+      <c r="F227" s="144" t="s">
+        <v>796</v>
+      </c>
+      <c r="G227" s="145">
+        <v>1.2</v>
+      </c>
+      <c r="H227" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I227" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J227" s="16"/>
+      <c r="K227" s="16"/>
+    </row>
+    <row r="228" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A228" s="31"/>
+      <c r="B228" s="141" t="s">
+        <v>797</v>
+      </c>
+      <c r="C228" s="142" t="s">
+        <v>798</v>
+      </c>
+      <c r="D228" s="142" t="s">
+        <v>799</v>
+      </c>
+      <c r="E228" s="143">
+        <v>8809871387775</v>
+      </c>
+      <c r="F228" s="144" t="s">
+        <v>800</v>
+      </c>
+      <c r="G228" s="145">
+        <v>1.2</v>
+      </c>
+      <c r="H228" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I228" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J228" s="16"/>
+      <c r="K228" s="16"/>
+    </row>
+    <row r="229" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A229" s="32"/>
+      <c r="B229" s="146" t="s">
+        <v>801</v>
+      </c>
+      <c r="C229" s="147" t="s">
+        <v>802</v>
+      </c>
+      <c r="D229" s="147" t="s">
+        <v>803</v>
+      </c>
+      <c r="E229" s="53">
+        <v>8809871387782</v>
+      </c>
+      <c r="F229" s="54" t="s">
+        <v>804</v>
+      </c>
+      <c r="G229" s="55">
+        <v>1.2</v>
+      </c>
+      <c r="H229" s="54" t="s">
+        <v>120</v>
+      </c>
+      <c r="I229" s="15">
+        <v>1.5660000000000001</v>
+      </c>
+      <c r="J229" s="16"/>
+      <c r="K229" s="16"/>
+    </row>
+    <row r="230" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A230" s="30" t="s">
+        <v>805</v>
+      </c>
+      <c r="B230" s="139" t="s">
+        <v>806</v>
+      </c>
+      <c r="C230" s="140" t="s">
+        <v>807</v>
+      </c>
+      <c r="D230" s="140" t="s">
+        <v>808</v>
+      </c>
+      <c r="E230" s="47">
+        <v>8800303330703</v>
+      </c>
+      <c r="F230" s="48" t="s">
+        <v>809</v>
+      </c>
+      <c r="G230" s="49">
+        <v>4.5</v>
+      </c>
+      <c r="H230" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="I230" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J230" s="16"/>
+      <c r="K230" s="16"/>
+    </row>
+    <row r="231" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A231" s="31"/>
+      <c r="B231" s="141" t="s">
+        <v>810</v>
+      </c>
+      <c r="C231" s="142" t="s">
+        <v>811</v>
+      </c>
+      <c r="D231" s="142" t="s">
+        <v>812</v>
+      </c>
+      <c r="E231" s="143">
+        <v>8800303330710</v>
+      </c>
+      <c r="F231" s="144" t="s">
+        <v>813</v>
+      </c>
+      <c r="G231" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H231" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I231" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J231" s="16"/>
+      <c r="K231" s="16"/>
+    </row>
+    <row r="232" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A232" s="31"/>
+      <c r="B232" s="141" t="s">
+        <v>814</v>
+      </c>
+      <c r="C232" s="142" t="s">
+        <v>815</v>
+      </c>
+      <c r="D232" s="142" t="s">
+        <v>816</v>
+      </c>
+      <c r="E232" s="143">
+        <v>8800303330727</v>
+      </c>
+      <c r="F232" s="144" t="s">
+        <v>817</v>
+      </c>
+      <c r="G232" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H232" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I232" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J232" s="16"/>
+      <c r="K232" s="16"/>
+    </row>
+    <row r="233" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A233" s="31"/>
+      <c r="B233" s="141" t="s">
+        <v>818</v>
+      </c>
+      <c r="C233" s="142" t="s">
+        <v>819</v>
+      </c>
+      <c r="D233" s="142" t="s">
+        <v>820</v>
+      </c>
+      <c r="E233" s="143">
+        <v>8800303330734</v>
+      </c>
+      <c r="F233" s="144" t="s">
+        <v>821</v>
+      </c>
+      <c r="G233" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H233" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I233" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J233" s="16"/>
+      <c r="K233" s="16"/>
+    </row>
+    <row r="234" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A234" s="31"/>
+      <c r="B234" s="141" t="s">
+        <v>822</v>
+      </c>
+      <c r="C234" s="142" t="s">
+        <v>823</v>
+      </c>
+      <c r="D234" s="142" t="s">
+        <v>824</v>
+      </c>
+      <c r="E234" s="143">
+        <v>8800303330741</v>
+      </c>
+      <c r="F234" s="144" t="s">
+        <v>825</v>
+      </c>
+      <c r="G234" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H234" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I234" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J234" s="16"/>
+      <c r="K234" s="16"/>
+    </row>
+    <row r="235" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A235" s="31"/>
+      <c r="B235" s="141" t="s">
+        <v>826</v>
+      </c>
+      <c r="C235" s="142" t="s">
+        <v>827</v>
+      </c>
+      <c r="D235" s="142" t="s">
+        <v>828</v>
+      </c>
+      <c r="E235" s="143">
+        <v>8800303331106</v>
+      </c>
+      <c r="F235" s="144" t="s">
+        <v>829</v>
+      </c>
+      <c r="G235" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H235" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I235" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J235" s="16"/>
+      <c r="K235" s="16"/>
+    </row>
+    <row r="236" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A236" s="31"/>
+      <c r="B236" s="141" t="s">
+        <v>830</v>
+      </c>
+      <c r="C236" s="142" t="s">
+        <v>831</v>
+      </c>
+      <c r="D236" s="142" t="s">
+        <v>832</v>
+      </c>
+      <c r="E236" s="143">
+        <v>8800303331120</v>
+      </c>
+      <c r="F236" s="144" t="s">
+        <v>833</v>
+      </c>
+      <c r="G236" s="145">
+        <v>4.5</v>
+      </c>
+      <c r="H236" s="144" t="s">
+        <v>120</v>
+      </c>
+      <c r="I236" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J236" s="16"/>
+      <c r="K236" s="16"/>
+    </row>
+    <row r="237" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A237" s="32"/>
+      <c r="B237" s="148" t="s">
+        <v>834</v>
+      </c>
+      <c r="C237" s="149" t="s">
+        <v>835</v>
+      </c>
+      <c r="D237" s="149" t="s">
+        <v>836</v>
+      </c>
+      <c r="E237" s="150">
+        <v>8800303331113</v>
+      </c>
+      <c r="F237" s="151" t="s">
+        <v>837</v>
+      </c>
+      <c r="G237" s="152">
+        <v>4.5</v>
+      </c>
+      <c r="H237" s="151" t="s">
+        <v>120</v>
+      </c>
+      <c r="I237" s="15">
+        <v>5.0004</v>
+      </c>
+      <c r="J237" s="16"/>
+      <c r="K237" s="16"/>
+    </row>
+    <row r="238" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A238" s="30" t="s">
+        <v>838</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="C238" s="140" t="s">
+        <v>840</v>
+      </c>
+      <c r="D238" s="140" t="s">
+        <v>841</v>
+      </c>
+      <c r="E238" s="47">
+        <v>8809213809828</v>
+      </c>
+      <c r="F238" s="48" t="s">
+        <v>842</v>
+      </c>
+      <c r="G238" s="49">
+        <v>3.5</v>
+      </c>
+      <c r="H238" s="48" t="s">
+        <v>843</v>
+      </c>
+      <c r="I238" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J238" s="16"/>
+      <c r="K238" s="16"/>
+    </row>
+    <row r="239" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A239" s="31"/>
+      <c r="B239" s="19" t="s">
+        <v>844</v>
+      </c>
+      <c r="C239" s="142" t="s">
+        <v>845</v>
+      </c>
+      <c r="D239" s="142" t="s">
+        <v>846</v>
+      </c>
+      <c r="E239" s="143">
+        <v>8809213809835</v>
+      </c>
+      <c r="F239" s="144" t="s">
+        <v>847</v>
+      </c>
+      <c r="G239" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H239" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I239" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J239" s="16"/>
+      <c r="K239" s="16"/>
+    </row>
+    <row r="240" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A240" s="31"/>
+      <c r="B240" s="19" t="s">
+        <v>849</v>
+      </c>
+      <c r="C240" s="142" t="s">
+        <v>850</v>
+      </c>
+      <c r="D240" s="142" t="s">
+        <v>851</v>
+      </c>
+      <c r="E240" s="143">
+        <v>8809213809842</v>
+      </c>
+      <c r="F240" s="144" t="s">
+        <v>852</v>
+      </c>
+      <c r="G240" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H240" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I240" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J240" s="16"/>
+      <c r="K240" s="16"/>
+    </row>
+    <row r="241" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A241" s="31"/>
+      <c r="B241" s="19" t="s">
+        <v>853</v>
+      </c>
+      <c r="C241" s="142" t="s">
+        <v>854</v>
+      </c>
+      <c r="D241" s="142" t="s">
+        <v>855</v>
+      </c>
+      <c r="E241" s="143">
+        <v>8809213809859</v>
+      </c>
+      <c r="F241" s="144" t="s">
+        <v>856</v>
+      </c>
+      <c r="G241" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H241" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I241" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J241" s="16"/>
+      <c r="K241" s="16"/>
+    </row>
+    <row r="242" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A242" s="31"/>
+      <c r="B242" s="19" t="s">
+        <v>857</v>
+      </c>
+      <c r="C242" s="142" t="s">
+        <v>858</v>
+      </c>
+      <c r="D242" s="142" t="s">
+        <v>859</v>
+      </c>
+      <c r="E242" s="143">
+        <v>8809213809866</v>
+      </c>
+      <c r="F242" s="144" t="s">
+        <v>860</v>
+      </c>
+      <c r="G242" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H242" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I242" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J242" s="16"/>
+      <c r="K242" s="16"/>
+    </row>
+    <row r="243" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A243" s="31"/>
+      <c r="B243" s="19" t="s">
+        <v>861</v>
+      </c>
+      <c r="C243" s="142" t="s">
+        <v>862</v>
+      </c>
+      <c r="D243" s="142" t="s">
+        <v>863</v>
+      </c>
+      <c r="E243" s="143">
+        <v>8809871383234</v>
+      </c>
+      <c r="F243" s="144" t="s">
+        <v>864</v>
+      </c>
+      <c r="G243" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H243" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I243" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J243" s="16"/>
+      <c r="K243" s="16"/>
+    </row>
+    <row r="244" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A244" s="31"/>
+      <c r="B244" s="19" t="s">
+        <v>865</v>
+      </c>
+      <c r="C244" s="142" t="s">
+        <v>866</v>
+      </c>
+      <c r="D244" s="142" t="s">
+        <v>867</v>
+      </c>
+      <c r="E244" s="143">
+        <v>8809871385375</v>
+      </c>
+      <c r="F244" s="144" t="s">
+        <v>868</v>
+      </c>
+      <c r="G244" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H244" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I244" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J244" s="16"/>
+      <c r="K244" s="16"/>
+    </row>
+    <row r="245" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A245" s="31"/>
+      <c r="B245" s="19" t="s">
+        <v>869</v>
+      </c>
+      <c r="C245" s="142" t="s">
+        <v>870</v>
+      </c>
+      <c r="D245" s="142" t="s">
+        <v>871</v>
+      </c>
+      <c r="E245" s="143">
+        <v>8809871385382</v>
+      </c>
+      <c r="F245" s="144" t="s">
+        <v>872</v>
+      </c>
+      <c r="G245" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H245" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I245" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J245" s="16"/>
+      <c r="K245" s="16"/>
+    </row>
+    <row r="246" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A246" s="31"/>
+      <c r="B246" s="19" t="s">
+        <v>873</v>
+      </c>
+      <c r="C246" s="142" t="s">
+        <v>874</v>
+      </c>
+      <c r="D246" s="142" t="s">
+        <v>875</v>
+      </c>
+      <c r="E246" s="143">
+        <v>8809871386150</v>
+      </c>
+      <c r="F246" s="144" t="s">
+        <v>876</v>
+      </c>
+      <c r="G246" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H246" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I246" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J246" s="16"/>
+      <c r="K246" s="16"/>
+    </row>
+    <row r="247" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A247" s="31"/>
+      <c r="B247" s="19" t="s">
+        <v>877</v>
+      </c>
+      <c r="C247" s="142" t="s">
+        <v>878</v>
+      </c>
+      <c r="D247" s="142" t="s">
+        <v>879</v>
+      </c>
+      <c r="E247" s="143">
+        <v>8809871387409</v>
+      </c>
+      <c r="F247" s="144" t="s">
+        <v>880</v>
+      </c>
+      <c r="G247" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H247" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I247" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J247" s="16"/>
+      <c r="K247" s="16"/>
+    </row>
+    <row r="248" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A248" s="31"/>
+      <c r="B248" s="19" t="s">
+        <v>881</v>
+      </c>
+      <c r="C248" s="142" t="s">
+        <v>882</v>
+      </c>
+      <c r="D248" s="142" t="s">
+        <v>883</v>
+      </c>
+      <c r="E248" s="143">
+        <v>8809871387355</v>
+      </c>
+      <c r="F248" s="144" t="s">
+        <v>884</v>
+      </c>
+      <c r="G248" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H248" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I248" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J248" s="16"/>
+      <c r="K248" s="16"/>
+    </row>
+    <row r="249" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A249" s="31"/>
+      <c r="B249" s="33" t="s">
+        <v>885</v>
+      </c>
+      <c r="C249" s="149" t="s">
+        <v>886</v>
+      </c>
+      <c r="D249" s="149" t="s">
+        <v>887</v>
+      </c>
+      <c r="E249" s="150">
+        <v>8809871387362</v>
+      </c>
+      <c r="F249" s="151" t="s">
+        <v>888</v>
+      </c>
+      <c r="G249" s="152">
+        <v>3.5</v>
+      </c>
+      <c r="H249" s="151" t="s">
+        <v>848</v>
+      </c>
+      <c r="I249" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J249" s="16"/>
+      <c r="K249" s="16"/>
+    </row>
+    <row r="250" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A250" s="31"/>
+      <c r="B250" s="19" t="s">
+        <v>889</v>
+      </c>
+      <c r="C250" s="142" t="s">
+        <v>890</v>
+      </c>
+      <c r="D250" s="142" t="s">
+        <v>891</v>
+      </c>
+      <c r="E250" s="143">
+        <v>8800303332134</v>
+      </c>
+      <c r="F250" s="144" t="s">
+        <v>892</v>
+      </c>
+      <c r="G250" s="145">
+        <v>3.5</v>
+      </c>
+      <c r="H250" s="144" t="s">
+        <v>848</v>
+      </c>
+      <c r="I250" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J250" s="16"/>
+      <c r="K250" s="16"/>
+    </row>
+    <row r="251" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A251" s="32"/>
+      <c r="B251" s="33" t="s">
+        <v>893</v>
+      </c>
+      <c r="C251" s="149" t="s">
+        <v>894</v>
+      </c>
+      <c r="D251" s="149" t="s">
+        <v>895</v>
+      </c>
+      <c r="E251" s="150">
+        <v>8800303332141</v>
+      </c>
+      <c r="F251" s="151" t="s">
+        <v>896</v>
+      </c>
+      <c r="G251" s="152">
+        <v>3.5</v>
+      </c>
+      <c r="H251" s="151" t="s">
+        <v>848</v>
+      </c>
+      <c r="I251" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J251" s="16"/>
+      <c r="K251" s="16"/>
+    </row>
+    <row r="252" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A252" s="153" t="s">
+        <v>897</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="C252" s="126" t="s">
+        <v>899</v>
+      </c>
+      <c r="D252" s="126" t="s">
+        <v>900</v>
+      </c>
+      <c r="E252" s="127">
+        <v>8809871387416</v>
+      </c>
+      <c r="F252" s="128" t="s">
+        <v>901</v>
+      </c>
+      <c r="G252" s="154">
+        <v>4</v>
+      </c>
+      <c r="H252" s="155" t="s">
+        <v>902</v>
+      </c>
+      <c r="I252" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J252" s="16"/>
+      <c r="K252" s="16"/>
+    </row>
+    <row r="253" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A253" s="156"/>
+      <c r="B253" s="19" t="s">
+        <v>903</v>
+      </c>
+      <c r="C253" s="103" t="s">
+        <v>904</v>
+      </c>
+      <c r="D253" s="103" t="s">
+        <v>905</v>
+      </c>
+      <c r="E253" s="104">
+        <v>8809871387423</v>
+      </c>
+      <c r="F253" s="105" t="s">
+        <v>906</v>
+      </c>
+      <c r="G253" s="93">
+        <v>4</v>
+      </c>
+      <c r="H253" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I253" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J253" s="16"/>
+      <c r="K253" s="16"/>
+    </row>
+    <row r="254" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A254" s="156"/>
+      <c r="B254" s="19" t="s">
+        <v>908</v>
+      </c>
+      <c r="C254" s="103" t="s">
+        <v>909</v>
+      </c>
+      <c r="D254" s="103" t="s">
+        <v>910</v>
+      </c>
+      <c r="E254" s="104">
+        <v>8809871387430</v>
+      </c>
+      <c r="F254" s="105" t="s">
+        <v>911</v>
+      </c>
+      <c r="G254" s="93">
+        <v>4</v>
+      </c>
+      <c r="H254" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I254" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J254" s="16"/>
+      <c r="K254" s="16"/>
+    </row>
+    <row r="255" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A255" s="156"/>
+      <c r="B255" s="19" t="s">
+        <v>912</v>
+      </c>
+      <c r="C255" s="103" t="s">
+        <v>913</v>
+      </c>
+      <c r="D255" s="103" t="s">
+        <v>914</v>
+      </c>
+      <c r="E255" s="104">
+        <v>8809871387447</v>
+      </c>
+      <c r="F255" s="105" t="s">
+        <v>915</v>
+      </c>
+      <c r="G255" s="93">
+        <v>4</v>
+      </c>
+      <c r="H255" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I255" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J255" s="16"/>
+      <c r="K255" s="16"/>
+    </row>
+    <row r="256" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A256" s="156"/>
+      <c r="B256" s="19" t="s">
+        <v>916</v>
+      </c>
+      <c r="C256" s="103" t="s">
+        <v>917</v>
+      </c>
+      <c r="D256" s="103" t="s">
+        <v>918</v>
+      </c>
+      <c r="E256" s="104">
+        <v>8809871387454</v>
+      </c>
+      <c r="F256" s="105" t="s">
+        <v>919</v>
+      </c>
+      <c r="G256" s="93">
+        <v>4</v>
+      </c>
+      <c r="H256" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I256" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J256" s="16"/>
+      <c r="K256" s="16"/>
+    </row>
+    <row r="257" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A257" s="156"/>
+      <c r="B257" s="19" t="s">
+        <v>920</v>
+      </c>
+      <c r="C257" s="103" t="s">
+        <v>921</v>
+      </c>
+      <c r="D257" s="103" t="s">
+        <v>922</v>
+      </c>
+      <c r="E257" s="104">
+        <v>8809871387461</v>
+      </c>
+      <c r="F257" s="105" t="s">
+        <v>923</v>
+      </c>
+      <c r="G257" s="93">
+        <v>4</v>
+      </c>
+      <c r="H257" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I257" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J257" s="16"/>
+      <c r="K257" s="16"/>
+    </row>
+    <row r="258" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A258" s="156"/>
+      <c r="B258" s="19" t="s">
+        <v>924</v>
+      </c>
+      <c r="C258" s="103" t="s">
+        <v>925</v>
+      </c>
+      <c r="D258" s="103" t="s">
+        <v>926</v>
+      </c>
+      <c r="E258" s="104">
+        <v>8809871387478</v>
+      </c>
+      <c r="F258" s="105" t="s">
+        <v>927</v>
+      </c>
+      <c r="G258" s="93">
+        <v>4</v>
+      </c>
+      <c r="H258" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I258" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J258" s="16"/>
+      <c r="K258" s="16"/>
+    </row>
+    <row r="259" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A259" s="156"/>
+      <c r="B259" s="19" t="s">
+        <v>928</v>
+      </c>
+      <c r="C259" s="103" t="s">
+        <v>929</v>
+      </c>
+      <c r="D259" s="103" t="s">
+        <v>930</v>
+      </c>
+      <c r="E259" s="104">
+        <v>8809871387485</v>
+      </c>
+      <c r="F259" s="105" t="s">
+        <v>931</v>
+      </c>
+      <c r="G259" s="93">
+        <v>4</v>
+      </c>
+      <c r="H259" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I259" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J259" s="16"/>
+      <c r="K259" s="16"/>
+    </row>
+    <row r="260" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A260" s="156"/>
+      <c r="B260" s="19" t="s">
+        <v>932</v>
+      </c>
+      <c r="C260" s="103" t="s">
+        <v>933</v>
+      </c>
+      <c r="D260" s="103" t="s">
+        <v>934</v>
+      </c>
+      <c r="E260" s="104">
+        <v>8809871387492</v>
+      </c>
+      <c r="F260" s="105" t="s">
+        <v>935</v>
+      </c>
+      <c r="G260" s="93">
+        <v>4</v>
+      </c>
+      <c r="H260" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I260" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J260" s="16"/>
+      <c r="K260" s="16"/>
+    </row>
+    <row r="261" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A261" s="156"/>
+      <c r="B261" s="19" t="s">
+        <v>936</v>
+      </c>
+      <c r="C261" s="103" t="s">
+        <v>937</v>
+      </c>
+      <c r="D261" s="103" t="s">
+        <v>938</v>
+      </c>
+      <c r="E261" s="104">
+        <v>8809871387508</v>
+      </c>
+      <c r="F261" s="105" t="s">
+        <v>939</v>
+      </c>
+      <c r="G261" s="93">
+        <v>4</v>
+      </c>
+      <c r="H261" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I261" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J261" s="16"/>
+      <c r="K261" s="16"/>
+    </row>
+    <row r="262" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A262" s="156"/>
+      <c r="B262" s="19" t="s">
+        <v>940</v>
+      </c>
+      <c r="C262" s="103" t="s">
+        <v>941</v>
+      </c>
+      <c r="D262" s="103" t="s">
+        <v>942</v>
+      </c>
+      <c r="E262" s="104">
+        <v>8809871387515</v>
+      </c>
+      <c r="F262" s="105" t="s">
+        <v>943</v>
+      </c>
+      <c r="G262" s="93">
+        <v>4</v>
+      </c>
+      <c r="H262" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I262" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J262" s="16"/>
+      <c r="K262" s="16"/>
+    </row>
+    <row r="263" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A263" s="156"/>
+      <c r="B263" s="19" t="s">
+        <v>944</v>
+      </c>
+      <c r="C263" s="103" t="s">
+        <v>945</v>
+      </c>
+      <c r="D263" s="103" t="s">
+        <v>946</v>
+      </c>
+      <c r="E263" s="104">
+        <v>8809871387522</v>
+      </c>
+      <c r="F263" s="105" t="s">
+        <v>947</v>
+      </c>
+      <c r="G263" s="93">
+        <v>4</v>
+      </c>
+      <c r="H263" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I263" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J263" s="16"/>
+      <c r="K263" s="16"/>
+    </row>
+    <row r="264" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A264" s="156"/>
+      <c r="B264" s="19" t="s">
+        <v>948</v>
+      </c>
+      <c r="C264" s="103" t="s">
+        <v>949</v>
+      </c>
+      <c r="D264" s="103" t="s">
+        <v>950</v>
+      </c>
+      <c r="E264" s="104">
+        <v>8809871387539</v>
+      </c>
+      <c r="F264" s="105" t="s">
+        <v>951</v>
+      </c>
+      <c r="G264" s="93">
+        <v>4</v>
+      </c>
+      <c r="H264" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I264" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J264" s="16"/>
+      <c r="K264" s="16"/>
+    </row>
+    <row r="265" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A265" s="156"/>
+      <c r="B265" s="19" t="s">
+        <v>952</v>
+      </c>
+      <c r="C265" s="103" t="s">
+        <v>953</v>
+      </c>
+      <c r="D265" s="103" t="s">
+        <v>954</v>
+      </c>
+      <c r="E265" s="104">
+        <v>8809871387546</v>
+      </c>
+      <c r="F265" s="105" t="s">
+        <v>955</v>
+      </c>
+      <c r="G265" s="93">
+        <v>4</v>
+      </c>
+      <c r="H265" s="92" t="s">
+        <v>907</v>
+      </c>
+      <c r="I265" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J265" s="16"/>
+      <c r="K265" s="16"/>
+    </row>
+    <row r="266" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A266" s="157"/>
+      <c r="B266" s="25" t="s">
+        <v>956</v>
+      </c>
+      <c r="C266" s="121" t="s">
+        <v>957</v>
+      </c>
+      <c r="D266" s="121" t="s">
+        <v>958</v>
+      </c>
+      <c r="E266" s="122">
+        <v>8809871387553</v>
+      </c>
+      <c r="F266" s="123" t="s">
+        <v>959</v>
+      </c>
+      <c r="G266" s="158">
+        <v>4</v>
+      </c>
+      <c r="H266" s="159" t="s">
+        <v>907</v>
+      </c>
+      <c r="I266" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J266" s="16"/>
+      <c r="K266" s="16"/>
+    </row>
+    <row r="267" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A267" s="153" t="s">
+        <v>960</v>
+      </c>
+      <c r="B267" s="85" t="s">
+        <v>961</v>
+      </c>
+      <c r="C267" s="112" t="s">
+        <v>962</v>
+      </c>
+      <c r="D267" s="112" t="s">
+        <v>963</v>
+      </c>
+      <c r="E267" s="113">
+        <v>8800303332271</v>
+      </c>
+      <c r="F267" s="114" t="s">
+        <v>964</v>
+      </c>
+      <c r="G267" s="89">
+        <v>4</v>
+      </c>
+      <c r="H267" s="88" t="s">
+        <v>965</v>
+      </c>
+      <c r="I267" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J267" s="16"/>
+      <c r="K267" s="16"/>
+    </row>
+    <row r="268" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A268" s="156"/>
+      <c r="B268" s="19" t="s">
+        <v>966</v>
+      </c>
+      <c r="C268" s="103" t="s">
+        <v>967</v>
+      </c>
+      <c r="D268" s="103" t="s">
+        <v>968</v>
+      </c>
+      <c r="E268" s="104">
+        <v>8800303332288</v>
+      </c>
+      <c r="F268" s="105" t="s">
+        <v>969</v>
+      </c>
+      <c r="G268" s="93">
+        <v>4</v>
+      </c>
+      <c r="H268" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I268" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J268" s="16"/>
+      <c r="K268" s="16"/>
+    </row>
+    <row r="269" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A269" s="156"/>
+      <c r="B269" s="19" t="s">
+        <v>970</v>
+      </c>
+      <c r="C269" s="103" t="s">
+        <v>971</v>
+      </c>
+      <c r="D269" s="103" t="s">
+        <v>972</v>
+      </c>
+      <c r="E269" s="104">
+        <v>8800303332295</v>
+      </c>
+      <c r="F269" s="105" t="s">
+        <v>973</v>
+      </c>
+      <c r="G269" s="93">
+        <v>4</v>
+      </c>
+      <c r="H269" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I269" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J269" s="16"/>
+      <c r="K269" s="16"/>
+    </row>
+    <row r="270" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A270" s="156"/>
+      <c r="B270" s="19" t="s">
+        <v>974</v>
+      </c>
+      <c r="C270" s="103" t="s">
+        <v>975</v>
+      </c>
+      <c r="D270" s="103" t="s">
+        <v>976</v>
+      </c>
+      <c r="E270" s="104">
+        <v>8800303332301</v>
+      </c>
+      <c r="F270" s="105" t="s">
+        <v>977</v>
+      </c>
+      <c r="G270" s="93">
+        <v>4</v>
+      </c>
+      <c r="H270" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I270" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J270" s="16"/>
+      <c r="K270" s="16"/>
+    </row>
+    <row r="271" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A271" s="156"/>
+      <c r="B271" s="19" t="s">
+        <v>978</v>
+      </c>
+      <c r="C271" s="103" t="s">
+        <v>979</v>
+      </c>
+      <c r="D271" s="103" t="s">
+        <v>980</v>
+      </c>
+      <c r="E271" s="104">
+        <v>8800303332318</v>
+      </c>
+      <c r="F271" s="105" t="s">
+        <v>981</v>
+      </c>
+      <c r="G271" s="93">
+        <v>4</v>
+      </c>
+      <c r="H271" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I271" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J271" s="16"/>
+      <c r="K271" s="16"/>
+    </row>
+    <row r="272" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A272" s="156"/>
+      <c r="B272" s="19" t="s">
+        <v>982</v>
+      </c>
+      <c r="C272" s="103" t="s">
+        <v>983</v>
+      </c>
+      <c r="D272" s="103" t="s">
+        <v>984</v>
+      </c>
+      <c r="E272" s="104">
+        <v>8800303332325</v>
+      </c>
+      <c r="F272" s="105" t="s">
+        <v>985</v>
+      </c>
+      <c r="G272" s="93">
+        <v>4</v>
+      </c>
+      <c r="H272" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I272" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J272" s="16"/>
+      <c r="K272" s="16"/>
+    </row>
+    <row r="273" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A273" s="156"/>
+      <c r="B273" s="19" t="s">
+        <v>986</v>
+      </c>
+      <c r="C273" s="103" t="s">
+        <v>987</v>
+      </c>
+      <c r="D273" s="103" t="s">
+        <v>988</v>
+      </c>
+      <c r="E273" s="104">
+        <v>8800303332332</v>
+      </c>
+      <c r="F273" s="105" t="s">
+        <v>989</v>
+      </c>
+      <c r="G273" s="93">
+        <v>4</v>
+      </c>
+      <c r="H273" s="92" t="s">
+        <v>965</v>
+      </c>
+      <c r="I273" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J273" s="16"/>
+      <c r="K273" s="16"/>
+    </row>
+    <row r="274" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A274" s="157"/>
+      <c r="B274" s="33" t="s">
+        <v>990</v>
+      </c>
+      <c r="C274" s="117" t="s">
+        <v>991</v>
+      </c>
+      <c r="D274" s="117" t="s">
+        <v>992</v>
+      </c>
+      <c r="E274" s="118">
+        <v>8800303332349</v>
+      </c>
+      <c r="F274" s="119" t="s">
+        <v>993</v>
+      </c>
+      <c r="G274" s="160">
+        <v>4</v>
+      </c>
+      <c r="H274" s="161" t="s">
+        <v>965</v>
+      </c>
+      <c r="I274" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J274" s="16"/>
+      <c r="K274" s="16"/>
+    </row>
+    <row r="275" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A275" s="162" t="s">
+        <v>994</v>
+      </c>
+      <c r="B275" s="163" t="s">
+        <v>995</v>
+      </c>
+      <c r="C275" s="164" t="s">
+        <v>996</v>
+      </c>
+      <c r="D275" s="164" t="s">
+        <v>997</v>
+      </c>
+      <c r="E275" s="165">
+        <v>8809871385344</v>
+      </c>
+      <c r="F275" s="155" t="s">
+        <v>998</v>
+      </c>
+      <c r="G275" s="154" t="s">
+        <v>999</v>
+      </c>
+      <c r="H275" s="155" t="s">
+        <v>308</v>
+      </c>
+      <c r="I275" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J275" s="16"/>
+      <c r="K275" s="16"/>
+    </row>
+    <row r="276" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A276" s="166"/>
+      <c r="B276" s="167" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C276" s="168" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D276" s="168" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E276" s="169">
+        <v>8809871385351</v>
+      </c>
+      <c r="F276" s="159" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G276" s="158" t="s">
+        <v>999</v>
+      </c>
+      <c r="H276" s="159" t="s">
+        <v>120</v>
+      </c>
+      <c r="I276" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J276" s="16"/>
+      <c r="K276" s="16"/>
+    </row>
+    <row r="277" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A277" s="170" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B277" s="171" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C277" s="172" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D277" s="172" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E277" s="173">
+        <v>8809213805431</v>
+      </c>
+      <c r="F277" s="174" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G277" s="175">
         <v>5</v>
       </c>
-      <c r="D84" s="22" t="s">
-[...65 lines deleted...]
-      <c r="C86" s="22" t="s">
+      <c r="H277" s="174" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I277" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J277" s="16"/>
+      <c r="K277" s="16"/>
+    </row>
+    <row r="278" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A278" s="176" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B278" s="177" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C278" s="164" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D278" s="164" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E278" s="178">
+        <v>8809871386082</v>
+      </c>
+      <c r="F278" s="179" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G278" s="180">
+        <v>8</v>
+      </c>
+      <c r="H278" s="179" t="s">
+        <v>308</v>
+      </c>
+      <c r="I278" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J278" s="16"/>
+      <c r="K278" s="16"/>
+    </row>
+    <row r="279" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A279" s="181"/>
+      <c r="B279" s="182" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C279" s="90" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D279" s="90" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E279" s="183">
+        <v>8809871383746</v>
+      </c>
+      <c r="F279" s="184" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G279" s="185">
+        <v>8.5</v>
+      </c>
+      <c r="H279" s="184" t="s">
+        <v>308</v>
+      </c>
+      <c r="I279" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J279" s="16"/>
+      <c r="K279" s="16"/>
+    </row>
+    <row r="280" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A280" s="181"/>
+      <c r="B280" s="182" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C280" s="90" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D280" s="90" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E280" s="183">
+        <v>8809871386068</v>
+      </c>
+      <c r="F280" s="184" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G280" s="185">
+        <v>8.5</v>
+      </c>
+      <c r="H280" s="184" t="s">
+        <v>308</v>
+      </c>
+      <c r="I280" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J280" s="16"/>
+      <c r="K280" s="16"/>
+    </row>
+    <row r="281" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A281" s="181"/>
+      <c r="B281" s="182" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C281" s="90" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D281" s="90" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E281" s="183">
+        <v>8809871383753</v>
+      </c>
+      <c r="F281" s="184" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G281" s="185">
+        <v>8.5</v>
+      </c>
+      <c r="H281" s="184" t="s">
+        <v>120</v>
+      </c>
+      <c r="I281" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J281" s="16"/>
+      <c r="K281" s="16"/>
+    </row>
+    <row r="282" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A282" s="181"/>
+      <c r="B282" s="182" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C282" s="90" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D282" s="90" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E282" s="183">
+        <v>8809871386075</v>
+      </c>
+      <c r="F282" s="184" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G282" s="185">
+        <v>8.5</v>
+      </c>
+      <c r="H282" s="184" t="s">
+        <v>120</v>
+      </c>
+      <c r="I282" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J282" s="16"/>
+      <c r="K282" s="16"/>
+    </row>
+    <row r="283" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A283" s="186"/>
+      <c r="B283" s="187" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C283" s="168" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D283" s="168" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E283" s="188">
+        <v>8809871383760</v>
+      </c>
+      <c r="F283" s="189" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G283" s="190">
+        <v>8.5</v>
+      </c>
+      <c r="H283" s="189" t="s">
+        <v>120</v>
+      </c>
+      <c r="I283" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J283" s="16"/>
+      <c r="K283" s="16"/>
+    </row>
+    <row r="284" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A284" s="170" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B284" s="171" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C284" s="172" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D284" s="172" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E284" s="173">
+        <v>8809871384828</v>
+      </c>
+      <c r="F284" s="174" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G284" s="175" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H284" s="174">
+        <v>200</v>
+      </c>
+      <c r="I284" s="15">
+        <v>4.6871999999999998</v>
+      </c>
+      <c r="J284" s="16"/>
+      <c r="K284" s="16"/>
+    </row>
+    <row r="285" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A285" s="191" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B285" s="192" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C285" s="193" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D285" s="193" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E285" s="194">
+        <v>8809213808845</v>
+      </c>
+      <c r="F285" s="195" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G285" s="196">
+        <v>7</v>
+      </c>
+      <c r="H285" s="195" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I285" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J285" s="16"/>
+      <c r="K285" s="16"/>
+    </row>
+    <row r="286" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A286" s="197"/>
+      <c r="B286" s="198" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C286" s="199" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D286" s="199" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E286" s="200">
+        <v>8809213808852</v>
+      </c>
+      <c r="F286" s="201" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G286" s="202">
+        <v>7</v>
+      </c>
+      <c r="H286" s="201" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I286" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J286" s="16"/>
+      <c r="K286" s="16"/>
+    </row>
+    <row r="287" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A287" s="191" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B287" s="192" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C287" s="66" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D287" s="66" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E287" s="194">
+        <v>8809871386013</v>
+      </c>
+      <c r="F287" s="195" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G287" s="196">
+        <v>7</v>
+      </c>
+      <c r="H287" s="195" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I287" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J287" s="16"/>
+      <c r="K287" s="16"/>
+    </row>
+    <row r="288" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A288" s="197"/>
+      <c r="B288" s="198" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C288" s="71" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D288" s="71" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E288" s="200">
+        <v>8809871386020</v>
+      </c>
+      <c r="F288" s="201" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G288" s="202">
+        <v>7</v>
+      </c>
+      <c r="H288" s="201" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I288" s="15">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J288" s="16"/>
+      <c r="K288" s="16"/>
+    </row>
+    <row r="289" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A289" s="153" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B289" s="163" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C289" s="66" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D289" s="66" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E289" s="194">
+        <v>8809213809712</v>
+      </c>
+      <c r="F289" s="195" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G289" s="196" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H289" s="195" t="s">
+        <v>308</v>
+      </c>
+      <c r="I289" s="15">
+        <v>4.0608000000000004</v>
+      </c>
+      <c r="J289" s="16"/>
+      <c r="K289" s="16"/>
+    </row>
+    <row r="290" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A290" s="156"/>
+      <c r="B290" s="203" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C290" s="61" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D290" s="61" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E290" s="204">
+        <v>8809871386952</v>
+      </c>
+      <c r="F290" s="65" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G290" s="64" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H290" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="I290" s="15">
+        <v>4.0608000000000004</v>
+      </c>
+      <c r="J290" s="16"/>
+      <c r="K290" s="16"/>
+    </row>
+    <row r="291" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A291" s="157"/>
+      <c r="B291" s="167" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C291" s="71" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D291" s="71" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E291" s="200">
+        <v>8809871386969</v>
+      </c>
+      <c r="F291" s="201" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G291" s="202" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H291" s="201" t="s">
+        <v>120</v>
+      </c>
+      <c r="I291" s="15">
+        <v>4.0608000000000004</v>
+      </c>
+      <c r="J291" s="16"/>
+      <c r="K291" s="16"/>
+    </row>
+    <row r="292" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A292" s="205" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C292" s="126" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D292" s="126" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E292" s="206">
+        <v>8809871384248</v>
+      </c>
+      <c r="F292" s="207" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G292" s="208">
+        <v>0.25</v>
+      </c>
+      <c r="H292" s="207" t="s">
+        <v>120</v>
+      </c>
+      <c r="I292" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J292" s="16"/>
+      <c r="K292" s="16"/>
+    </row>
+    <row r="293" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A293" s="209"/>
+      <c r="B293" s="19" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C293" s="103" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D293" s="103" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E293" s="210">
+        <v>8809871384255</v>
+      </c>
+      <c r="F293" s="211" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G293" s="212">
+        <v>0.25</v>
+      </c>
+      <c r="H293" s="211" t="s">
+        <v>120</v>
+      </c>
+      <c r="I293" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J293" s="16"/>
+      <c r="K293" s="16"/>
+    </row>
+    <row r="294" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A294" s="209"/>
+      <c r="B294" s="19" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C294" s="103" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D294" s="103" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E294" s="210">
+        <v>8809871384262</v>
+      </c>
+      <c r="F294" s="211" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G294" s="212">
+        <v>0.25</v>
+      </c>
+      <c r="H294" s="211" t="s">
+        <v>120</v>
+      </c>
+      <c r="I294" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J294" s="16"/>
+      <c r="K294" s="16"/>
+    </row>
+    <row r="295" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A295" s="209"/>
+      <c r="B295" s="94" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C295" s="100" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D295" s="100" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E295" s="213">
+        <v>8809871384279</v>
+      </c>
+      <c r="F295" s="214" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G295" s="215">
+        <v>0.25</v>
+      </c>
+      <c r="H295" s="214" t="s">
+        <v>120</v>
+      </c>
+      <c r="I295" s="15">
+        <v>0</v>
+      </c>
+      <c r="J295" s="16"/>
+      <c r="K295" s="16"/>
+    </row>
+    <row r="296" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A296" s="209"/>
+      <c r="B296" s="25" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C296" s="121" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D296" s="121" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E296" s="216">
+        <v>8809871384286</v>
+      </c>
+      <c r="F296" s="217" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G296" s="218">
+        <v>0.25</v>
+      </c>
+      <c r="H296" s="217" t="s">
+        <v>120</v>
+      </c>
+      <c r="I296" s="15">
+        <v>3.1212000000000004</v>
+      </c>
+      <c r="J296" s="16"/>
+      <c r="K296" s="16"/>
+    </row>
+    <row r="297" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A297" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B297" s="139" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C297" s="140" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D297" s="140" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E297" s="219">
+        <v>8809213809439</v>
+      </c>
+      <c r="F297" s="220" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G297" s="221">
+        <v>0.7</v>
+      </c>
+      <c r="H297" s="220" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I297" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J297" s="16"/>
+      <c r="K297" s="16"/>
+    </row>
+    <row r="298" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A298" s="18"/>
+      <c r="B298" s="141" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C298" s="142" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D298" s="142" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E298" s="222">
+        <v>8809213809446</v>
+      </c>
+      <c r="F298" s="223" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G298" s="224">
+        <v>0.7</v>
+      </c>
+      <c r="H298" s="223" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I298" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J298" s="16"/>
+      <c r="K298" s="16"/>
+    </row>
+    <row r="299" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A299" s="24"/>
+      <c r="B299" s="146" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C299" s="147" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D299" s="147" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E299" s="225">
+        <v>8809213809453</v>
+      </c>
+      <c r="F299" s="226" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G299" s="227">
+        <v>0.7</v>
+      </c>
+      <c r="H299" s="226" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I299" s="15">
+        <v>2.5055999999999998</v>
+      </c>
+      <c r="J299" s="16"/>
+      <c r="K299" s="16"/>
+    </row>
+    <row r="300" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A300" s="162" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B300" s="228" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C300" s="164" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D300" s="164" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E300" s="165">
+        <v>8809213802263</v>
+      </c>
+      <c r="F300" s="155" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G300" s="154">
+        <v>0.6</v>
+      </c>
+      <c r="H300" s="155" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I300" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J300" s="16"/>
+      <c r="K300" s="16"/>
+    </row>
+    <row r="301" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A301" s="229"/>
+      <c r="B301" s="230" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C301" s="90" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D301" s="90" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E301" s="91">
+        <v>8809213802416</v>
+      </c>
+      <c r="F301" s="92" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G301" s="93">
+        <v>0.6</v>
+      </c>
+      <c r="H301" s="92" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I301" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J301" s="16"/>
+      <c r="K301" s="16"/>
+    </row>
+    <row r="302" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A302" s="231"/>
+      <c r="B302" s="232" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C302" s="168" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D302" s="168" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E302" s="169">
+        <v>8809213802423</v>
+      </c>
+      <c r="F302" s="159" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G302" s="158">
+        <v>0.6</v>
+      </c>
+      <c r="H302" s="159" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I302" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J302" s="16"/>
+      <c r="K302" s="16"/>
+    </row>
+    <row r="303" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A303" s="233" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B303" s="234" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C303" s="235" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D303" s="235" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E303" s="236">
+        <v>8809213809460</v>
+      </c>
+      <c r="F303" s="237" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G303" s="238">
+        <v>0.9</v>
+      </c>
+      <c r="H303" s="237" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I303" s="15">
+        <v>2.97</v>
+      </c>
+      <c r="J303" s="16"/>
+      <c r="K303" s="16"/>
+    </row>
+    <row r="304" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A304" s="30" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B304" s="228" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C304" s="126" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D304" s="126" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E304" s="127">
+        <v>8809213807343</v>
+      </c>
+      <c r="F304" s="128" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G304" s="129">
+        <v>0.3</v>
+      </c>
+      <c r="H304" s="128" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I304" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J304" s="16"/>
+      <c r="K304" s="16"/>
+    </row>
+    <row r="305" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A305" s="31"/>
+      <c r="B305" s="230" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C305" s="103" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D305" s="103" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E305" s="104">
+        <v>8809213807350</v>
+      </c>
+      <c r="F305" s="105" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G305" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H305" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I305" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J305" s="16"/>
+      <c r="K305" s="16"/>
+    </row>
+    <row r="306" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A306" s="31"/>
+      <c r="B306" s="230" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C306" s="103" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D306" s="103" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E306" s="104">
+        <v>8809213807367</v>
+      </c>
+      <c r="F306" s="105" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G306" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H306" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I306" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J306" s="16"/>
+      <c r="K306" s="16"/>
+    </row>
+    <row r="307" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A307" s="31"/>
+      <c r="B307" s="230" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C307" s="103" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D307" s="103" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E307" s="104">
+        <v>8809213807374</v>
+      </c>
+      <c r="F307" s="105" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G307" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H307" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I307" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J307" s="16"/>
+      <c r="K307" s="16"/>
+    </row>
+    <row r="308" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A308" s="31"/>
+      <c r="B308" s="230" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C308" s="103" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D308" s="103" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E308" s="104">
+        <v>8809213807381</v>
+      </c>
+      <c r="F308" s="105" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G308" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H308" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I308" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J308" s="16"/>
+      <c r="K308" s="16"/>
+    </row>
+    <row r="309" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A309" s="31"/>
+      <c r="B309" s="230" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C309" s="103" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D309" s="103" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E309" s="104">
+        <v>8809213807398</v>
+      </c>
+      <c r="F309" s="105" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G309" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H309" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I309" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J309" s="16"/>
+      <c r="K309" s="16"/>
+    </row>
+    <row r="310" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A310" s="31"/>
+      <c r="B310" s="230" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C310" s="103" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D310" s="103" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E310" s="104">
+        <v>8809213807404</v>
+      </c>
+      <c r="F310" s="105" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G310" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H310" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I310" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J310" s="16"/>
+      <c r="K310" s="16"/>
+    </row>
+    <row r="311" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A311" s="31"/>
+      <c r="B311" s="230" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C311" s="103" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D311" s="103" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E311" s="104">
+        <v>8809213807411</v>
+      </c>
+      <c r="F311" s="105" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G311" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H311" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I311" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J311" s="16"/>
+      <c r="K311" s="16"/>
+    </row>
+    <row r="312" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A312" s="31"/>
+      <c r="B312" s="230" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C312" s="103" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D312" s="103" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E312" s="104">
+        <v>8809213807428</v>
+      </c>
+      <c r="F312" s="105" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G312" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H312" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I312" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J312" s="16"/>
+      <c r="K312" s="16"/>
+    </row>
+    <row r="313" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A313" s="239"/>
+      <c r="B313" s="240" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C313" s="100" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D313" s="100" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E313" s="101">
+        <v>8809213807435</v>
+      </c>
+      <c r="F313" s="102" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G313" s="137">
+        <v>0.3</v>
+      </c>
+      <c r="H313" s="102" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I313" s="15">
+        <v>0</v>
+      </c>
+      <c r="J313" s="16"/>
+      <c r="K313" s="16"/>
+    </row>
+    <row r="314" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A314" s="31"/>
+      <c r="B314" s="19" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C314" s="103" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D314" s="103" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E314" s="104">
+        <v>8809213808869</v>
+      </c>
+      <c r="F314" s="105" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G314" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H314" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I314" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J314" s="16"/>
+      <c r="K314" s="16"/>
+    </row>
+    <row r="315" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A315" s="31"/>
+      <c r="B315" s="19" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C315" s="103" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D315" s="103" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E315" s="104">
+        <v>8809213808876</v>
+      </c>
+      <c r="F315" s="105" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G315" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H315" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I315" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J315" s="16"/>
+      <c r="K315" s="16"/>
+    </row>
+    <row r="316" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A316" s="31"/>
+      <c r="B316" s="19" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C316" s="103" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D316" s="103" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E316" s="104">
+        <v>8809213808883</v>
+      </c>
+      <c r="F316" s="105" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G316" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H316" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I316" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J316" s="16"/>
+      <c r="K316" s="16"/>
+    </row>
+    <row r="317" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A317" s="31"/>
+      <c r="B317" s="19" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C317" s="103" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D317" s="103" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E317" s="104">
+        <v>8809213809286</v>
+      </c>
+      <c r="F317" s="105" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G317" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H317" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I317" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J317" s="16"/>
+      <c r="K317" s="16"/>
+    </row>
+    <row r="318" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A318" s="31"/>
+      <c r="B318" s="19" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C318" s="103" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D318" s="103" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E318" s="104">
+        <v>8809213809293</v>
+      </c>
+      <c r="F318" s="105" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G318" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H318" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I318" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J318" s="16"/>
+      <c r="K318" s="16"/>
+    </row>
+    <row r="319" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A319" s="31"/>
+      <c r="B319" s="19" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C319" s="103" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D319" s="103" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E319" s="104">
+        <v>8809871384347</v>
+      </c>
+      <c r="F319" s="105" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G319" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H319" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I319" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J319" s="16"/>
+      <c r="K319" s="16"/>
+    </row>
+    <row r="320" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A320" s="31"/>
+      <c r="B320" s="19" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C320" s="103" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D320" s="103" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E320" s="104">
+        <v>8809871384354</v>
+      </c>
+      <c r="F320" s="105" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G320" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H320" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I320" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J320" s="16"/>
+      <c r="K320" s="16"/>
+    </row>
+    <row r="321" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A321" s="31"/>
+      <c r="B321" s="19" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C321" s="103" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D321" s="103" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E321" s="104">
+        <v>8809871385283</v>
+      </c>
+      <c r="F321" s="105" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G321" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H321" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I321" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J321" s="16"/>
+      <c r="K321" s="16"/>
+    </row>
+    <row r="322" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A322" s="31"/>
+      <c r="B322" s="19" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C322" s="103" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D322" s="103" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E322" s="104">
+        <v>8809871385290</v>
+      </c>
+      <c r="F322" s="105" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G322" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H322" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I322" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J322" s="16"/>
+      <c r="K322" s="16"/>
+    </row>
+    <row r="323" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A323" s="31"/>
+      <c r="B323" s="19" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C323" s="103" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D323" s="103" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E323" s="104">
+        <v>8809871385306</v>
+      </c>
+      <c r="F323" s="105" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G323" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H323" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I323" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J323" s="16"/>
+      <c r="K323" s="16"/>
+    </row>
+    <row r="324" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A324" s="31"/>
+      <c r="B324" s="19" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C324" s="103" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D324" s="103" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E324" s="104">
+        <v>8809871387249</v>
+      </c>
+      <c r="F324" s="105" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G324" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H324" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I324" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J324" s="16"/>
+      <c r="K324" s="16"/>
+    </row>
+    <row r="325" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A325" s="31"/>
+      <c r="B325" s="19" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C325" s="103" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D325" s="103" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E325" s="104">
+        <v>8809871387256</v>
+      </c>
+      <c r="F325" s="105" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G325" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H325" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I325" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J325" s="16"/>
+      <c r="K325" s="16"/>
+    </row>
+    <row r="326" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A326" s="31"/>
+      <c r="B326" s="19" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C326" s="103" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D326" s="103" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E326" s="104">
+        <v>8809871387263</v>
+      </c>
+      <c r="F326" s="105" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G326" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H326" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I326" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J326" s="16"/>
+      <c r="K326" s="16"/>
+    </row>
+    <row r="327" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A327" s="31"/>
+      <c r="B327" s="19" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C327" s="103" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D327" s="103" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E327" s="104">
+        <v>8809871387270</v>
+      </c>
+      <c r="F327" s="105" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G327" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H327" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I327" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J327" s="16"/>
+      <c r="K327" s="16"/>
+    </row>
+    <row r="328" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A328" s="31"/>
+      <c r="B328" s="19" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C328" s="103" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D328" s="103" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E328" s="104">
+        <v>8800303331052</v>
+      </c>
+      <c r="F328" s="105" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G328" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H328" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I328" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J328" s="16"/>
+      <c r="K328" s="16"/>
+    </row>
+    <row r="329" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A329" s="31"/>
+      <c r="B329" s="19" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C329" s="103" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D329" s="103" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E329" s="104">
+        <v>8800303331069</v>
+      </c>
+      <c r="F329" s="105" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G329" s="116">
+        <v>0.3</v>
+      </c>
+      <c r="H329" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I329" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J329" s="16"/>
+      <c r="K329" s="16"/>
+    </row>
+    <row r="330" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A330" s="31"/>
+      <c r="B330" s="33" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C330" s="117" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D330" s="117" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E330" s="118">
+        <v>8800303331076</v>
+      </c>
+      <c r="F330" s="119" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G330" s="120">
+        <v>0.3</v>
+      </c>
+      <c r="H330" s="119" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I330" s="15">
+        <v>2.8188</v>
+      </c>
+      <c r="J330" s="16"/>
+      <c r="K330" s="16"/>
+    </row>
+    <row r="331" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A331" s="30" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C331" s="126" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D331" s="126" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E331" s="127">
+        <v>8800303332028</v>
+      </c>
+      <c r="F331" s="128" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G331" s="129">
+        <v>0.08</v>
+      </c>
+      <c r="H331" s="128" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I331" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J331" s="16"/>
+      <c r="K331" s="16"/>
+    </row>
+    <row r="332" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A332" s="31"/>
+      <c r="B332" s="19" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C332" s="103" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D332" s="103" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E332" s="104">
+        <v>8800303332035</v>
+      </c>
+      <c r="F332" s="105" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G332" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H332" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I332" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J332" s="16"/>
+      <c r="K332" s="16"/>
+    </row>
+    <row r="333" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A333" s="31"/>
+      <c r="B333" s="19" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C333" s="103" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D333" s="103" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E333" s="104">
+        <v>8800303332042</v>
+      </c>
+      <c r="F333" s="105" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G333" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H333" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I333" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J333" s="16"/>
+      <c r="K333" s="16"/>
+    </row>
+    <row r="334" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A334" s="31"/>
+      <c r="B334" s="19" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C334" s="103" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D334" s="103" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E334" s="104">
+        <v>8800303332059</v>
+      </c>
+      <c r="F334" s="105" t="s">
+        <v>1255</v>
+      </c>
+      <c r="G334" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H334" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I334" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J334" s="16"/>
+      <c r="K334" s="16"/>
+    </row>
+    <row r="335" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A335" s="31"/>
+      <c r="B335" s="19" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C335" s="103" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D335" s="103" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E335" s="104">
+        <v>8800303332066</v>
+      </c>
+      <c r="F335" s="105" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G335" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H335" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I335" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J335" s="16"/>
+      <c r="K335" s="16"/>
+    </row>
+    <row r="336" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A336" s="31"/>
+      <c r="B336" s="19" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C336" s="103" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D336" s="103" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E336" s="104">
+        <v>8800303332073</v>
+      </c>
+      <c r="F336" s="105" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G336" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H336" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I336" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J336" s="16"/>
+      <c r="K336" s="16"/>
+    </row>
+    <row r="337" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A337" s="31"/>
+      <c r="B337" s="19" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C337" s="103" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D337" s="103" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E337" s="104">
+        <v>8800303332080</v>
+      </c>
+      <c r="F337" s="105" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G337" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H337" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I337" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J337" s="16"/>
+      <c r="K337" s="16"/>
+    </row>
+    <row r="338" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A338" s="31"/>
+      <c r="B338" s="19" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C338" s="103" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D338" s="103" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E338" s="104">
+        <v>8800303332097</v>
+      </c>
+      <c r="F338" s="105" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G338" s="116">
+        <v>0.08</v>
+      </c>
+      <c r="H338" s="105" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I338" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J338" s="16"/>
+      <c r="K338" s="16"/>
+    </row>
+    <row r="339" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A339" s="32"/>
+      <c r="B339" s="25" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C339" s="121" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D339" s="121" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E339" s="122">
+        <v>8800303332103</v>
+      </c>
+      <c r="F339" s="123" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G339" s="124">
+        <v>0.08</v>
+      </c>
+      <c r="H339" s="123" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I339" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J339" s="16"/>
+      <c r="K339" s="16"/>
+    </row>
+    <row r="340" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A340" s="162" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B340" s="228" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C340" s="241" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D340" s="241" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E340" s="242">
+        <v>8809213808449</v>
+      </c>
+      <c r="F340" s="243" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G340" s="244">
+        <v>0.4</v>
+      </c>
+      <c r="H340" s="243" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I340" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J340" s="16"/>
+      <c r="K340" s="16"/>
+    </row>
+    <row r="341" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A341" s="231"/>
+      <c r="B341" s="232" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C341" s="245" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D341" s="245" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E341" s="246">
+        <v>8809213808456</v>
+      </c>
+      <c r="F341" s="247" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G341" s="248">
+        <v>0.4</v>
+      </c>
+      <c r="H341" s="247" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I341" s="15">
+        <v>3.4344000000000006</v>
+      </c>
+      <c r="J341" s="16"/>
+      <c r="K341" s="16"/>
+    </row>
+    <row r="342" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A342" s="30" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B342" s="139" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C342" s="140" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D342" s="140" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E342" s="47">
+        <v>8809213809323</v>
+      </c>
+      <c r="F342" s="48" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G342" s="49">
+        <v>5</v>
+      </c>
+      <c r="H342" s="48" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I342" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J342" s="16"/>
+      <c r="K342" s="16"/>
+    </row>
+    <row r="343" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A343" s="31"/>
+      <c r="B343" s="141" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C343" s="142" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D343" s="142" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E343" s="143">
+        <v>8809213809637</v>
+      </c>
+      <c r="F343" s="144" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G343" s="145">
+        <v>5</v>
+      </c>
+      <c r="H343" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I343" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J343" s="16"/>
+      <c r="K343" s="16"/>
+    </row>
+    <row r="344" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A344" s="31"/>
+      <c r="B344" s="141" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C344" s="142" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D344" s="142" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E344" s="143">
+        <v>8809871383203</v>
+      </c>
+      <c r="F344" s="144" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G344" s="145">
+        <v>5</v>
+      </c>
+      <c r="H344" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I344" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J344" s="16"/>
+      <c r="K344" s="16"/>
+    </row>
+    <row r="345" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A345" s="31"/>
+      <c r="B345" s="141" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C345" s="142" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D345" s="142" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E345" s="143">
+        <v>8809871383210</v>
+      </c>
+      <c r="F345" s="144" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G345" s="145">
+        <v>5</v>
+      </c>
+      <c r="H345" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I345" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J345" s="16"/>
+      <c r="K345" s="16"/>
+    </row>
+    <row r="346" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A346" s="31"/>
+      <c r="B346" s="141" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C346" s="142" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D346" s="142" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E346" s="143">
+        <v>8809871383913</v>
+      </c>
+      <c r="F346" s="144" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G346" s="145">
+        <v>5</v>
+      </c>
+      <c r="H346" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I346" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J346" s="16"/>
+      <c r="K346" s="16"/>
+    </row>
+    <row r="347" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A347" s="31"/>
+      <c r="B347" s="141" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C347" s="142" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D347" s="142" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E347" s="143">
+        <v>8809871384361</v>
+      </c>
+      <c r="F347" s="144" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G347" s="145">
+        <v>5</v>
+      </c>
+      <c r="H347" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I347" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J347" s="16"/>
+      <c r="K347" s="16"/>
+    </row>
+    <row r="348" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A348" s="31"/>
+      <c r="B348" s="141" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C348" s="142" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D348" s="142" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E348" s="143">
+        <v>8809871384644</v>
+      </c>
+      <c r="F348" s="144" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G348" s="145">
+        <v>5</v>
+      </c>
+      <c r="H348" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I348" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J348" s="16"/>
+      <c r="K348" s="16"/>
+    </row>
+    <row r="349" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A349" s="31"/>
+      <c r="B349" s="141" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C349" s="142" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D349" s="142" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E349" s="143">
+        <v>8809871384651</v>
+      </c>
+      <c r="F349" s="144" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G349" s="145">
+        <v>5</v>
+      </c>
+      <c r="H349" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I349" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J349" s="16"/>
+      <c r="K349" s="16"/>
+    </row>
+    <row r="350" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A350" s="31"/>
+      <c r="B350" s="249" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C350" s="250" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D350" s="250" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E350" s="251">
+        <v>8809871386501</v>
+      </c>
+      <c r="F350" s="252" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G350" s="253">
+        <v>5</v>
+      </c>
+      <c r="H350" s="252" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I350" s="15">
+        <v>0</v>
+      </c>
+      <c r="J350" s="16"/>
+      <c r="K350" s="16"/>
+    </row>
+    <row r="351" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A351" s="31"/>
+      <c r="B351" s="141" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C351" s="142" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D351" s="142" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E351" s="143">
+        <v>8800303330949</v>
+      </c>
+      <c r="F351" s="144" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G351" s="145">
+        <v>5</v>
+      </c>
+      <c r="H351" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I351" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J351" s="16"/>
+      <c r="K351" s="16"/>
+    </row>
+    <row r="352" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A352" s="32"/>
+      <c r="B352" s="146" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C352" s="147" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D352" s="147" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E352" s="53">
+        <v>8800303332127</v>
+      </c>
+      <c r="F352" s="54" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G352" s="55">
+        <v>5</v>
+      </c>
+      <c r="H352" s="54" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I352" s="15">
+        <v>6.2532000000000005</v>
+      </c>
+      <c r="J352" s="16"/>
+      <c r="K352" s="16"/>
+    </row>
+    <row r="353" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A353" s="254" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B353" s="255" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C353" s="256" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D353" s="256" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E353" s="257">
+        <v>8800303331212</v>
+      </c>
+      <c r="F353" s="258" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G353" s="259">
+        <v>2.5</v>
+      </c>
+      <c r="H353" s="258" t="s">
+        <v>120</v>
+      </c>
+      <c r="I353" s="15">
+        <v>3.7476000000000003</v>
+      </c>
+      <c r="J353" s="16"/>
+      <c r="K353" s="16"/>
+    </row>
+    <row r="354" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A354" s="30" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B354" s="139" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C354" s="140" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D354" s="140" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E354" s="47">
+        <v>8809871386914</v>
+      </c>
+      <c r="F354" s="48" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G354" s="49">
+        <v>5</v>
+      </c>
+      <c r="H354" s="48" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I354" s="15">
+        <v>7.5060000000000011</v>
+      </c>
+      <c r="J354" s="16"/>
+      <c r="K354" s="16"/>
+    </row>
+    <row r="355" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A355" s="31"/>
+      <c r="B355" s="141" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C355" s="142" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D355" s="142" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E355" s="143">
+        <v>8809871386525</v>
+      </c>
+      <c r="F355" s="144" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G355" s="145">
+        <v>5</v>
+      </c>
+      <c r="H355" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I355" s="15">
+        <v>7.5060000000000011</v>
+      </c>
+      <c r="J355" s="16"/>
+      <c r="K355" s="16"/>
+    </row>
+    <row r="356" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A356" s="31"/>
+      <c r="B356" s="141" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C356" s="142" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D356" s="142" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E356" s="143">
+        <v>8809871386532</v>
+      </c>
+      <c r="F356" s="144" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G356" s="145">
+        <v>5</v>
+      </c>
+      <c r="H356" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I356" s="15">
+        <v>7.5060000000000011</v>
+      </c>
+      <c r="J356" s="16"/>
+      <c r="K356" s="16"/>
+    </row>
+    <row r="357" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A357" s="31"/>
+      <c r="B357" s="141" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C357" s="142" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D357" s="142" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E357" s="143">
+        <v>8809871387331</v>
+      </c>
+      <c r="F357" s="144" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G357" s="145">
+        <v>5</v>
+      </c>
+      <c r="H357" s="144" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I357" s="15">
+        <v>7.5060000000000011</v>
+      </c>
+      <c r="J357" s="16"/>
+      <c r="K357" s="16"/>
+    </row>
+    <row r="358" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A358" s="32"/>
+      <c r="B358" s="146" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C358" s="147" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D358" s="147" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E358" s="53">
+        <v>8809871387348</v>
+      </c>
+      <c r="F358" s="54" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G358" s="55">
+        <v>5</v>
+      </c>
+      <c r="H358" s="54" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I358" s="15">
+        <v>7.5060000000000011</v>
+      </c>
+      <c r="J358" s="16"/>
+      <c r="K358" s="16"/>
+    </row>
+    <row r="359" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A359" s="153" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B359" s="19" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C359" s="90" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D359" s="90" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E359" s="91">
+        <v>8809213809767</v>
+      </c>
+      <c r="F359" s="92" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G359" s="93">
         <v>3</v>
       </c>
-      <c r="D86" s="22" t="s">
-[...5700 lines deleted...]
-      <c r="L260" s="11"/>
+      <c r="H359" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I359" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J359" s="16"/>
+      <c r="K359" s="16"/>
+    </row>
+    <row r="360" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A360" s="156"/>
+      <c r="B360" s="19" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C360" s="90" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D360" s="90" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E360" s="91">
+        <v>8809213809774</v>
+      </c>
+      <c r="F360" s="92" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G360" s="93">
+        <v>3</v>
+      </c>
+      <c r="H360" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I360" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J360" s="16"/>
+      <c r="K360" s="16"/>
+    </row>
+    <row r="361" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A361" s="156"/>
+      <c r="B361" s="19" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C361" s="90" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D361" s="90" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E361" s="91">
+        <v>8809213809620</v>
+      </c>
+      <c r="F361" s="92" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G361" s="93">
+        <v>3</v>
+      </c>
+      <c r="H361" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I361" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J361" s="16"/>
+      <c r="K361" s="16"/>
+    </row>
+    <row r="362" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A362" s="156"/>
+      <c r="B362" s="19" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C362" s="90" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D362" s="90" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E362" s="91">
+        <v>8809213809781</v>
+      </c>
+      <c r="F362" s="92" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G362" s="93">
+        <v>3</v>
+      </c>
+      <c r="H362" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="I362" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J362" s="16"/>
+      <c r="K362" s="16"/>
+    </row>
+    <row r="363" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A363" s="157"/>
+      <c r="B363" s="25" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C363" s="168" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D363" s="168" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E363" s="169">
+        <v>8809213809798</v>
+      </c>
+      <c r="F363" s="159" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G363" s="158">
+        <v>3</v>
+      </c>
+      <c r="H363" s="159" t="s">
+        <v>120</v>
+      </c>
+      <c r="I363" s="15">
+        <v>2.0304000000000002</v>
+      </c>
+      <c r="J363" s="16"/>
+      <c r="K363" s="16"/>
+    </row>
+    <row r="364" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A364" s="153" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C364" s="164" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D364" s="164" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E364" s="165">
+        <v>8809871384491</v>
+      </c>
+      <c r="F364" s="155" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G364" s="154">
+        <v>8.5</v>
+      </c>
+      <c r="H364" s="155" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I364" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J364" s="16"/>
+      <c r="K364" s="16"/>
+    </row>
+    <row r="365" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A365" s="156"/>
+      <c r="B365" s="19" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C365" s="90" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D365" s="90" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E365" s="91">
+        <v>8809871384507</v>
+      </c>
+      <c r="F365" s="92" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G365" s="93">
+        <v>8.5</v>
+      </c>
+      <c r="H365" s="92" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I365" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J365" s="16"/>
+      <c r="K365" s="16"/>
+    </row>
+    <row r="366" spans="1:11" s="17" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A366" s="157"/>
+      <c r="B366" s="25" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C366" s="168" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D366" s="168" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E366" s="169">
+        <v>8809871385092</v>
+      </c>
+      <c r="F366" s="159" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G366" s="158">
+        <v>8.5</v>
+      </c>
+      <c r="H366" s="159" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I366" s="15">
+        <v>9.3743999999999996</v>
+      </c>
+      <c r="J366" s="16"/>
+      <c r="K366" s="16"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:J256"/>
+  <mergeCells count="38">
+    <mergeCell ref="A40:A44"/>
+    <mergeCell ref="A8:A18"/>
+    <mergeCell ref="A19:A25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A34:A39"/>
+    <mergeCell ref="A212:A220"/>
+    <mergeCell ref="A45:A54"/>
+    <mergeCell ref="A55:A71"/>
+    <mergeCell ref="A72:A75"/>
+    <mergeCell ref="A76:A103"/>
+    <mergeCell ref="A104:A135"/>
+    <mergeCell ref="A136:A146"/>
+    <mergeCell ref="A147:A151"/>
+    <mergeCell ref="A152:A156"/>
+    <mergeCell ref="A157:A184"/>
+    <mergeCell ref="A185:A202"/>
+    <mergeCell ref="A203:A211"/>
+    <mergeCell ref="A297:A299"/>
+    <mergeCell ref="A221:A229"/>
+    <mergeCell ref="A230:A237"/>
+    <mergeCell ref="A238:A251"/>
+    <mergeCell ref="A252:A266"/>
+    <mergeCell ref="A267:A274"/>
+    <mergeCell ref="A275:A276"/>
+    <mergeCell ref="A278:A283"/>
+    <mergeCell ref="A285:A286"/>
+    <mergeCell ref="A287:A288"/>
+    <mergeCell ref="A289:A291"/>
+    <mergeCell ref="A292:A296"/>
+    <mergeCell ref="A359:A363"/>
+    <mergeCell ref="A364:A366"/>
+    <mergeCell ref="A300:A302"/>
+    <mergeCell ref="A304:A330"/>
+    <mergeCell ref="A331:A339"/>
+    <mergeCell ref="A340:A341"/>
+    <mergeCell ref="A342:A352"/>
+    <mergeCell ref="A354:A358"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Vionic SS27</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>