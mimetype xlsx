--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,60544 +1,795 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/LG/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0C5BF06F-9AD7-4DBB-924B-1399E8DA851E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{986B158E-4FEA-4328-B7E4-F7AA60EC924C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Artego" sheetId="1" r:id="rId1"/>
+    <sheet name="Belif" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="132">
-[...379 lines deleted...]
-    <t>Ean Code</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="138">
+  <si>
+    <t>Cat</t>
+  </si>
+  <si>
+    <t>Exw Singapore</t>
+  </si>
+  <si>
+    <t>Lead Time 5 weeks</t>
+  </si>
+  <si>
+    <t>* These are the best sellers.  Should you need other references or the whole list, pls feel free to let us know.</t>
+  </si>
+  <si>
+    <t>Moq Usd15000.00</t>
+  </si>
+  <si>
+    <t>Cleansing</t>
+  </si>
+  <si>
+    <t>Cost (Usd)</t>
+  </si>
+  <si>
+    <t>Basic
+Toner &amp; Emulsion</t>
+  </si>
+  <si>
+    <t>belif eucalyptus herbal extract toner 200ml</t>
+  </si>
+  <si>
+    <t>belif bergamot herbal extract toner 200ml</t>
+  </si>
+  <si>
+    <t>belif witch hazel herbal extract toner 200ml</t>
+  </si>
+  <si>
+    <t>belif oil control moisturizer fresh 125ml</t>
+  </si>
+  <si>
+    <t>belif milky moisture h balancing 125ml</t>
+  </si>
+  <si>
+    <t>belif creamy moistureizer deep moist 125ml</t>
+  </si>
+  <si>
+    <t>belif aqua bomb cleanser 160</t>
+  </si>
+  <si>
+    <t>belif creamy cleansing foam moist 160</t>
+  </si>
+  <si>
+    <t>belif cleansing herb water 300</t>
+  </si>
+  <si>
+    <t>belif Aqua bomb smart cleansing oil balm 100 ml</t>
+  </si>
+  <si>
+    <t>Aqua bomb</t>
+  </si>
+  <si>
+    <t>belif the true cream-aqua bomb 50ml(Y24)</t>
+  </si>
+  <si>
+    <t>belif aqua bomb sleeping mask 75ml</t>
+  </si>
+  <si>
+    <t>belif Aqua bomb vita water cream 50 ml</t>
+  </si>
+  <si>
+    <t>Moisturizing bomb</t>
+  </si>
+  <si>
+    <t>belif the true cream moiturizing bomb 50ml(Y24)</t>
+  </si>
+  <si>
+    <t>belif moisturizing eye bomb 25ml(Y24)</t>
+  </si>
+  <si>
+    <t>belif Moisturizing bomb toner 200 ml</t>
+  </si>
+  <si>
+    <t>belif Moisturizing bomb stick 7g</t>
+  </si>
+  <si>
+    <t>Stress shooter cica</t>
+  </si>
+  <si>
+    <t>belif Stress shooter - cica bomb cream 50</t>
+  </si>
+  <si>
+    <t>Stress shooter - cica bomb repair 50</t>
+  </si>
+  <si>
+    <t>belif stress shooter-cica soothing toner 200ml</t>
+  </si>
+  <si>
+    <t>Herb bouquet</t>
+  </si>
+  <si>
+    <t>belif Herb bouquet concentrate 50 ml</t>
+  </si>
+  <si>
+    <t>belif Herb Bouquet Gel Cleanser250</t>
+  </si>
+  <si>
+    <t>Super Drops</t>
+  </si>
+  <si>
+    <t>belif Super drops - Vitamin C 8% 30 ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - Hyalucid 11% 30ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - Hyalucid water treatment 150ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - Vitamin C water treatment 150ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - multi-7 hyaluron serum 30ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - vitaC toning serum 30ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - peptide firming serum 30ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - glow serum 50ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - mutli vitamin sunquid 50ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - multi-7 hyaluron serum 6ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - vitaC toning serum 6ml</t>
+  </si>
+  <si>
+    <t>belif Super drops - peptide firming serum 6ml</t>
+  </si>
+  <si>
+    <t>Super Knights</t>
+  </si>
+  <si>
+    <t>belif Super knights - multi vitamin mask 75 ml</t>
+  </si>
+  <si>
+    <t>belif Super knights - regenerating mask 75 ml</t>
+  </si>
+  <si>
+    <t>belif Super knights - clay mask 75 ml</t>
+  </si>
+  <si>
+    <t>belif Super knights - bright toning vegan pack cleanser 150ml</t>
+  </si>
+  <si>
+    <t>belif Super knights - pore firming vegan pack cleanser 150ml</t>
+  </si>
+  <si>
+    <t>beli Super knights - hy-soothing vegan pack cleanser 150ml</t>
+  </si>
+  <si>
+    <t>BELIF Super Knights - Multi Vitamin Lipcerin</t>
+  </si>
+  <si>
+    <t>Youth creator
+Age Knockdown</t>
+  </si>
+  <si>
+    <t>belif Youth creator-age knockdown bomb 50ml</t>
+  </si>
+  <si>
+    <t>belif Youth creator-age knockdown water essence 120</t>
+  </si>
+  <si>
+    <t>belif Youth creator-age knockdown V cream 50</t>
+  </si>
+  <si>
+    <t>belif YC Age Knockdown Eye Serum 25</t>
+  </si>
+  <si>
+    <t>belif ritual time-honored tincture of chamomile 75</t>
+  </si>
+  <si>
+    <t>belif ritual time-honored tincture essence 50</t>
+  </si>
+  <si>
+    <t>belif ritual time-honored tincture cream 50</t>
+  </si>
+  <si>
+    <t>belif peat miracle revital eye cream 25ml</t>
+  </si>
+  <si>
+    <t>Basic
+Essence &amp; Cream</t>
+  </si>
+  <si>
+    <t>belif hungarian water essence 75ml</t>
+  </si>
+  <si>
+    <t>hungarian water essence-moisture binder 75ml</t>
+  </si>
+  <si>
+    <t>belif classic esssence increment 50ml</t>
+  </si>
+  <si>
+    <t>belif classic cream ultimate 50ml</t>
+  </si>
+  <si>
+    <t>belif numero 10 essence 50 ml</t>
+  </si>
+  <si>
+    <t>belif numero 10 essence 75 ml</t>
+  </si>
+  <si>
+    <t>belif numero 10 essence 125 ml</t>
+  </si>
+  <si>
+    <t>White decoction</t>
+  </si>
+  <si>
+    <t>belif white decoxtion toning water 200ml</t>
+  </si>
+  <si>
+    <t>belif white decoxtion essence 50ml</t>
+  </si>
+  <si>
+    <t>belif white decoxtion cream 50ml</t>
+  </si>
+  <si>
+    <t>belif white decoction brightening foam 100</t>
+  </si>
+  <si>
+    <t>Problem solution
+Vegan</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan toner 150</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan moisturizer 100</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan essence 50</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan spot gel 15</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan toner pad 150</t>
+  </si>
+  <si>
+    <t>belif problem solution vegan foam cleanser 100</t>
+  </si>
+  <si>
+    <t>Baby &amp; Kids</t>
+  </si>
+  <si>
+    <t>belif happy bo top to toe all in one wash 300</t>
+  </si>
+  <si>
+    <t>belif happy bo total gel wash 350</t>
+  </si>
+  <si>
+    <t>belif happy bo face and body emulsion 250</t>
+  </si>
+  <si>
+    <t>belif happy bo soft soothing cream 150</t>
+  </si>
+  <si>
+    <t>belif happy bo mild sun screen 50</t>
+  </si>
+  <si>
+    <t>belif happy bo sun metal cushion 15</t>
+  </si>
+  <si>
+    <t>belif happy bo sun metal cushion refill 15</t>
+  </si>
+  <si>
+    <t>belif happy bo easy wash sunstick 18g</t>
+  </si>
+  <si>
+    <t>belif brave bo facial bubble wash 150</t>
+  </si>
+  <si>
+    <t>belif brave bo all in one facial lotion 125</t>
+  </si>
+  <si>
+    <t>belif brave bo mild jelly shampoo 250</t>
+  </si>
+  <si>
+    <t>Prime infusion</t>
+  </si>
+  <si>
+    <t>belif prime infusion toner 150ml</t>
+  </si>
+  <si>
+    <t>belif prime infusion repair emulsion 130</t>
+  </si>
+  <si>
+    <t>belif prime infusion repair cream50ml</t>
+  </si>
+  <si>
+    <t>belif prime infusion repair essence 50ml</t>
+  </si>
+  <si>
+    <t>belif prime infusion eye cream 25ml</t>
+  </si>
+  <si>
+    <t>belif prime infusion repair cleansing foam 180</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Body, Hand, Lip</t>
+  </si>
+  <si>
+    <t>belif moisturizing lip bomb  basic</t>
+  </si>
+  <si>
+    <t>belif moisturizing lip bomb  pink</t>
+  </si>
+  <si>
+    <t>belif moisturizing lip bomb  coral</t>
+  </si>
+  <si>
+    <t>belif off handcream - forest 50</t>
+  </si>
+  <si>
+    <t>belif off handcream - stay 50</t>
+  </si>
+  <si>
+    <t>belif off bodywash - forest 250</t>
+  </si>
+  <si>
+    <t>belif off bodywash - stay 250</t>
+  </si>
+  <si>
+    <t>belif off bodylotion - forest 250</t>
+  </si>
+  <si>
+    <t>belif off bodylotion - stay 250</t>
+  </si>
+  <si>
+    <t>belif off handwash - forest 250</t>
+  </si>
+  <si>
+    <t>belif off handwash - stay 250</t>
+  </si>
+  <si>
+    <t>Belif OFF hand cream intense - Calming White</t>
+  </si>
+  <si>
+    <t>SUN UV</t>
+  </si>
+  <si>
+    <t>blief UV Protector multi sunscreen+ 50 (SPF50+/PA++++)</t>
+  </si>
+  <si>
+    <t>blief UV Protector tone-up sunscreen 50 (SPF50+/PA++++)</t>
+  </si>
+  <si>
+    <t>blief UV Protector stand-by-you basic BB 50 (SPF50+/PA++++)</t>
+  </si>
+  <si>
+    <t>blief UV Protector leports sunscreen waterproof 80 (SPF50+/PA++++)</t>
+  </si>
+  <si>
+    <t>belif UV Protector aqua bomb sun serum 50 (2nd)</t>
+  </si>
+  <si>
+    <t>blief UV Protector aqua bomb sun stick 14 (SPF50+/PA++++)</t>
+  </si>
+  <si>
+    <t>Manology</t>
+  </si>
+  <si>
+    <t>original aqua bouncing water lotion 200</t>
+  </si>
+  <si>
+    <t>101 s extreme 100(18) RE</t>
+  </si>
+  <si>
+    <t>101 s recharger 100(18) RE</t>
+  </si>
+  <si>
+    <t>101 essential moisturizer</t>
+  </si>
+  <si>
+    <t>101 free toner 200</t>
+  </si>
+  <si>
+    <t>Manology Ultra rescue everyday sunscreen</t>
+  </si>
+  <si>
+    <t>ultimate multi cleansing foam 160</t>
+  </si>
+  <si>
+    <t>manology ultra on-the-go sun stick</t>
+  </si>
+  <si>
+    <t>manology 101 moisturizing lip bomb</t>
+  </si>
+  <si>
+    <t>manology 101 deep clean pore cleansing foam 160</t>
+  </si>
+  <si>
+    <t>Material</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Line</t>
-[...4 lines deleted...]
-  <si>
     <t>Qty/Pack</t>
   </si>
   <si>
-    <t>Cost (eur)</t>
+    <t>Belif</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...5 lines deleted...]
-    <numFmt numFmtId="168" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normale 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
-[...59754 lines deleted...]
-</richValueRels>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -60645,2856 +896,2013 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F146"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8D2BDE8-308D-4BCE-AEC7-6878A63F40E4}">
+  <dimension ref="A1:E119"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J20" sqref="J20"/>
+    <sheetView tabSelected="1" topLeftCell="A79" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="26.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="52.33203125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.21875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5546875" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B8" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="8">
+        <v>52100001</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="7">
+        <v>40</v>
+      </c>
+      <c r="E9" s="10">
+        <v>11.76923076923077</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="8">
+        <v>52101539</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="7">
+        <v>40</v>
+      </c>
+      <c r="E10" s="10">
+        <v>11.76923076923077</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="8">
+        <v>52100003</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7">
+        <v>40</v>
+      </c>
+      <c r="E11" s="10">
+        <v>11.76923076923077</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="8">
+        <v>52100023</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="7">
+        <v>60</v>
+      </c>
+      <c r="E12" s="10">
+        <v>15.923076923076923</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="8">
+        <v>52100024</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="7">
+        <v>60</v>
+      </c>
+      <c r="E13" s="10">
+        <v>15.923076923076923</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="8">
+        <v>52100025</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="7">
+        <v>60</v>
+      </c>
+      <c r="E14" s="10">
+        <v>15.923076923076923</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>52101990</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="7">
+        <v>30</v>
+      </c>
+      <c r="E15" s="10">
+        <v>10.384615384615385</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="8">
+        <v>52100005</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="7">
+        <v>30</v>
+      </c>
+      <c r="E16" s="10">
+        <v>9.3461538461538467</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="8">
+        <v>52102194</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="7">
+        <v>15</v>
+      </c>
+      <c r="E17" s="10">
+        <v>12.461538461538462</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="8">
+        <v>52101437</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="7">
+        <v>27</v>
+      </c>
+      <c r="E18" s="10">
+        <v>15.23076923076923</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="8">
+        <v>52102185</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="7">
+        <v>45</v>
+      </c>
+      <c r="E19" s="10">
+        <v>16.615384615384617</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="8">
+        <v>52101131</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="7">
+        <v>27</v>
+      </c>
+      <c r="E20" s="10">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="8">
+        <v>52101478</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="7">
+        <v>45</v>
+      </c>
+      <c r="E21" s="10">
+        <v>20.076923076923077</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>52102181</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="7">
+        <v>45</v>
+      </c>
+      <c r="E22" s="10">
+        <v>16.615384615384617</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="8">
+        <v>52102189</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="7">
+        <v>60</v>
+      </c>
+      <c r="E23" s="10">
+        <v>19.73076923076923</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="8">
+        <v>52101975</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="7">
+        <v>40</v>
+      </c>
+      <c r="E24" s="10">
+        <v>12.115384615384615</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="8">
+        <v>52101891</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="7">
+        <v>70</v>
+      </c>
+      <c r="E25" s="10">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="8">
+        <v>52101315</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="7">
+        <v>40</v>
+      </c>
+      <c r="E26" s="10">
+        <v>17.653846153846153</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="8">
+        <v>52102002</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="7">
+        <v>45</v>
+      </c>
+      <c r="E27" s="10">
+        <v>23.884615384615383</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="8">
+        <v>52101410</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="7">
+        <v>40</v>
+      </c>
+      <c r="E28" s="10">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="8">
+        <v>52101661</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="7">
+        <v>45</v>
+      </c>
+      <c r="E29" s="10">
+        <v>21.807692307692307</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="8">
+        <v>52101912</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" s="7">
+        <v>15</v>
+      </c>
+      <c r="E30" s="10">
+        <v>12.115384615384615</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="8">
+        <v>52101570</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="7">
+        <v>36</v>
+      </c>
+      <c r="E31" s="10">
+        <v>27.692307692307693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="8">
+        <v>52101821</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="7">
+        <v>36</v>
+      </c>
+      <c r="E32" s="10">
+        <v>27.692307692307693</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="8">
+        <v>52101822</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="7">
+        <v>16</v>
+      </c>
+      <c r="E33" s="10">
+        <v>14.538461538461538</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>52102006</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="7">
+        <v>16</v>
+      </c>
+      <c r="E34" s="10">
+        <v>14.538461538461538</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="8">
+        <v>52102251</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="7">
+        <v>36</v>
+      </c>
+      <c r="E35" s="10">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3">
+        <v>52102252</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="3">
+        <v>36</v>
+      </c>
+      <c r="E36" s="4">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="3">
+        <v>52102253</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="3">
+        <v>36</v>
+      </c>
+      <c r="E37" s="4">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="3">
+        <v>52102254</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="3">
+        <v>88</v>
+      </c>
+      <c r="E38" s="4">
+        <v>15.576923076923077</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3">
+        <v>52102267</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="3">
+        <v>36</v>
+      </c>
+      <c r="E39" s="4">
+        <v>12.461538461538462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="3">
+        <v>52102258</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" s="3">
+        <v>160</v>
+      </c>
+      <c r="E40" s="4">
+        <v>4.1538461538461542</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="3">
+        <v>52102259</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="3">
+        <v>160</v>
+      </c>
+      <c r="E41" s="4">
+        <v>4.1538461538461542</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="3">
+        <v>52102260</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42" s="3">
+        <v>160</v>
+      </c>
+      <c r="E42" s="4">
+        <v>4.1538461538461542</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="3">
+        <v>52101802</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="3">
+        <v>32</v>
+      </c>
+      <c r="E43" s="4">
+        <v>13.153846153846153</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="3">
+        <v>52101994</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="3">
+        <v>32</v>
+      </c>
+      <c r="E44" s="4">
+        <v>13.153846153846153</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="3">
+        <v>52101997</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="3">
+        <v>32</v>
+      </c>
+      <c r="E45" s="4">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="3">
+        <v>52102335</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="3">
+        <v>15</v>
+      </c>
+      <c r="E46" s="4">
+        <v>9.3461538461538467</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B47" s="3">
+        <v>52102336</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="3">
+        <v>15</v>
+      </c>
+      <c r="E47" s="4">
+        <v>9.3461538461538467</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3">
+        <v>52102337</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D48" s="3">
+        <v>15</v>
+      </c>
+      <c r="E48" s="4">
+        <v>9.3461538461538467</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3">
+        <v>52102125</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" s="3">
+        <v>90</v>
+      </c>
+      <c r="E49" s="4">
+        <v>8.6538461538461533</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="3">
+        <v>52101203</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="3">
+        <v>48</v>
+      </c>
+      <c r="E50" s="4">
+        <v>25.96153846153846</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="3">
+        <v>52101327</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="3">
+        <v>20</v>
+      </c>
+      <c r="E51" s="4">
+        <v>22.846153846153847</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="3">
+        <v>52101380</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" s="3">
+        <v>45</v>
+      </c>
+      <c r="E52" s="4">
+        <v>34.615384615384613</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="3">
+        <v>52101933</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D53" s="3">
+        <v>60</v>
+      </c>
+      <c r="E53" s="4">
+        <v>22.846153846153847</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="3">
+        <v>52102065</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D54" s="3">
+        <v>24</v>
+      </c>
+      <c r="E54" s="4">
+        <v>19.03846153846154</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B55" s="3">
+        <v>52102067</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="3">
+        <v>20</v>
+      </c>
+      <c r="E55" s="4">
+        <v>60.57692307692308</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="3">
+        <v>52102068</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D56" s="3">
+        <v>18</v>
+      </c>
+      <c r="E56" s="4">
+        <v>57.115384615384613</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3">
+        <v>52100163</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D57" s="3">
+        <v>60</v>
+      </c>
+      <c r="E57" s="4">
+        <v>20.76923076923077</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" s="3">
+        <v>52100435</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D58" s="3">
+        <v>96</v>
+      </c>
+      <c r="E58" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59" s="3">
+        <v>52100357</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="3">
+        <v>80</v>
+      </c>
+      <c r="E59" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B60" s="3">
+        <v>52100445</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" s="3">
+        <v>45</v>
+      </c>
+      <c r="E60" s="4">
+        <v>17.653846153846153</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="3">
+        <v>52100436</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D61" s="3">
+        <v>45</v>
+      </c>
+      <c r="E61" s="4">
+        <v>18.692307692307693</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B62" s="3">
+        <v>52101616</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D62" s="3">
+        <v>60</v>
+      </c>
+      <c r="E62" s="4">
+        <v>9.3461538461538467</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="3">
+        <v>52101617</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="3">
+        <v>60</v>
+      </c>
+      <c r="E63" s="4">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B64" s="3">
+        <v>52101618</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" s="3">
+        <v>40</v>
+      </c>
+      <c r="E64" s="4">
+        <v>20.076923076923077</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B65" s="3">
+        <v>52100472</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" s="3">
+        <v>40</v>
+      </c>
+      <c r="E65" s="4">
+        <v>14.192307692307692</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="3">
+        <v>52100476</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D66" s="3">
+        <v>30</v>
+      </c>
+      <c r="E66" s="4">
+        <v>23.53846153846154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B67" s="3">
+        <v>52100480</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" s="3">
+        <v>45</v>
+      </c>
+      <c r="E67" s="4">
+        <v>22.846153846153847</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B68" s="3">
+        <v>52100469</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D68" s="3">
+        <v>55</v>
+      </c>
+      <c r="E68" s="4">
+        <v>12.115384615384615</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B69" s="3">
+        <v>52102048</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D69" s="3">
+        <v>20</v>
+      </c>
+      <c r="E69" s="4">
+        <v>12.115384615384615</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B70" s="3">
+        <v>52102046</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D70" s="3">
+        <v>28</v>
+      </c>
+      <c r="E70" s="4">
+        <v>15.923076923076923</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B71" s="3">
+        <v>52102051</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D71" s="3">
+        <v>45</v>
+      </c>
+      <c r="E71" s="4">
+        <v>17.307692307692307</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="3">
+        <v>52102050</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D72" s="3">
+        <v>100</v>
+      </c>
+      <c r="E72" s="4">
+        <v>9.6923076923076916</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B73" s="3">
+        <v>52102059</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D73" s="3">
+        <v>12</v>
+      </c>
+      <c r="E73" s="4">
+        <v>12.461538461538462</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B74" s="3">
+        <v>52102056</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="3">
+        <v>56</v>
+      </c>
+      <c r="E74" s="4">
+        <v>9.6923076923076916</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B75" s="3">
+        <v>52102020</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D75" s="3">
+        <v>24</v>
+      </c>
+      <c r="E75" s="4">
+        <v>11.076923076923077</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B76" s="3">
+        <v>52102317</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D76" s="3">
+        <v>12</v>
+      </c>
+      <c r="E76" s="4">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B77" s="3">
+        <v>52102022</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" s="3">
+        <v>15</v>
+      </c>
+      <c r="E77" s="4">
+        <v>12.807692307692308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B78" s="3">
+        <v>52102023</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D78" s="3">
+        <v>30</v>
+      </c>
+      <c r="E78" s="4">
+        <v>14.538461538461538</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="3">
+        <v>52102024</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D79" s="3">
+        <v>80</v>
+      </c>
+      <c r="E79" s="4">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80" s="3">
+        <v>52102025</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D80" s="3">
+        <v>48</v>
+      </c>
+      <c r="E80" s="4">
+        <v>10.384615384615385</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B81" s="3">
+        <v>52102026</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D81" s="3">
+        <v>64</v>
+      </c>
+      <c r="E81" s="4">
+        <v>8.3076923076923084</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B82" s="3">
+        <v>52102027</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D82" s="3">
+        <v>100</v>
+      </c>
+      <c r="E82" s="4">
+        <v>10.73076923076923</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B83" s="3">
+        <v>52102039</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D83" s="3">
+        <v>25</v>
+      </c>
+      <c r="E83" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84" s="3">
+        <v>52102041</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D84" s="3">
+        <v>60</v>
+      </c>
+      <c r="E84" s="4">
+        <v>13.153846153846153</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B85" s="3">
+        <v>52102043</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" s="3">
+        <v>15</v>
+      </c>
+      <c r="E85" s="4">
+        <v>12.115384615384615</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="3">
+        <v>52100805</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D86" s="3">
+        <v>24</v>
+      </c>
+      <c r="E86" s="4">
+        <v>16.615384615384617</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B87" s="3">
+        <v>52100988</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D87" s="3">
+        <v>28</v>
+      </c>
+      <c r="E87" s="4">
+        <v>21.807692307692307</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="3">
+        <v>52100644</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D88" s="3">
+        <v>36</v>
+      </c>
+      <c r="E88" s="4">
+        <v>31.846153846153847</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="3">
+        <v>52100645</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D89" s="3">
+        <v>24</v>
+      </c>
+      <c r="E89" s="4">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B90" s="3">
+        <v>52100810</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D90" s="3">
+        <v>36</v>
+      </c>
+      <c r="E90" s="4">
+        <v>29.076923076923077</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B91" s="3">
+        <v>52101331</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D91" s="3">
+        <v>36</v>
+      </c>
+      <c r="E91" s="4">
+        <v>13.846153846153847</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="3">
+        <v>52101646</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D92" s="3">
+        <v>200</v>
+      </c>
+      <c r="E92" s="4">
+        <v>7.615384615384615</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93" s="3">
+        <v>52101647</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D93" s="3">
+        <v>200</v>
+      </c>
+      <c r="E93" s="4">
+        <v>7.615384615384615</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="3">
+        <v>52101648</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D94" s="3">
+        <v>200</v>
+      </c>
+      <c r="E94" s="4">
+        <v>7.615384615384615</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="3">
+        <v>52101845</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D95" s="3">
+        <v>50</v>
+      </c>
+      <c r="E95" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B96" s="3">
+        <v>52101846</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D96" s="3">
+        <v>50</v>
+      </c>
+      <c r="E96" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B97" s="3">
+        <v>52101847</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D97" s="3">
+        <v>15</v>
+      </c>
+      <c r="E97" s="4">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="3">
+        <v>52101848</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D98" s="3">
+        <v>15</v>
+      </c>
+      <c r="E98" s="4">
+        <v>11.423076923076923</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99" s="3">
+        <v>52101849</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D99" s="3">
+        <v>15</v>
+      </c>
+      <c r="E99" s="4">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B100" s="3">
+        <v>52101850</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D100" s="3">
+        <v>15</v>
+      </c>
+      <c r="E100" s="4">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="3">
+        <v>52101851</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D101" s="3">
+        <v>15</v>
+      </c>
+      <c r="E101" s="4">
+        <v>11.076923076923077</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" s="3">
+        <v>52101852</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D102" s="3">
+        <v>15</v>
+      </c>
+      <c r="E102" s="4">
+        <v>11.076923076923077</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B103" s="3">
+        <v>52101981</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D103" s="3">
+        <v>50</v>
+      </c>
+      <c r="E103" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B104" s="3">
+        <v>52101289</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D104" s="3">
+        <v>80</v>
+      </c>
+      <c r="E104" s="4">
+        <v>13.153846153846153</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105" s="3">
+        <v>52101290</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D105" s="3">
+        <v>80</v>
+      </c>
+      <c r="E105" s="4">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B106" s="3">
+        <v>52101291</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D106" s="3">
+        <v>80</v>
+      </c>
+      <c r="E106" s="4">
+        <v>13.153846153846153</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B107" s="3">
+        <v>52101292</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D107" s="3">
+        <v>40</v>
+      </c>
+      <c r="E107" s="4">
+        <v>16.26923076923077</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B108" s="3">
+        <v>52102193</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D108" s="3">
+        <v>88</v>
+      </c>
+      <c r="E108" s="4">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B109" s="3">
+        <v>52102229</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D109" s="3">
+        <v>40</v>
+      </c>
+      <c r="E109" s="4">
+        <v>11.076923076923077</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B110" s="3">
+        <v>52101068</v>
+      </c>
+      <c r="C110" s="6" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="D110" s="3">
+        <v>24</v>
+      </c>
+      <c r="E110" s="4">
+        <v>20.423076923076923</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B111" s="3">
+        <v>52101235</v>
+      </c>
+      <c r="C111" s="6" t="s">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="D111" s="3">
+        <v>30</v>
+      </c>
+      <c r="E111" s="4">
+        <v>16.615384615384617</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112" s="3">
+        <v>52101234</v>
+      </c>
+      <c r="C112" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="D112" s="3">
+        <v>30</v>
+      </c>
+      <c r="E112" s="4">
+        <v>16.615384615384617</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B113" s="3">
+        <v>52101074</v>
+      </c>
+      <c r="C113" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D113" s="3">
+        <v>24</v>
+      </c>
+      <c r="E113" s="4">
+        <v>15.23076923076923</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B114" s="3">
+        <v>52101076</v>
+      </c>
+      <c r="C114" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D114" s="3">
+        <v>24</v>
+      </c>
+      <c r="E114" s="4">
+        <v>11.076923076923077</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B115" s="3">
+        <v>52101083</v>
+      </c>
+      <c r="C115" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="D115" s="3">
+        <v>40</v>
+      </c>
+      <c r="E115" s="4">
+        <v>14.884615384615385</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B116" s="3">
+        <v>52101091</v>
+      </c>
+      <c r="C116" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="D116" s="3">
+        <v>30</v>
+      </c>
+      <c r="E116" s="4">
+        <v>9.6923076923076916</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B117" s="3">
+        <v>52101095</v>
+      </c>
+      <c r="C117" s="6" t="s">
         <v>131</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      <c r="D11" s="11">
+      <c r="D117" s="3">
+        <v>70</v>
+      </c>
+      <c r="E117" s="4">
+        <v>14.538461538461538</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B118" s="3">
+        <v>52101779</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D118" s="3">
         <v>200</v>
       </c>
-      <c r="E11" s="11">
-[...588 lines deleted...]
-      <c r="B41" s="14" t="s">
+      <c r="E118" s="4">
+        <v>5.884615384615385</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B119" s="3">
+        <v>52101960</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D119" s="3">
         <v>30</v>
       </c>
-      <c r="C41" s="15" t="s">
-[...2057 lines deleted...]
-        <v>10.659600000000001</v>
+      <c r="E119" s="4">
+        <v>10.384615384615385</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Artego</vt:lpstr>
+      <vt:lpstr>Belif</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kelter</dc:creator>
+  <dc:creator>Derrick Ng</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>