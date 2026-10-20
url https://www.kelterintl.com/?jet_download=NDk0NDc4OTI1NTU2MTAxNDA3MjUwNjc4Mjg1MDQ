--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -1,16095 +1,3714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{768764F5-47BC-44C0-AD26-759C3A160FD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{10094A3A-0802-40E6-8042-47B64A1F25BE}"/>
   </bookViews>
   <sheets>
-    <sheet name="RYKA SS27" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>USER</author>
+  </authors>
+  <commentList>
+    <comment ref="A93" authorId="0" shapeId="0" xr:uid="{9B432F32-43E4-4722-918A-9F712402E9FC}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="Calibri"/>
+            <family val="3"/>
+            <charset val="129"/>
+            <scheme val="minor"/>
+          </rPr>
+          <t>부자재(퍼프, 단상자, 라벨) 변경</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1912" uniqueCount="431">
-[...1276 lines deleted...]
-    <t>December 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="689" uniqueCount="557">
+  <si>
+    <t>제품
+Product</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품 홋수
+Product SKU</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품명
+Product full name</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>제품 영문명
+Product English full name</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>바코드
+BARCODE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>품번
+ERP CODE</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>디자이닝 멀티 팔레트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 베이직</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 디자이닝 멀티 팔레트 01 베이직</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">ABOUT_TONE. DESIGNING MULTI PALETTE 01 BASIC </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFDMP01AO</t>
+  </si>
+  <si>
+    <t>42/168</t>
+  </si>
+  <si>
+    <t>스킨 레이어 핏 쿠션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 19 FAIR</t>
+  </si>
+  <si>
+    <t>5ATFSLC19SO</t>
+  </si>
+  <si>
+    <t>30/120</t>
+  </si>
+  <si>
+    <t>21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 21 WARM LIGHT</t>
+  </si>
+  <si>
+    <t>5ATFSLC21SO</t>
+  </si>
+  <si>
+    <t>21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 21 COOL LIGHT</t>
+  </si>
+  <si>
+    <t>5ATFSLC20SO</t>
+  </si>
+  <si>
+    <t>21.5 웜 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 21.5 웜 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 21.5 WARM BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFSLC25SO</t>
+  </si>
+  <si>
+    <t>21.5 쿨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 21.5 쿨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 21.5 COOL BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFSLC24SO</t>
+  </si>
+  <si>
+    <t>22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 22 IVORY</t>
+  </si>
+  <si>
+    <t>5ATFSLC22SO</t>
+  </si>
+  <si>
+    <t>22.5 베이지</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 22.5 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 22.5 BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFSLC26SO</t>
+  </si>
+  <si>
+    <t>23 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 23 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION 23 NATURAL</t>
+  </si>
+  <si>
+    <t>5ATFSLC23SO</t>
+  </si>
+  <si>
+    <t>리필 19 페어</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFILL 19 FAIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC19LO</t>
+  </si>
+  <si>
+    <t>리필 21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 21 WARM LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC21LO</t>
+  </si>
+  <si>
+    <t>리필 21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 21 COOL LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC20LO</t>
+  </si>
+  <si>
+    <t>리필 21.5 웜 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 21.5 웜 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 21.5 WARM BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC25LO</t>
+  </si>
+  <si>
+    <t>리필 21.5 쿨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 21.5 쿨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 21.5 COOL BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC24LO</t>
+  </si>
+  <si>
+    <t>리필 22 아이보리</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 22 IVORY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC22LO</t>
+  </si>
+  <si>
+    <t>리필 22.5 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 22.5 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFILL 22.5 BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC26LO</t>
+  </si>
+  <si>
+    <t>리필 23 내추럴</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 리필 23 내추럴</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION REFIL 23 NATURAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLC23LO</t>
+  </si>
+  <si>
+    <t>스킨 레이어 핏 파운데이션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>19 페어 (파운데이션)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 19 FAIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFSLP01AO</t>
+  </si>
+  <si>
+    <t>30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>10/80</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>21 웜 라이트 (파운데이션)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 21 WARM LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLP02AO</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>10/80</t>
+  </si>
+  <si>
+    <t>21 쿨 라이트 (파운데이션)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 21 COOL LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLP03AO</t>
+  </si>
+  <si>
+    <t>21.5 웜 베이지 (파운데이션)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 21.5 웜 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 21.5 WARM BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLP07AO</t>
+  </si>
+  <si>
+    <t>21.5 쿨 베이지 (파운데이션)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 21.5 쿨 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 21.5 COOL BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLP06AO</t>
+  </si>
+  <si>
+    <t>22 아이보리 (파운데이션)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 22 IVORY</t>
+  </si>
+  <si>
+    <t>2ATFSLP04AO</t>
+  </si>
+  <si>
+    <t>22.5 베이지 (파운데이션)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 22.5 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 22.5 BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFSLP08AO</t>
+  </si>
+  <si>
+    <t>23 내추럴 (파운데이션)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 23 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2ATFSLP05AO</t>
+  </si>
+  <si>
+    <t>스킨 레이어 핏 파운데이션 
+스파우트 파우치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>19 페어 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 19 페어</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 19 FAIR</t>
+  </si>
+  <si>
+    <t>2ATFSLS01AO</t>
+  </si>
+  <si>
+    <t>3ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>21 웜 라이트 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 21 웜 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 21 WARM LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLS03AO</t>
+  </si>
+  <si>
+    <t>3ml</t>
+  </si>
+  <si>
+    <t>21 쿨 라이트 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 21 쿨 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 21 COOL LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLS02AO</t>
+  </si>
+  <si>
+    <t>21.5 웜 베이지 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 21.5 웜 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 21.5 WARM BEIGE</t>
+  </si>
+  <si>
+    <t>2ATFSLS05AO</t>
+  </si>
+  <si>
+    <t>21.5 쿨 베이지 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 21.5 쿨 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 21.5 COOL BEIGE</t>
+  </si>
+  <si>
+    <t>2ATFSLS04AO</t>
+  </si>
+  <si>
+    <t>22 아이보리 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 22 아이보리</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 22 IVORY</t>
+  </si>
+  <si>
+    <t>2ATFSLS06AO</t>
+  </si>
+  <si>
+    <t>22.5 베이지 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 22.5 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 22.5 BEIGE</t>
+  </si>
+  <si>
+    <t>2ATFSLS07AO</t>
+  </si>
+  <si>
+    <t>23 내추럴 (스파우트)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 파운데이션 스파우트 파우치 23 내추럴</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT FOUNDATION SPOUTER POUCH 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2ATFSLS08AO</t>
+  </si>
+  <si>
+    <t>스킨 레이어 커버 핏 컨실러</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>19 페어 (컨실러)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 커버 핏 컨실러 19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER COVER FIT CONCEALER 19 FAIR</t>
+  </si>
+  <si>
+    <t>2ATFSLC01AO</t>
+  </si>
+  <si>
+    <t>40/320</t>
+  </si>
+  <si>
+    <t>21 웜 라이트 (컨실러)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 커버 핏 컨실러 21 웜 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER COVER FIT CONCEALER 21 WARM LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLC02AO</t>
+  </si>
+  <si>
+    <t>21 쿨 라이트 (컨실러)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 커버 핏 컨실러 21 쿨 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER COVER FIT CONCEALER 21 COOL LIGHT</t>
+  </si>
+  <si>
+    <t>2ATFSLC03AO</t>
+  </si>
+  <si>
+    <t>22 아이보리 (컨실러)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 커버 핏 컨실러 22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER COVER FIT CONCEALER 22 IVORY</t>
+  </si>
+  <si>
+    <t>2ATFSLC04AO</t>
+  </si>
+  <si>
+    <t>23 내추럴 (컨실러)</t>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 커버 핏 컨실러 23 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER COVER FIT CONCEALER 23 NATURAL</t>
+  </si>
+  <si>
+    <t>2ATFSLC05AO</t>
+  </si>
+  <si>
+    <t>워터 레이어 핏 쿠션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 19 페어</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 19 FAIR</t>
+  </si>
+  <si>
+    <t>5ATFWRC19AO</t>
+  </si>
+  <si>
+    <t>21 웜라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 21 웜 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 21 WARM LIGHT</t>
+  </si>
+  <si>
+    <t>5ATFWRC21AO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 21 쿨 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 21 COOL LIGHT</t>
+  </si>
+  <si>
+    <t>5ATFWRC20AO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 21.5 웜 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 21.5 WARM BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFWRC23AO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 21.5 쿨 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 21.5 COOL BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFWRC22AO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 22 아이보리</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 22 IVORY</t>
+  </si>
+  <si>
+    <t>5ATFWRC24AO</t>
+  </si>
+  <si>
+    <t>22.5 베이지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 22.5 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 22.5 BEIGE</t>
+  </si>
+  <si>
+    <t>5ATFWRC25AO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 23 내추럴</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION 23 NATURAL</t>
+  </si>
+  <si>
+    <t>5ATFWRC26AO</t>
+  </si>
+  <si>
+    <t>리필 19 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 19 페어</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 19 FAIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC19LO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 21 웜 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 21 WARM LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC21LO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 21 쿨 라이트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 21 COOL LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC20LO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 21.5 웜 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 21.5 WARM BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC23LO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 21.5 쿨 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 21.5 COOL BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC22LO</t>
+  </si>
+  <si>
+    <t>리필 22 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 22 아이보리</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 22 IVORY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC24LO</t>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 22.5 베이지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 22.5 BEIGE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC25LO</t>
+  </si>
+  <si>
+    <t>리필 23 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 리필 23 내추럴</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION REFILL 23 NATURAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFWRC26LO</t>
+  </si>
+  <si>
+    <t>스킨 레이어 핏 블러셔</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>C01 페탈 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C01 페탈 핑크</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C01 PETAL PINK</t>
+  </si>
+  <si>
+    <t>2ATBSLC01AO</t>
+  </si>
+  <si>
+    <t>C02 뮤트 모브</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C02 뮤트 모브</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C02 MUTE MAUVE</t>
+  </si>
+  <si>
+    <t>2ATBSLC02AO</t>
+  </si>
+  <si>
+    <t>C03 피치 슈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C03 피치 슈</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C03 PEACH CHOUX</t>
+  </si>
+  <si>
+    <t>2ATBSLC03AO</t>
+  </si>
+  <si>
+    <t>C04 살몬 밀크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C04 살몬 밀크</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C04 SALMON MILK</t>
+  </si>
+  <si>
+    <t>2ATBSLC04AO</t>
+  </si>
+  <si>
+    <t>C05 캄 로즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C05 캄 로즈</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C05 CALM ROSE</t>
+  </si>
+  <si>
+    <t>2ATBSLC05AO</t>
+  </si>
+  <si>
+    <t>C06 밀크 코코아</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C06 밀크 코코아</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C06 MILK COCOA</t>
+  </si>
+  <si>
+    <t>2ATBSLC06AO</t>
+  </si>
+  <si>
+    <t>C07 로지 우드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C07 로지 우드</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C07 ROSY WOOD</t>
+  </si>
+  <si>
+    <t>2ATBSLC07AO</t>
+  </si>
+  <si>
+    <t>C08 더스티 플럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 C08 더스티 플럼</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER C08 DUSTY PLUM)</t>
+  </si>
+  <si>
+    <t>2ATBSLC08AO</t>
+  </si>
+  <si>
+    <t>W01 핑크 블룸</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W01 핑크 블룸</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W01 PINK BLOOM</t>
+  </si>
+  <si>
+    <t>2ATBSLW01AO</t>
+  </si>
+  <si>
+    <t>W02 모브 던</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W02 모브 던</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W02 MAUVE DAWN</t>
+  </si>
+  <si>
+    <t>2ATBSLW02AO</t>
+  </si>
+  <si>
+    <t>W03 포지 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W03 포지 피치</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W03 POSY PEACH</t>
+  </si>
+  <si>
+    <t>2ATBSLW03AO</t>
+  </si>
+  <si>
+    <t>W04 소프트 살몬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W04 소프트 살몬</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W04 SOFT SALMON</t>
+  </si>
+  <si>
+    <t>2ATBSLW04AO</t>
+  </si>
+  <si>
+    <t>W05 코코 로즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W05 코코 로즈</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W05 COCO ROSE</t>
+  </si>
+  <si>
+    <t>2ATBSLW05AO</t>
+  </si>
+  <si>
+    <t>W06 웜 코코아</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W06 웜 코코아</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W06 WARM COCOA</t>
+  </si>
+  <si>
+    <t>2ATBSLW06AO</t>
+  </si>
+  <si>
+    <t>W07 베어 로지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W07 베어 로지</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W07 BARE ROSY</t>
+  </si>
+  <si>
+    <t>2ATBSLW07AO</t>
+  </si>
+  <si>
+    <t>W08 듀이 플럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 블러셔 W08 듀이 플럼</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT BLUSHER W08 DEWY PLUM</t>
+  </si>
+  <si>
+    <t>2ATBSLW08AO</t>
+  </si>
+  <si>
+    <t>블러 핏 틴트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 벨로 체리</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 01 벨로 체리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 01 VELO CHERRY</t>
+  </si>
+  <si>
+    <t>2ATLBPT01AO</t>
+  </si>
+  <si>
+    <t>100/400</t>
+  </si>
+  <si>
+    <t>02 디어 레드</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 02 디어 레드</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 02 DEAR RED</t>
+  </si>
+  <si>
+    <t>2ATLBPT02AO</t>
+  </si>
+  <si>
+    <t>03 쿨 베리</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 03 쿨 베리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 03 COOL BERRY</t>
+  </si>
+  <si>
+    <t>2ATLBPT03AO</t>
+  </si>
+  <si>
+    <t>04 듀 플럼</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 04 듀 플럼</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 04 DEW PLUM</t>
+  </si>
+  <si>
+    <t>2ATLBPT04AO</t>
+  </si>
+  <si>
+    <t>05 로지 피치</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 05 로지 피치</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 05 ROSY PEACH</t>
+  </si>
+  <si>
+    <t>2ATLBPT05AO</t>
+  </si>
+  <si>
+    <t>06 뮤트 코코아</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 핏 틴트 미니 06 뮤트 코코아</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR FIT TINT MINI 06 MUTE COCOA</t>
+  </si>
+  <si>
+    <t>2ATLBPT06AO</t>
+  </si>
+  <si>
+    <t>랩 핏 글로스 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>00 글로</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 랩 핏 글로스 미니 00 글로</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WRAP FIT GLOSS MINI 00 GLO</t>
+  </si>
+  <si>
+    <t>2ATLLPG00AO</t>
+  </si>
+  <si>
+    <t>블러 래스팅 스틱 프라이머</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 래스팅 스틱 프라이머</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR LASTING STICK PRIMER</t>
+  </si>
+  <si>
+    <t>2ATFBST00AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>20/120</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>롱래스팅 메이크업 코팅 픽서</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 롱래스팅 메이크업 코팅 픽서</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. LONG LASTING MAKEUP COATING FIXER</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFLMP01AO</t>
+  </si>
+  <si>
+    <t>28/224</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>선 세럼 베이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 선 세럼 베이스</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SUN SERUM BASE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFSSB01AO</t>
+  </si>
+  <si>
+    <t>블러 파우더 팩트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 01 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT 01 FAIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPP01AO</t>
+  </si>
+  <si>
+    <t>30/240</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.5 쿨 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 1.5 쿨페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT 1.5 COOL FAIR</t>
+  </si>
+  <si>
+    <t>2ATFBPP15AO</t>
+  </si>
+  <si>
+    <t>30/240</t>
+  </si>
+  <si>
+    <t>02 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 02 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT 02 LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPP02AO</t>
+  </si>
+  <si>
+    <t>2.5 아이보리</t>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 2.5 아이보리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT 2.5 IVORY</t>
+  </si>
+  <si>
+    <t>2ATFBPP25AO</t>
+  </si>
+  <si>
+    <t>03 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 03 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT 03 NATURAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPP03AO</t>
+  </si>
+  <si>
+    <t>블러 파우더 팩트
+(리뉴얼)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 페어 (R)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPR01AO</t>
+  </si>
+  <si>
+    <t>1.5 쿨 페어 (R)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPR15AO</t>
+  </si>
+  <si>
+    <t>02 라이트 (R)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPR02AO</t>
+  </si>
+  <si>
+    <t>2.5 아이보리 (R)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPR25AO</t>
+  </si>
+  <si>
+    <t>03 내추럴 (R)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPR03AO</t>
+  </si>
+  <si>
+    <t>블러 파우더 팩트 
+실버 에디션</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 페어 (실버)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 실버 에디션 01 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT SILVER EDITION 01 FAIR</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPS01AO</t>
+  </si>
+  <si>
+    <t>02 라이트 (실버)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 실버 에디션 02 라이트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT SILVER EDITION 02 LIGHT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPS02AO</t>
+  </si>
+  <si>
+    <t>03 내추럴 (실버)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 실버 에디션 03 내추럴</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT SILVER EDITION 03 NATURAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFBPS03AO</t>
+  </si>
+  <si>
+    <t>블러 파우더 팩트 미니</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>1.5 쿨 페어 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 미니 1.5 쿨 페어</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT MINI 1.5 COOL FAIR</t>
+  </si>
+  <si>
+    <t>2ATFBPPM1A0</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>100/800</t>
+  </si>
+  <si>
+    <t>2.5 아이보리 (미니)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 블러 파우더 팩트 미니 2.5 아이보리</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. BLUR POWDER PACT MINI 2.5 IVORY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATTBPPM2A0</t>
+  </si>
+  <si>
+    <t>글로우 파우더 팩트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 글로우 파우더 팩트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. GLOW POWDER PACT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFGPP01AO</t>
+  </si>
+  <si>
+    <t>세범 컷 파우더 팩트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 세범 컷 파우더 팩트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SEBUM CUT POWDER PACT</t>
+  </si>
+  <si>
+    <t>2ATFSCP01AO</t>
+  </si>
+  <si>
+    <t>에어 핏 파우더 팩트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 에어 핏 파우더 팩트</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. AIR FIT POWDER PACT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATFAFP01AO</t>
+  </si>
+  <si>
+    <t>더 블러 피니시 파우더</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 더 블러 피니시 파우더</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. THE BLUR FINISH POWDER</t>
+  </si>
+  <si>
+    <t>2ATFBFP01AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>30/120</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>오마이 글리터 팝</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 오:스터너</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 오마이 글리터 팝 01 오:스터너</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. OHMY GLITTER POP 01 OH:STUNNER</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATEOGP01AO</t>
+  </si>
+  <si>
+    <t>40/320</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 마이:페어리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 오마이 글리터 팝 02 마이:페어리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. OHMY GLITTER POP 02 MY:FAIRY</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATEOGP02AO</t>
+  </si>
+  <si>
+    <t>03 오:드리머</t>
+  </si>
+  <si>
+    <t>어바웃톤 오마이 글리터 팝 03 오:드리머</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. OHMY GLITTER POP 03 OH:DREAMER</t>
+  </si>
+  <si>
+    <t>2ATEOGP03AO</t>
+  </si>
+  <si>
+    <t>리턴 투 베이직 섀도우 팔레트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 클래식</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 01 클래식</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 01 CLASSIC</t>
+  </si>
+  <si>
+    <t>5ATERSP01AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>24/192</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 소프트</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 02 소프트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 02 SOFT</t>
+  </si>
+  <si>
+    <t>5ATERSP02AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>24/192</t>
+  </si>
+  <si>
+    <t>03 래디언트</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 03 래디언트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 03 RADIANT</t>
+  </si>
+  <si>
+    <t>5ATERSP03AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>04 서린</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 04 서린</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 04 SERENE</t>
+  </si>
+  <si>
+    <t>5ATERSP04AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>05 카푸치노</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 05 카푸치노</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 05 CAPPUCCINO</t>
+  </si>
+  <si>
+    <t>5ATERSP05AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>06 던</t>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 06 던</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 06 DAWN</t>
+  </si>
+  <si>
+    <t>5ATERSP06AO</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>07 핑크 모먼트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 07 핑크 모먼트</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 07 PINK MOMENT</t>
+  </si>
+  <si>
+    <t>5ATERSP07AO</t>
+  </si>
+  <si>
+    <t>08 피치 브리즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 리턴 투 베이직 섀도우 팔레트 08 피치 브리즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. RETURN TO BASIC SHADOW PALETTE 08 PEACH BREEZE</t>
+  </si>
+  <si>
+    <t>5ATERSP08AO</t>
+  </si>
+  <si>
+    <t>플러피 웨어 블러셔</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>01 베일 피치</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 01 베일 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 01 VEIL PEACH</t>
+  </si>
+  <si>
+    <t>5ATBFWB01AO</t>
+  </si>
+  <si>
+    <t>42/168</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>02 베쉬풀 핑크</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 02 베쉬풀 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 02 BASHFUL PINK</t>
+  </si>
+  <si>
+    <t>5ATBFWB02AO</t>
+  </si>
+  <si>
+    <t>03 탠저린 오렌지</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 03 탠저린 오렌지</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 03 TANGERINE ORANGE</t>
+  </si>
+  <si>
+    <t>5ATBFWB03AO</t>
+  </si>
+  <si>
+    <t>04 차밍 로즈</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 04 차밍 로즈</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 04 CHARMING ROSE</t>
+  </si>
+  <si>
+    <t>5ATBFWB04AO</t>
+  </si>
+  <si>
+    <t>05 데일리 코랄</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 05 데일리 코랄</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 05 DAILY CORAL</t>
+  </si>
+  <si>
+    <t>5ATBFWB05AO</t>
+  </si>
+  <si>
+    <t>06 무드 라벤더</t>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 06 무드 라벤더</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 06 MOOD LAVENDER</t>
+  </si>
+  <si>
+    <t>5ATBFWB06AO</t>
+  </si>
+  <si>
+    <t>07 마시멜로우 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 07 마시멜로우 핑크</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 07 MARSHMALLOW PINK</t>
+  </si>
+  <si>
+    <t>5ATBFWB07AO</t>
+  </si>
+  <si>
+    <t>08 드리미 라즈베리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 08 드리미 라즈베리</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 08 DREAMY RASPBERRY</t>
+  </si>
+  <si>
+    <t>5ATBFWB08AO</t>
+  </si>
+  <si>
+    <t>09 달리쉬 밀키 코랄</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 09 달리쉬 밀키 코랄</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 09 DOLLISH MILKY CORAL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATBFWB09AO</t>
+  </si>
+  <si>
+    <t>10 버블리 오렌지 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 플러피 웨어 블러셔 10 버블리 오렌지 피치</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLUFFY WEAR BLUSHER 10 BUBBLY ORANGE PEACH</t>
+  </si>
+  <si>
+    <t>5ATBFWB10AO</t>
+  </si>
+  <si>
+    <t>메이크업 스파츌라</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 메이크업 스파츌라</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. MAKEUP SPATULA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATTMSP01AO</t>
+  </si>
+  <si>
+    <t>24*15*167mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>플립 앤 핏 스파출라</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 플립 앤 핏 스파출라</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. FLIP AND FIT SPATULA</t>
+  </si>
+  <si>
+    <t>5ATTFFS01GO</t>
+  </si>
+  <si>
+    <t>59*13*40mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>디자이닝 듀얼 브러쉬</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 디자이닝 듀얼 브러쉬</t>
+  </si>
+  <si>
+    <t>ABOUT TONE DESIGNING DUAL BRUSH</t>
+  </si>
+  <si>
+    <t>5ATTDDB00AO</t>
+  </si>
+  <si>
+    <t>131.5*8mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>소프트 퍼프</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 소프트 퍼프</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SOFT PUFF</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATFFSF01AO</t>
+  </si>
+  <si>
+    <t>스킨 레이어 퍼프</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 퍼프</t>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER PUFF</t>
+  </si>
+  <si>
+    <t>5ATTSLP00AO</t>
+  </si>
+  <si>
+    <t>65*45mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>스킨 레이어 핏 쿠션 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스킨 레이어 핏 쿠션 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SKIN LAYER FIT CUSHION PUFF (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATTSLF00SO</t>
+  </si>
+  <si>
+    <t>150*70*10mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>150/1200</t>
+  </si>
+  <si>
+    <t>워터 레이어 핏 쿠션 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 워터 레이어 핏 쿠션 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. WATER LAYER FIT CUSHION PUFF (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATTSLF01SO</t>
+  </si>
+  <si>
+    <t>스퀘어 탭 루비셀 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 스퀘어 탭 루비셀 퍼프 (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. SQUARE TAP RUBICELL PUFF (2P)</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2ATTSRP01SO</t>
+  </si>
+  <si>
+    <t>85*38*83mm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">더 블러 피니시 파우더 퍼프 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 더 블러 피니시 파우더 퍼프</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. THE BLUR FINISH POWDER PUFF</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATTBFP01AO</t>
+  </si>
+  <si>
+    <t>54ø*12T</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">파우더 팩트 퍼프 </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>어바웃톤 파우더 팩트 퍼프</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT_TONE. POWDER PACT PUFF</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>5ATTPPP01AO</t>
+  </si>
+  <si>
+    <t>49ø*6T</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">MOQ </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">SIZE </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ABOUT TONE</t>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Cost (usd)</t>
   </si>
   <si>
-    <t xml:space="preserve">Exw Hong Kong </t>
-[...8 lines deleted...]
-    <t>Est Delivery</t>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd15000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="167" formatCode="0.00_);[Red]\(0.00\)"/>
+    <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="8"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="81"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...4 lines deleted...]
-        <fgColor theme="1"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="21">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="134">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="3" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="3" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="4" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="4" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="4" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 4" xfId="2"/>
+    <cellStyle name="쉼표 [0] 3" xfId="1" xr:uid="{B3438FE3-617D-4E17-BFA1-DA9CE1F0B9A9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>22412</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>515471</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="2" name="Rectangle 1">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A740F42B-23D9-04D8-1D43-F71F3024DE73}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{658DFA8B-3420-41CE-BDFB-87384FFE2C0E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="22412" y="2521324"/>
-          <a:ext cx="662205" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="3" name="Rectangle 2">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75193505-FF65-14DD-310B-2B658C690F9C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAB08C7-01E9-4C0F-A024-9A9BCC4B82F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="2219325"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="4" name="Rectangle 3">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52F27892-A5FF-6874-8F07-12F7E0D21395}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E5DE620-2C56-4379-A28B-35C667BEF88F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="2733675"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="5" name="Rectangle 4">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E49794E-B56B-F589-3FCB-78E958502EEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9296F375-DB15-44F9-9FA9-8B20899E90B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3248025"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="6" name="Rectangle 5">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91AD302E-6E87-23B1-23E2-10A28F20D2B0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0FF9D04-2EE0-43A3-8770-2FFBE2478554}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="3762375"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="7" name="Rectangle 6">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBADD7F-692A-B96F-757C-F65C46096772}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CC0F03-455B-42DB-8D66-146ED600FE13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="4276725"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="8" name="Rectangle 7">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C3F5E2A-AB90-1EF0-DD5F-10F40A347BEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{757F71D7-50B7-4AC6-9237-6862E1FFF967}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="4791075"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="9" name="Rectangle 8">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14F921D3-211C-D1D6-8C19-EE44D3FDECB6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E5DD9A-13E5-46B4-9E18-C3F65A401539}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="5305425"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="10" name="Rectangle 9">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF3BF187-5644-79E5-053D-C46F97E38F80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1C3985A-10EA-4FDF-8B07-3F5EB39D2A81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="5819775"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="11" name="Rectangle 10">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54C7DAD5-628E-06CE-CB37-2FB0177BF341}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5BB6EC7-5D6E-4254-9C02-EE633A3266E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="6334125"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="12" name="Rectangle 11">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C242F7C-0E93-C6E1-1EE9-611C037E1AAF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A7EBD8-E194-4F72-999D-56BD2F514EDC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="6848475"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="13" name="Rectangle 12">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91AB8B9B-FDF9-B63E-1DC2-2C29A3676DFC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{445A4C96-6B7B-4F01-8419-38CB271AA7C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="7362825"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="14" name="Rectangle 13">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F292C9D-9866-A8C9-634D-19BACD037D24}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C70BA47-E1DF-450E-9CD4-75AB84C10C36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="7877175"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="15" name="Rectangle 14">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2C91651-BB78-B3E7-334D-92A2A853F111}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DF4CA8D-D76A-43F5-9D29-C1C3E7736DEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="8391525"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="16" name="Rectangle 15">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1DACA3-C184-29B2-5D15-06050E3A636C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59E2585B-EAA9-47E4-958F-9AA12463652C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="8905875"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="17" name="Rectangle 16">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{179DCD83-EEC6-9EBC-4A50-531A8336ABB8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5373821D-16EF-4F88-8EBD-6D3E8D8FDC61}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="9420225"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="18" name="Rectangle 17">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF401FDE-C2F3-7AC7-AEEA-A106C5E65B00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B2023A-FF20-4EDD-BBF4-4C15E36B9CE6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="9934575"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="19" name="Rectangle 18">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957AA23D-3452-72FA-B378-7ADE2EB70A0C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22426B54-860F-400B-8DC8-BCCAE4CC0A7A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="10448925"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="20" name="Rectangle 19">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE24C033-22D5-079B-43C7-E8C2E326EA50}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDD93C10-B8C0-4204-8EB6-A72BC68F9D3E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="10963275"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...7 lines deleted...]
-        <xdr:cNvPr id="21" name="Rectangle 20">
+    <xdr:ext cx="0" cy="0"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="LtImgS" descr="http://web1.logcounter.com/%5bsr%5d.gif?r=r1426827925147370492791&amp;cdkey=braunshop7&amp;surl=http%3A%2F%2Fwww.sky007.com%2Fshop%2Fshopdetail.html%3Fbranduid%3D66478%26xcode%3D189%26mcode%3D004%26scode%3D%26type%3DX%26search%3D%26sort%3Dorder">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2401AA4E-462B-2FC6-D859-A584614746F2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91D302B-BBE3-4F09-A45E-94D969A42673}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr/>
-[...1 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="11477625"/>
-          <a:ext cx="677333" cy="508000"/>
+          <a:off x="1571625" y="4400550"/>
+          <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:blipFill>
-[...23 lines deleted...]
-        </a:extLst>
+        <a:noFill/>
       </xdr:spPr>
-      <xdr:style>
-[...23 lines deleted...]
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-[...12749 lines deleted...]
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -16097,51 +3716,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -16149,51 +3768,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -16208,65 +3827,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -16287,11671 +3906,3709 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL189"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20BAF21B-1A98-4394-A8FB-4E2C7B7D5CE5}">
+  <dimension ref="A1:I137"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="12.75" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.75" style="2"/>
+    <col min="1" max="2" width="8.7265625" style="2"/>
+    <col min="3" max="3" width="20.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="23.90625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="19.54296875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.7265625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="8.7265625" style="2"/>
+    <col min="9" max="9" width="8.7265625" style="3"/>
+    <col min="10" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="2" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="2" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="12.5" thickBot="1"/>
+    <row r="7" spans="1:9" s="9" customFormat="1" ht="50.15" customHeight="1" thickTop="1">
+      <c r="A7" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>551</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="13">
+        <v>8809871381032</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="15">
+        <v>6.5</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="16">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="20">
+        <v>809871381186</v>
+      </c>
+      <c r="F9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="22">
+        <v>13</v>
+      </c>
+      <c r="H9" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A10" s="23"/>
+      <c r="B10" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="26">
+        <v>8809871381209</v>
+      </c>
+      <c r="F10" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="28">
+        <v>13</v>
+      </c>
+      <c r="H10" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A11" s="23"/>
+      <c r="B11" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="26">
+        <v>8809871381193</v>
+      </c>
+      <c r="F11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="28">
+        <v>13</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A12" s="23"/>
+      <c r="B12" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="26">
+        <v>8809871381797</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="28">
+        <v>13</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="26">
+        <v>8809871381780</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="28">
+        <v>13</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A14" s="23"/>
+      <c r="B14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="26">
+        <v>8809871381216</v>
+      </c>
+      <c r="F14" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="28">
+        <v>13</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A15" s="23"/>
+      <c r="B15" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="26">
+        <v>8809871381803</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="28">
+        <v>13</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A16" s="23"/>
+      <c r="B16" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="26">
+        <v>8809871381223</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="28">
+        <v>13</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A17" s="23"/>
+      <c r="B17" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="26">
+        <v>8809871381230</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="28">
+        <v>13</v>
+      </c>
+      <c r="H17" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A18" s="23"/>
+      <c r="B18" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="26">
+        <v>8809871381254</v>
+      </c>
+      <c r="F18" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" s="28">
+        <v>13</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A19" s="23"/>
+      <c r="B19" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="26">
+        <v>8809871381247</v>
+      </c>
+      <c r="F19" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G19" s="28">
+        <v>13</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A20" s="23"/>
+      <c r="B20" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="26">
+        <v>8809871381827</v>
+      </c>
+      <c r="F20" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="28">
+        <v>13</v>
+      </c>
+      <c r="H20" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A21" s="23"/>
+      <c r="B21" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="26">
+        <v>8809871381810</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="28">
+        <v>13</v>
+      </c>
+      <c r="H21" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="26">
+        <v>8809871381261</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="G22" s="28">
+        <v>13</v>
+      </c>
+      <c r="H22" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A23" s="29"/>
+      <c r="B23" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="32">
+        <v>8809871381834</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" s="34">
+        <v>13</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A24" s="35"/>
+      <c r="B24" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" s="38">
+        <v>8809871381278</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" s="40">
+        <v>13</v>
+      </c>
+      <c r="H24" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A25" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="20">
+        <v>8809871380899</v>
+      </c>
+      <c r="F25" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="I25" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A26" s="42"/>
+      <c r="B26" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E26" s="26">
+        <v>8809871380912</v>
+      </c>
+      <c r="F26" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="G26" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I26" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A27" s="42"/>
+      <c r="B27" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="26">
+        <v>8809871380905</v>
+      </c>
+      <c r="F27" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I27" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A28" s="42"/>
+      <c r="B28" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="E28" s="26">
+        <v>8809871381858</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I28" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A29" s="42"/>
+      <c r="B29" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="26">
+        <v>8809871381841</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I29" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A30" s="42"/>
+      <c r="B30" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="26">
+        <v>8809871380929</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="I30" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A31" s="43"/>
+      <c r="B31" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" s="32">
+        <v>8809871381865</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="I31" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A32" s="43"/>
+      <c r="B32" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="32">
+        <v>8809871380936</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="I32" s="16">
+        <v>7.6572000000000005</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A33" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" s="20">
+        <v>8800303336248</v>
+      </c>
+      <c r="F33" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="H33" s="21">
+        <v>640</v>
+      </c>
+      <c r="I33" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A34" s="45"/>
+      <c r="B34" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="E34" s="26">
+        <v>8800303336262</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="G34" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H34" s="27">
+        <v>640</v>
+      </c>
+      <c r="I34" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A35" s="45"/>
+      <c r="B35" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" s="26">
+        <v>8800303336255</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H35" s="27">
+        <v>640</v>
+      </c>
+      <c r="I35" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A36" s="45"/>
+      <c r="B36" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" s="26">
+        <v>8800303336286</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="G36" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H36" s="27">
+        <v>640</v>
+      </c>
+      <c r="I36" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A37" s="45"/>
+      <c r="B37" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" s="26">
+        <v>8800303336279</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>137</v>
+      </c>
+      <c r="G37" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H37" s="27">
+        <v>640</v>
+      </c>
+      <c r="I37" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A38" s="45"/>
+      <c r="B38" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" s="26">
+        <v>8800303336293</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>141</v>
+      </c>
+      <c r="G38" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H38" s="27">
+        <v>640</v>
+      </c>
+      <c r="I38" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A39" s="45"/>
+      <c r="B39" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" s="26">
+        <v>8800303336309</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="G39" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="H39" s="27">
+        <v>640</v>
+      </c>
+      <c r="I39" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A40" s="46"/>
+      <c r="B40" s="36" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="D40" s="37" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" s="38">
+        <v>8800303336316</v>
+      </c>
+      <c r="F40" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="G40" s="40" t="s">
+        <v>125</v>
+      </c>
+      <c r="H40" s="39">
+        <v>640</v>
+      </c>
+      <c r="I40" s="16">
+        <v>0.9396000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A41" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="C41" s="49" t="s">
+        <v>152</v>
+      </c>
+      <c r="D41" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="E41" s="50">
+        <v>8809871380844</v>
+      </c>
+      <c r="F41" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="G41" s="52">
+        <v>5.6</v>
+      </c>
+      <c r="H41" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="I41" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A42" s="42"/>
+      <c r="B42" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="E42" s="26">
+        <v>8809871380868</v>
+      </c>
+      <c r="F42" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="G42" s="28">
+        <v>5.6</v>
+      </c>
+      <c r="H42" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I42" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A43" s="42"/>
+      <c r="B43" s="24" t="s">
+        <v>160</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" s="26">
+        <v>8809871380851</v>
+      </c>
+      <c r="F43" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="G43" s="28">
+        <v>5.6</v>
+      </c>
+      <c r="H43" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I43" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A44" s="42"/>
+      <c r="B44" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" s="26">
+        <v>8809871380875</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="G44" s="28">
+        <v>5.6</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I44" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A45" s="53"/>
+      <c r="B45" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>170</v>
+      </c>
+      <c r="E45" s="38">
+        <v>8809871380882</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>171</v>
+      </c>
+      <c r="G45" s="40">
+        <v>5.6</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="I45" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A46" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="49" t="s">
+        <v>173</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>174</v>
+      </c>
+      <c r="E46" s="50">
+        <v>8809871381933</v>
+      </c>
+      <c r="F46" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="G46" s="52">
+        <v>14</v>
+      </c>
+      <c r="H46" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A47" s="45"/>
+      <c r="B47" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>177</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" s="26">
+        <v>8809871381957</v>
+      </c>
+      <c r="F47" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="G47" s="28">
+        <v>14</v>
+      </c>
+      <c r="H47" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A48" s="45"/>
+      <c r="B48" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" s="26">
+        <v>8809871381940</v>
+      </c>
+      <c r="F48" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="G48" s="28">
+        <v>14</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A49" s="45"/>
+      <c r="B49" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="E49" s="26">
+        <v>8809871381971</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="G49" s="28">
+        <v>14</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A50" s="45"/>
+      <c r="B50" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50" s="26">
+        <v>8809871381964</v>
+      </c>
+      <c r="F50" s="27" t="s">
+        <v>188</v>
+      </c>
+      <c r="G50" s="28">
+        <v>14</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A51" s="45"/>
+      <c r="B51" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" s="25" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51" s="26">
+        <v>8809871381988</v>
+      </c>
+      <c r="F51" s="27" t="s">
+        <v>191</v>
+      </c>
+      <c r="G51" s="28">
+        <v>14</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A52" s="45"/>
+      <c r="B52" s="24" t="s">
+        <v>192</v>
+      </c>
+      <c r="C52" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" s="26">
+        <v>8809871381995</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>195</v>
+      </c>
+      <c r="G52" s="28">
+        <v>14</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A53" s="45"/>
+      <c r="B53" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="D53" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="E53" s="26">
+        <v>8800303336002</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>198</v>
+      </c>
+      <c r="G53" s="28">
+        <v>14</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="16">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A54" s="45"/>
+      <c r="B54" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="D54" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="E54" s="26">
+        <v>8800303336019</v>
+      </c>
+      <c r="F54" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="G54" s="28">
+        <v>14</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A55" s="45"/>
+      <c r="B55" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" s="26">
+        <v>8800303336033</v>
+      </c>
+      <c r="F55" s="27" t="s">
+        <v>205</v>
+      </c>
+      <c r="G55" s="28">
+        <v>14</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A56" s="45"/>
+      <c r="B56" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="E56" s="26">
+        <v>8800303336026</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="G56" s="28">
+        <v>14</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A57" s="45"/>
+      <c r="B57" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" s="26">
+        <v>8800303336057</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>211</v>
+      </c>
+      <c r="G57" s="28">
+        <v>14</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A58" s="45"/>
+      <c r="B58" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="D58" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="E58" s="26">
+        <v>8800303336040</v>
+      </c>
+      <c r="F58" s="27" t="s">
+        <v>214</v>
+      </c>
+      <c r="G58" s="28">
+        <v>14</v>
+      </c>
+      <c r="H58" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A59" s="45"/>
+      <c r="B59" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>216</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" s="26">
+        <v>8800303336064</v>
+      </c>
+      <c r="F59" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="G59" s="28">
+        <v>14</v>
+      </c>
+      <c r="H59" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A60" s="45"/>
+      <c r="B60" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>220</v>
+      </c>
+      <c r="E60" s="26">
+        <v>8800303336071</v>
+      </c>
+      <c r="F60" s="27" t="s">
+        <v>221</v>
+      </c>
+      <c r="G60" s="28">
+        <v>14</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A61" s="45"/>
+      <c r="B61" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="E61" s="32">
+        <v>8800303336088</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="G61" s="34">
+        <v>14</v>
+      </c>
+      <c r="H61" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="16">
+        <v>4.3739999999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A62" s="44" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>228</v>
+      </c>
+      <c r="D62" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="E62" s="20">
+        <v>8809871381629</v>
+      </c>
+      <c r="F62" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="G62" s="22">
+        <v>5</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="I62" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A63" s="45"/>
+      <c r="B63" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" s="26">
+        <v>8809871381636</v>
+      </c>
+      <c r="F63" s="27" t="s">
+        <v>234</v>
+      </c>
+      <c r="G63" s="28">
+        <v>5</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I63" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A64" s="45"/>
+      <c r="B64" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="C64" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="D64" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="E64" s="26">
+        <v>8809871381643</v>
+      </c>
+      <c r="F64" s="27" t="s">
+        <v>238</v>
+      </c>
+      <c r="G64" s="28">
+        <v>5</v>
+      </c>
+      <c r="H64" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I64" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A65" s="45"/>
+      <c r="B65" s="24" t="s">
+        <v>239</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="E65" s="26">
+        <v>8809871381650</v>
+      </c>
+      <c r="F65" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="G65" s="28">
+        <v>5</v>
+      </c>
+      <c r="H65" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I65" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A66" s="45"/>
+      <c r="B66" s="24" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="D66" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E66" s="26">
+        <v>8809871381667</v>
+      </c>
+      <c r="F66" s="27" t="s">
+        <v>246</v>
+      </c>
+      <c r="G66" s="28">
+        <v>5</v>
+      </c>
+      <c r="H66" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I66" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A67" s="45"/>
+      <c r="B67" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="D67" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E67" s="26">
+        <v>8800303336323</v>
+      </c>
+      <c r="F67" s="27" t="s">
+        <v>250</v>
+      </c>
+      <c r="G67" s="28">
+        <v>5</v>
+      </c>
+      <c r="H67" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I67" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A68" s="45"/>
+      <c r="B68" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="D68" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="E68" s="26">
+        <v>8800303336330</v>
+      </c>
+      <c r="F68" s="27" t="s">
+        <v>254</v>
+      </c>
+      <c r="G68" s="28">
+        <v>5</v>
+      </c>
+      <c r="H68" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I68" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A69" s="45"/>
+      <c r="B69" s="36" t="s">
+        <v>255</v>
+      </c>
+      <c r="C69" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="D69" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="E69" s="38">
+        <v>8800303336347</v>
+      </c>
+      <c r="F69" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="G69" s="40">
+        <v>5</v>
+      </c>
+      <c r="H69" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="I69" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A70" s="45"/>
+      <c r="B70" s="48" t="s">
+        <v>259</v>
+      </c>
+      <c r="C70" s="49" t="s">
+        <v>260</v>
+      </c>
+      <c r="D70" s="49" t="s">
+        <v>261</v>
+      </c>
+      <c r="E70" s="50">
+        <v>8809871381674</v>
+      </c>
+      <c r="F70" s="51" t="s">
+        <v>262</v>
+      </c>
+      <c r="G70" s="52">
+        <v>4</v>
+      </c>
+      <c r="H70" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="I70" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A71" s="45"/>
+      <c r="B71" s="24" t="s">
+        <v>263</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="E71" s="26">
+        <v>8809871381681</v>
+      </c>
+      <c r="F71" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="G71" s="28">
+        <v>4</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I71" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A72" s="45"/>
+      <c r="B72" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="C72" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="D72" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E72" s="26">
+        <v>8809871381698</v>
+      </c>
+      <c r="F72" s="27" t="s">
+        <v>270</v>
+      </c>
+      <c r="G72" s="28">
+        <v>4</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I72" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A73" s="45"/>
+      <c r="B73" s="24" t="s">
+        <v>271</v>
+      </c>
+      <c r="C73" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="D73" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="E73" s="26">
+        <v>8809871381704</v>
+      </c>
+      <c r="F73" s="27" t="s">
+        <v>274</v>
+      </c>
+      <c r="G73" s="28">
+        <v>4</v>
+      </c>
+      <c r="H73" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I73" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A74" s="45"/>
+      <c r="B74" s="24" t="s">
+        <v>275</v>
+      </c>
+      <c r="C74" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="D74" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="E74" s="26">
+        <v>8809871381711</v>
+      </c>
+      <c r="F74" s="27" t="s">
+        <v>278</v>
+      </c>
+      <c r="G74" s="28">
+        <v>4</v>
+      </c>
+      <c r="H74" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I74" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A75" s="45"/>
+      <c r="B75" s="24" t="s">
+        <v>279</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="E75" s="26">
+        <v>8800303336354</v>
+      </c>
+      <c r="F75" s="27" t="s">
+        <v>282</v>
+      </c>
+      <c r="G75" s="28">
+        <v>4</v>
+      </c>
+      <c r="H75" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I75" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A76" s="45"/>
+      <c r="B76" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="C76" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="D76" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" s="26">
+        <v>8800303336361</v>
+      </c>
+      <c r="F76" s="27" t="s">
+        <v>286</v>
+      </c>
+      <c r="G76" s="28">
+        <v>4</v>
+      </c>
+      <c r="H76" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="I76" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A77" s="46"/>
+      <c r="B77" s="36" t="s">
+        <v>287</v>
+      </c>
+      <c r="C77" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="D77" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="E77" s="38">
+        <v>8800303336378</v>
+      </c>
+      <c r="F77" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="G77" s="40">
+        <v>4</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="I77" s="16">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A78" s="44" t="s">
+        <v>291</v>
+      </c>
+      <c r="B78" s="18" t="s">
+        <v>292</v>
+      </c>
+      <c r="C78" s="19" t="s">
+        <v>293</v>
+      </c>
+      <c r="D78" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="20">
+        <v>8800303336637</v>
+      </c>
+      <c r="F78" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="G78" s="22">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H78" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="I78" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A79" s="45"/>
+      <c r="B79" s="24" t="s">
+        <v>297</v>
+      </c>
+      <c r="C79" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="E79" s="26">
+        <v>8800303336644</v>
+      </c>
+      <c r="F79" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="G79" s="28">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="I79" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A80" s="45"/>
+      <c r="B80" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="C80" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" s="26">
+        <v>8800303336651</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="G80" s="28">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H80" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="I80" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A81" s="45"/>
+      <c r="B81" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="C81" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="E81" s="26">
+        <v>8800303336668</v>
+      </c>
+      <c r="F81" s="27" t="s">
+        <v>308</v>
+      </c>
+      <c r="G81" s="28">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H81" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="I81" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A82" s="45"/>
+      <c r="B82" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="C82" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="D82" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="E82" s="26">
+        <v>8800303336675</v>
+      </c>
+      <c r="F82" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" s="28">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H82" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="I82" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A83" s="46"/>
+      <c r="B83" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="C83" s="37" t="s">
+        <v>314</v>
+      </c>
+      <c r="D83" s="37" t="s">
+        <v>315</v>
+      </c>
+      <c r="E83" s="38">
+        <v>8800303336682</v>
+      </c>
+      <c r="F83" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="G83" s="40">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="I83" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A84" s="54" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" s="55" t="s">
+        <v>318</v>
+      </c>
+      <c r="C84" s="56" t="s">
+        <v>319</v>
+      </c>
+      <c r="D84" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="E84" s="57">
+        <v>8800303336699</v>
+      </c>
+      <c r="F84" s="58" t="s">
+        <v>321</v>
+      </c>
+      <c r="G84" s="59">
+        <v>2</v>
+      </c>
+      <c r="H84" s="58" t="s">
+        <v>296</v>
+      </c>
+      <c r="I84" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A85" s="54" t="s">
+        <v>322</v>
+      </c>
+      <c r="B85" s="55"/>
+      <c r="C85" s="56" t="s">
+        <v>323</v>
+      </c>
+      <c r="D85" s="56" t="s">
+        <v>324</v>
+      </c>
+      <c r="E85" s="57">
+        <v>8809871380561</v>
+      </c>
+      <c r="F85" s="58" t="s">
+        <v>325</v>
+      </c>
+      <c r="G85" s="59">
+        <v>10</v>
+      </c>
+      <c r="H85" s="58" t="s">
+        <v>326</v>
+      </c>
+      <c r="I85" s="16">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A86" s="60" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" s="61"/>
+      <c r="C86" s="62" t="s">
+        <v>328</v>
+      </c>
+      <c r="D86" s="62" t="s">
+        <v>329</v>
+      </c>
+      <c r="E86" s="63">
+        <v>8809871380578</v>
+      </c>
+      <c r="F86" s="64" t="s">
+        <v>330</v>
+      </c>
+      <c r="G86" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H86" s="66" t="s">
+        <v>331</v>
+      </c>
+      <c r="I86" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A87" s="67" t="s">
+        <v>332</v>
+      </c>
+      <c r="B87" s="68"/>
+      <c r="C87" s="69" t="s">
+        <v>333</v>
+      </c>
+      <c r="D87" s="69" t="s">
+        <v>334</v>
+      </c>
+      <c r="E87" s="70">
+        <v>8809871381919</v>
+      </c>
+      <c r="F87" s="71" t="s">
+        <v>335</v>
+      </c>
+      <c r="G87" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="H87" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="I87" s="16">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A88" s="74" t="s">
+        <v>336</v>
+      </c>
+      <c r="B88" s="75" t="s">
+        <v>337</v>
+      </c>
+      <c r="C88" s="76" t="s">
+        <v>338</v>
+      </c>
+      <c r="D88" s="76" t="s">
+        <v>339</v>
+      </c>
+      <c r="E88" s="77">
+        <v>8809213803376</v>
+      </c>
+      <c r="F88" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="G88" s="79">
+        <v>9</v>
+      </c>
+      <c r="H88" s="77" t="s">
+        <v>341</v>
+      </c>
+      <c r="I88" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A89" s="80"/>
+      <c r="B89" s="81" t="s">
+        <v>342</v>
+      </c>
+      <c r="C89" s="82" t="s">
+        <v>343</v>
+      </c>
+      <c r="D89" s="82" t="s">
+        <v>344</v>
+      </c>
+      <c r="E89" s="83">
+        <v>8809871380622</v>
+      </c>
+      <c r="F89" s="84" t="s">
+        <v>345</v>
+      </c>
+      <c r="G89" s="85">
+        <v>9</v>
+      </c>
+      <c r="H89" s="83" t="s">
+        <v>346</v>
+      </c>
+      <c r="I89" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A90" s="80"/>
+      <c r="B90" s="81" t="s">
+        <v>347</v>
+      </c>
+      <c r="C90" s="82" t="s">
+        <v>348</v>
+      </c>
+      <c r="D90" s="82" t="s">
+        <v>349</v>
+      </c>
+      <c r="E90" s="83">
+        <v>8809213803383</v>
+      </c>
+      <c r="F90" s="84" t="s">
+        <v>350</v>
+      </c>
+      <c r="G90" s="85">
+        <v>9</v>
+      </c>
+      <c r="H90" s="83" t="s">
+        <v>346</v>
+      </c>
+      <c r="I90" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A91" s="80"/>
+      <c r="B91" s="81" t="s">
+        <v>351</v>
+      </c>
+      <c r="C91" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D91" s="82" t="s">
+        <v>353</v>
+      </c>
+      <c r="E91" s="83">
+        <v>8809871380639</v>
+      </c>
+      <c r="F91" s="83" t="s">
+        <v>354</v>
+      </c>
+      <c r="G91" s="85">
+        <v>9</v>
+      </c>
+      <c r="H91" s="83" t="s">
+        <v>346</v>
+      </c>
+      <c r="I91" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A92" s="86"/>
+      <c r="B92" s="87" t="s">
+        <v>355</v>
+      </c>
+      <c r="C92" s="88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D92" s="88" t="s">
+        <v>357</v>
+      </c>
+      <c r="E92" s="89">
+        <v>8809213803406</v>
+      </c>
+      <c r="F92" s="89" t="s">
+        <v>358</v>
+      </c>
+      <c r="G92" s="90">
+        <v>9</v>
+      </c>
+      <c r="H92" s="89" t="s">
+        <v>346</v>
+      </c>
+      <c r="I92" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A93" s="44" t="s">
+        <v>359</v>
+      </c>
+      <c r="B93" s="18" t="s">
+        <v>360</v>
+      </c>
+      <c r="C93" s="19" t="s">
+        <v>338</v>
+      </c>
+      <c r="D93" s="19" t="s">
+        <v>339</v>
+      </c>
+      <c r="E93" s="50">
+        <v>8809213803376</v>
+      </c>
+      <c r="F93" s="50" t="s">
+        <v>361</v>
+      </c>
+      <c r="G93" s="52">
+        <v>9</v>
+      </c>
+      <c r="H93" s="50" t="s">
+        <v>346</v>
+      </c>
+      <c r="I93" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A94" s="45"/>
+      <c r="B94" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="C94" s="25" t="s">
+        <v>343</v>
+      </c>
+      <c r="D94" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="E94" s="50">
+        <v>8809871380622</v>
+      </c>
+      <c r="F94" s="50" t="s">
+        <v>363</v>
+      </c>
+      <c r="G94" s="52">
+        <v>9</v>
+      </c>
+      <c r="H94" s="50" t="s">
+        <v>346</v>
+      </c>
+      <c r="I94" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A95" s="45"/>
+      <c r="B95" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="C95" s="25" t="s">
+        <v>348</v>
+      </c>
+      <c r="D95" s="25" t="s">
+        <v>349</v>
+      </c>
+      <c r="E95" s="50">
+        <v>8809213803383</v>
+      </c>
+      <c r="F95" s="50" t="s">
+        <v>365</v>
+      </c>
+      <c r="G95" s="52">
+        <v>9</v>
+      </c>
+      <c r="H95" s="50" t="s">
+        <v>346</v>
+      </c>
+      <c r="I95" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A96" s="45"/>
+      <c r="B96" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="C96" s="25" t="s">
+        <v>352</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>353</v>
+      </c>
+      <c r="E96" s="50">
+        <v>8809871380639</v>
+      </c>
+      <c r="F96" s="50" t="s">
+        <v>367</v>
+      </c>
+      <c r="G96" s="52">
+        <v>9</v>
+      </c>
+      <c r="H96" s="50" t="s">
+        <v>346</v>
+      </c>
+      <c r="I96" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A97" s="46"/>
+      <c r="B97" s="36" t="s">
+        <v>368</v>
+      </c>
+      <c r="C97" s="37" t="s">
+        <v>356</v>
+      </c>
+      <c r="D97" s="37" t="s">
+        <v>357</v>
+      </c>
+      <c r="E97" s="50">
+        <v>8809213803406</v>
+      </c>
+      <c r="F97" s="50" t="s">
+        <v>369</v>
+      </c>
+      <c r="G97" s="52">
+        <v>9</v>
+      </c>
+      <c r="H97" s="50" t="s">
+        <v>346</v>
+      </c>
+      <c r="I97" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A98" s="44" t="s">
+        <v>370</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>371</v>
+      </c>
+      <c r="C98" s="91" t="s">
+        <v>372</v>
+      </c>
+      <c r="D98" s="91" t="s">
+        <v>373</v>
+      </c>
+      <c r="E98" s="20">
+        <v>8809871380776</v>
+      </c>
+      <c r="F98" s="20" t="s">
+        <v>374</v>
+      </c>
+      <c r="G98" s="22">
+        <v>9</v>
+      </c>
+      <c r="H98" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="I98" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A99" s="45"/>
+      <c r="B99" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="C99" s="92" t="s">
+        <v>376</v>
+      </c>
+      <c r="D99" s="92" t="s">
+        <v>377</v>
+      </c>
+      <c r="E99" s="26">
+        <v>8809871380783</v>
+      </c>
+      <c r="F99" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="G99" s="28">
+        <v>9</v>
+      </c>
+      <c r="H99" s="26" t="s">
+        <v>346</v>
+      </c>
+      <c r="I99" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A100" s="46"/>
+      <c r="B100" s="36" t="s">
+        <v>379</v>
+      </c>
+      <c r="C100" s="93" t="s">
+        <v>380</v>
+      </c>
+      <c r="D100" s="93" t="s">
+        <v>381</v>
+      </c>
+      <c r="E100" s="38">
+        <v>8809871380790</v>
+      </c>
+      <c r="F100" s="38" t="s">
+        <v>382</v>
+      </c>
+      <c r="G100" s="40">
+        <v>9</v>
+      </c>
+      <c r="H100" s="38" t="s">
+        <v>346</v>
+      </c>
+      <c r="I100" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A101" s="94" t="s">
+        <v>383</v>
+      </c>
+      <c r="B101" s="95" t="s">
+        <v>384</v>
+      </c>
+      <c r="C101" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D101" s="96" t="s">
+        <v>386</v>
+      </c>
+      <c r="E101" s="97">
+        <v>8809871381612</v>
+      </c>
+      <c r="F101" s="98" t="s">
+        <v>387</v>
+      </c>
+      <c r="G101" s="99">
+        <v>1.3</v>
+      </c>
+      <c r="H101" s="97" t="s">
+        <v>388</v>
+      </c>
+      <c r="I101" s="16">
+        <v>1.1772000000000002</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A102" s="100"/>
+      <c r="B102" s="101" t="s">
+        <v>389</v>
+      </c>
+      <c r="C102" s="102" t="s">
+        <v>390</v>
+      </c>
+      <c r="D102" s="102" t="s">
+        <v>391</v>
+      </c>
+      <c r="E102" s="103">
+        <v>8809871381872</v>
+      </c>
+      <c r="F102" s="104" t="s">
+        <v>392</v>
+      </c>
+      <c r="G102" s="105">
+        <v>1.3</v>
+      </c>
+      <c r="H102" s="103" t="s">
+        <v>388</v>
+      </c>
+      <c r="I102" s="16">
+        <v>1.1772000000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A103" s="106" t="s">
+        <v>393</v>
+      </c>
+      <c r="B103" s="107"/>
+      <c r="C103" s="108" t="s">
+        <v>394</v>
+      </c>
+      <c r="D103" s="108" t="s">
+        <v>395</v>
+      </c>
+      <c r="E103" s="109">
+        <v>8809213803420</v>
+      </c>
+      <c r="F103" s="110" t="s">
+        <v>396</v>
+      </c>
+      <c r="G103" s="111">
+        <v>8</v>
+      </c>
+      <c r="H103" s="109" t="s">
+        <v>346</v>
+      </c>
+      <c r="I103" s="16">
+        <v>2.8188</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A104" s="106" t="s">
+        <v>397</v>
+      </c>
+      <c r="B104" s="107"/>
+      <c r="C104" s="108" t="s">
+        <v>398</v>
+      </c>
+      <c r="D104" s="108" t="s">
+        <v>399</v>
+      </c>
+      <c r="E104" s="109">
+        <v>8809213809606</v>
+      </c>
+      <c r="F104" s="110" t="s">
+        <v>400</v>
+      </c>
+      <c r="G104" s="111">
+        <v>8</v>
+      </c>
+      <c r="H104" s="109" t="s">
+        <v>346</v>
+      </c>
+      <c r="I104" s="16">
+        <v>2.8188</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A105" s="106" t="s">
+        <v>401</v>
+      </c>
+      <c r="B105" s="107"/>
+      <c r="C105" s="108" t="s">
+        <v>402</v>
+      </c>
+      <c r="D105" s="108" t="s">
+        <v>403</v>
+      </c>
+      <c r="E105" s="109">
+        <v>8809213803413</v>
+      </c>
+      <c r="F105" s="110" t="s">
+        <v>404</v>
+      </c>
+      <c r="G105" s="111">
+        <v>8</v>
+      </c>
+      <c r="H105" s="109" t="s">
+        <v>346</v>
+      </c>
+      <c r="I105" s="16">
+        <v>2.8188</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A106" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="B106" s="61"/>
+      <c r="C106" s="62" t="s">
+        <v>406</v>
+      </c>
+      <c r="D106" s="62" t="s">
+        <v>407</v>
+      </c>
+      <c r="E106" s="63">
+        <v>8809871380509</v>
+      </c>
+      <c r="F106" s="64" t="s">
+        <v>408</v>
+      </c>
+      <c r="G106" s="65">
+        <v>10</v>
+      </c>
+      <c r="H106" s="66" t="s">
+        <v>409</v>
+      </c>
+      <c r="I106" s="16">
+        <v>5.4756000000000009</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A107" s="112" t="s">
+        <v>410</v>
+      </c>
+      <c r="B107" s="113" t="s">
+        <v>411</v>
+      </c>
+      <c r="C107" s="114" t="s">
+        <v>412</v>
+      </c>
+      <c r="D107" s="114" t="s">
+        <v>413</v>
+      </c>
+      <c r="E107" s="115">
+        <v>8809213803789</v>
+      </c>
+      <c r="F107" s="116" t="s">
+        <v>414</v>
+      </c>
+      <c r="G107" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H107" s="115" t="s">
+        <v>415</v>
+      </c>
+      <c r="I107" s="16">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A108" s="112"/>
+      <c r="B108" s="118" t="s">
+        <v>416</v>
+      </c>
+      <c r="C108" s="119" t="s">
+        <v>417</v>
+      </c>
+      <c r="D108" s="119" t="s">
+        <v>418</v>
+      </c>
+      <c r="E108" s="120">
+        <v>8809213803796</v>
+      </c>
+      <c r="F108" s="121" t="s">
+        <v>419</v>
+      </c>
+      <c r="G108" s="122">
+        <v>3.3</v>
+      </c>
+      <c r="H108" s="120" t="s">
+        <v>155</v>
+      </c>
+      <c r="I108" s="16">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A109" s="100"/>
+      <c r="B109" s="36" t="s">
         <v>420</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="C109" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="D109" s="37" t="s">
+        <v>422</v>
+      </c>
+      <c r="E109" s="38">
+        <v>8809871380257</v>
+      </c>
+      <c r="F109" s="39" t="s">
+        <v>423</v>
+      </c>
+      <c r="G109" s="105">
+        <v>3.3</v>
+      </c>
+      <c r="H109" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="I109" s="16">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A110" s="44" t="s">
+        <v>424</v>
+      </c>
+      <c r="B110" s="18" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="19" t="s">
+        <v>426</v>
+      </c>
+      <c r="D110" s="19" t="s">
         <v>427</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="E110" s="20">
+        <v>8809871380301</v>
+      </c>
+      <c r="F110" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="G110" s="22">
+        <v>9</v>
+      </c>
+      <c r="H110" s="21" t="s">
         <v>429</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="J7" s="8" t="s">
+      <c r="I110" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A111" s="45"/>
+      <c r="B111" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="C111" s="25" t="s">
+        <v>431</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E111" s="26">
+        <v>8809871380318</v>
+      </c>
+      <c r="F111" s="27" t="s">
+        <v>433</v>
+      </c>
+      <c r="G111" s="28">
+        <v>9</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I111" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A112" s="45"/>
+      <c r="B112" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="C112" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>437</v>
+      </c>
+      <c r="E112" s="26">
+        <v>8809871380356</v>
+      </c>
+      <c r="F112" s="27" t="s">
+        <v>438</v>
+      </c>
+      <c r="G112" s="28">
         <v>8</v>
       </c>
-      <c r="K7" s="7" t="s">
-[...86 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="H112" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I112" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A113" s="45"/>
+      <c r="B113" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="C113" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>441</v>
+      </c>
+      <c r="E113" s="26">
+        <v>8809871380363</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>442</v>
+      </c>
+      <c r="G113" s="28">
+        <v>8</v>
+      </c>
+      <c r="H113" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I113" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A114" s="45"/>
+      <c r="B114" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="C114" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="D114" s="25" t="s">
+        <v>445</v>
+      </c>
+      <c r="E114" s="26">
+        <v>8809871380523</v>
+      </c>
+      <c r="F114" s="27" t="s">
+        <v>446</v>
+      </c>
+      <c r="G114" s="28">
         <v>9</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="15" t="s">
+      <c r="H114" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I114" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A115" s="45"/>
+      <c r="B115" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="C115" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="E115" s="26">
+        <v>8809871380530</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="G115" s="28">
+        <v>9</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I115" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A116" s="45"/>
+      <c r="B116" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="C116" s="25" t="s">
+        <v>452</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>453</v>
+      </c>
+      <c r="E116" s="26">
+        <v>8809871381155</v>
+      </c>
+      <c r="F116" s="27" t="s">
+        <v>454</v>
+      </c>
+      <c r="G116" s="28">
+        <v>7.9</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>434</v>
+      </c>
+      <c r="I116" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A117" s="46"/>
+      <c r="B117" s="36" t="s">
+        <v>455</v>
+      </c>
+      <c r="C117" s="37" t="s">
+        <v>456</v>
+      </c>
+      <c r="D117" s="37" t="s">
+        <v>457</v>
+      </c>
+      <c r="E117" s="38">
+        <v>8809871381162</v>
+      </c>
+      <c r="F117" s="39" t="s">
+        <v>458</v>
+      </c>
+      <c r="G117" s="40">
+        <v>7.9</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="I117" s="16">
+        <v>6.0156000000000009</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A118" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="B118" s="18" t="s">
+        <v>460</v>
+      </c>
+      <c r="C118" s="19" t="s">
+        <v>461</v>
+      </c>
+      <c r="D118" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="E118" s="20">
+        <v>8809871380424</v>
+      </c>
+      <c r="F118" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="G118" s="22">
+        <v>4.3</v>
+      </c>
+      <c r="H118" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="I118" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A119" s="45"/>
+      <c r="B119" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="C119" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>467</v>
+      </c>
+      <c r="E119" s="26">
+        <v>8809871380431</v>
+      </c>
+      <c r="F119" s="27" t="s">
+        <v>468</v>
+      </c>
+      <c r="G119" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H119" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="13" t="s">
-[...369 lines deleted...]
-      <c r="C14" s="15" t="s">
+      <c r="I119" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A120" s="45"/>
+      <c r="B120" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="C120" s="25" t="s">
+        <v>470</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>471</v>
+      </c>
+      <c r="E120" s="26">
+        <v>8809871380448</v>
+      </c>
+      <c r="F120" s="27" t="s">
+        <v>472</v>
+      </c>
+      <c r="G120" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H120" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I120" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A121" s="45"/>
+      <c r="B121" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="C121" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>475</v>
+      </c>
+      <c r="E121" s="26">
+        <v>8809871380455</v>
+      </c>
+      <c r="F121" s="27" t="s">
+        <v>476</v>
+      </c>
+      <c r="G121" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H121" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I121" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A122" s="45"/>
+      <c r="B122" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="C122" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>479</v>
+      </c>
+      <c r="E122" s="26">
+        <v>8809871380462</v>
+      </c>
+      <c r="F122" s="27" t="s">
+        <v>480</v>
+      </c>
+      <c r="G122" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H122" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I122" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A123" s="45"/>
+      <c r="B123" s="24" t="s">
+        <v>481</v>
+      </c>
+      <c r="C123" s="25" t="s">
+        <v>482</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="E123" s="26">
+        <v>8809871380479</v>
+      </c>
+      <c r="F123" s="27" t="s">
+        <v>484</v>
+      </c>
+      <c r="G123" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H123" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I123" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A124" s="45"/>
+      <c r="B124" s="24" t="s">
+        <v>485</v>
+      </c>
+      <c r="C124" s="25" t="s">
+        <v>486</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>487</v>
+      </c>
+      <c r="E124" s="26">
+        <v>8809871380806</v>
+      </c>
+      <c r="F124" s="27" t="s">
+        <v>488</v>
+      </c>
+      <c r="G124" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H124" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I124" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A125" s="45"/>
+      <c r="B125" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>490</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="E125" s="26">
+        <v>8809871380813</v>
+      </c>
+      <c r="F125" s="27" t="s">
+        <v>492</v>
+      </c>
+      <c r="G125" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H125" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I125" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A126" s="45"/>
+      <c r="B126" s="24" t="s">
+        <v>493</v>
+      </c>
+      <c r="C126" s="25" t="s">
+        <v>494</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>495</v>
+      </c>
+      <c r="E126" s="26">
+        <v>8809871380820</v>
+      </c>
+      <c r="F126" s="27" t="s">
+        <v>496</v>
+      </c>
+      <c r="G126" s="28">
+        <v>4.3</v>
+      </c>
+      <c r="H126" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="I126" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A127" s="46"/>
+      <c r="B127" s="36" t="s">
+        <v>497</v>
+      </c>
+      <c r="C127" s="37" t="s">
+        <v>498</v>
+      </c>
+      <c r="D127" s="37" t="s">
+        <v>499</v>
+      </c>
+      <c r="E127" s="38">
+        <v>8809871380837</v>
+      </c>
+      <c r="F127" s="39" t="s">
+        <v>500</v>
+      </c>
+      <c r="G127" s="40">
+        <v>4.3</v>
+      </c>
+      <c r="H127" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="I127" s="16">
+        <v>4.1040000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A128" s="123" t="s">
+        <v>501</v>
+      </c>
+      <c r="B128" s="124"/>
+      <c r="C128" s="125" t="s">
+        <v>502</v>
+      </c>
+      <c r="D128" s="125" t="s">
+        <v>503</v>
+      </c>
+      <c r="E128" s="66">
+        <v>8809871380219</v>
+      </c>
+      <c r="F128" s="126" t="s">
+        <v>504</v>
+      </c>
+      <c r="G128" s="127" t="s">
+        <v>505</v>
+      </c>
+      <c r="H128" s="126">
+        <v>612</v>
+      </c>
+      <c r="I128" s="16">
+        <v>2.4624000000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A129" s="128" t="s">
+        <v>506</v>
+      </c>
+      <c r="B129" s="129"/>
+      <c r="C129" s="130" t="s">
+        <v>507</v>
+      </c>
+      <c r="D129" s="130" t="s">
+        <v>508</v>
+      </c>
+      <c r="E129" s="73">
+        <v>8800303336538</v>
+      </c>
+      <c r="F129" s="131" t="s">
+        <v>509</v>
+      </c>
+      <c r="G129" s="132" t="s">
+        <v>510</v>
+      </c>
+      <c r="H129" s="131">
+        <v>432</v>
+      </c>
+      <c r="I129" s="16">
+        <v>2.3220000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A130" s="123" t="s">
+        <v>511</v>
+      </c>
+      <c r="B130" s="124"/>
+      <c r="C130" s="125" t="s">
+        <v>512</v>
+      </c>
+      <c r="D130" s="125" t="s">
+        <v>513</v>
+      </c>
+      <c r="E130" s="66">
+        <v>8809871381131</v>
+      </c>
+      <c r="F130" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="G130" s="127" t="s">
+        <v>515</v>
+      </c>
+      <c r="H130" s="126">
+        <v>400</v>
+      </c>
+      <c r="I130" s="16">
+        <v>2.1924000000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A131" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="B131" s="11"/>
+      <c r="C131" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="E131" s="13">
+        <v>8809213803826</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="G131" s="15"/>
+      <c r="H131" s="14">
+        <v>870</v>
+      </c>
+      <c r="I131" s="16">
+        <v>1.6416000000000002</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A132" s="123" t="s">
+        <v>520</v>
+      </c>
+      <c r="B132" s="61"/>
+      <c r="C132" s="125" t="s">
+        <v>521</v>
+      </c>
+      <c r="D132" s="125" t="s">
+        <v>522</v>
+      </c>
+      <c r="E132" s="66">
+        <v>8809871381049</v>
+      </c>
+      <c r="F132" s="126" t="s">
+        <v>523</v>
+      </c>
+      <c r="G132" s="127" t="s">
+        <v>524</v>
+      </c>
+      <c r="H132" s="126">
         <v>32</v>
       </c>
-      <c r="D14" s="15" t="s">
-[...1000 lines deleted...]
-      <c r="C30" s="15" t="s">
+      <c r="I132" s="16">
+        <v>1.6416000000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A133" s="54" t="s">
+        <v>525</v>
+      </c>
+      <c r="B133" s="55"/>
+      <c r="C133" s="56" t="s">
+        <v>526</v>
+      </c>
+      <c r="D133" s="56" t="s">
+        <v>527</v>
+      </c>
+      <c r="E133" s="57">
+        <v>8809871381476</v>
+      </c>
+      <c r="F133" s="58" t="s">
+        <v>528</v>
+      </c>
+      <c r="G133" s="59" t="s">
+        <v>529</v>
+      </c>
+      <c r="H133" s="58" t="s">
+        <v>530</v>
+      </c>
+      <c r="I133" s="16">
+        <v>1.3716000000000002</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A134" s="60" t="s">
+        <v>531</v>
+      </c>
+      <c r="B134" s="61"/>
+      <c r="C134" s="125" t="s">
+        <v>532</v>
+      </c>
+      <c r="D134" s="125" t="s">
+        <v>533</v>
+      </c>
+      <c r="E134" s="66">
+        <v>8800303336231</v>
+      </c>
+      <c r="F134" s="126" t="s">
+        <v>534</v>
+      </c>
+      <c r="G134" s="127" t="s">
+        <v>529</v>
+      </c>
+      <c r="H134" s="126">
+        <v>150</v>
+      </c>
+      <c r="I134" s="16">
+        <v>1.3716000000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A135" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="B135" s="11"/>
+      <c r="C135" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="E135" s="13">
+        <v>8809871381773</v>
+      </c>
+      <c r="F135" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="G135" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="H135" s="14">
         <v>72</v>
       </c>
-      <c r="D30" s="15" t="s">
-[...3335 lines deleted...]
-      <c r="F83" s="14" t="s">
+      <c r="I135" s="16">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A136" s="60" t="s">
+        <v>540</v>
+      </c>
+      <c r="B136" s="61"/>
+      <c r="C136" s="125" t="s">
+        <v>541</v>
+      </c>
+      <c r="D136" s="125" t="s">
+        <v>542</v>
+      </c>
+      <c r="E136" s="66">
+        <v>8809871380547</v>
+      </c>
+      <c r="F136" s="126" t="s">
+        <v>543</v>
+      </c>
+      <c r="G136" s="127" t="s">
+        <v>544</v>
+      </c>
+      <c r="H136" s="126">
         <v>200</v>
       </c>
-      <c r="G83" s="14" t="s">
-[...3047 lines deleted...]
-      <c r="C132" s="15" t="s">
+      <c r="I136" s="16">
+        <v>0.82080000000000009</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="50.15" customHeight="1">
+      <c r="A137" s="133" t="s">
+        <v>545</v>
+      </c>
+      <c r="B137" s="18"/>
+      <c r="C137" s="19" t="s">
+        <v>546</v>
+      </c>
+      <c r="D137" s="19" t="s">
+        <v>547</v>
+      </c>
+      <c r="E137" s="20">
+        <v>8809213803833</v>
+      </c>
+      <c r="F137" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="G137" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="H137" s="21">
         <v>300</v>
       </c>
-      <c r="D132" s="15" t="s">
-[...3603 lines deleted...]
-      <c r="AL189" s="18"/>
+      <c r="I137" s="16">
+        <v>0.27</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:AL189"/>
+  <mergeCells count="14">
+    <mergeCell ref="A110:A117"/>
+    <mergeCell ref="A118:A127"/>
+    <mergeCell ref="A78:A83"/>
+    <mergeCell ref="A88:A92"/>
+    <mergeCell ref="A93:A97"/>
+    <mergeCell ref="A98:A100"/>
+    <mergeCell ref="A101:A102"/>
+    <mergeCell ref="A107:A109"/>
+    <mergeCell ref="A62:A77"/>
+    <mergeCell ref="A9:A24"/>
+    <mergeCell ref="A25:A32"/>
+    <mergeCell ref="A33:A40"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="A46:A61"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>RYKA SS27</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>