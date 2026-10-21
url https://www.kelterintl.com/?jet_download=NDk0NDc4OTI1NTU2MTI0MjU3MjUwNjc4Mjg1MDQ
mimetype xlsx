--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,15955 +1,2255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...2 lines deleted...]
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/Korean Brands/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="14_{D99B59F3-EB82-4968-BD55-76F6E884FFA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2E940AFA-5797-4851-BC56-F72A1DC4653D}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="JDB 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="TCFS" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'JDB 2026'!$A$7:$G$137</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TCFS!$A$8:$E$258</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="270">
-[...808 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="616">
+  <si>
+    <t>BARCODE</t>
+  </si>
+  <si>
+    <t>IN BOX
+UNIT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩2호</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩마스터2호</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩1호</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩마스터1호</t>
+  </si>
+  <si>
+    <t>PRODUCT NAME
+KOREAN</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>8809815641680</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩마스터리미티드에디션 #02</t>
+  </si>
+  <si>
+    <t>에그앰플마스크시카</t>
+  </si>
+  <si>
+    <t>에그앰플마스크시카세트</t>
+  </si>
+  <si>
+    <t>에그레미디헤어오일(N1)</t>
+  </si>
+  <si>
+    <t>에그레미디헤어팩(N3)</t>
+  </si>
+  <si>
+    <t>에그레미디팩샴푸(N1)</t>
+  </si>
+  <si>
+    <t>겟레디듀얼프라이머</t>
+  </si>
+  <si>
+    <t>플레르틴트1호</t>
+  </si>
+  <si>
+    <t>플레르틴트2호</t>
+  </si>
+  <si>
+    <t>플레르틴트3호</t>
+  </si>
+  <si>
+    <t>플레르틴트4호</t>
+  </si>
+  <si>
+    <t>플레르틴트5호</t>
+  </si>
+  <si>
+    <t>듀얼커버비비크림</t>
+  </si>
+  <si>
+    <t>아트클래스컬러디렉터1호</t>
+  </si>
+  <si>
+    <t>아트클래스컬러디렉터2호</t>
+  </si>
+  <si>
+    <t>(온라인)바이로댕로지아트컬렉션2</t>
+  </si>
+  <si>
+    <t>바이로댕아티스틱북</t>
+  </si>
+  <si>
+    <t>바이로댕아트팔레트1호</t>
+  </si>
+  <si>
+    <t>바이로댕아트팔레트2호</t>
+  </si>
+  <si>
+    <t>바이로댕아트팔레트3호</t>
+  </si>
+  <si>
+    <t>(온라인)바이로댕아트팔레트4호</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔드로제</t>
+  </si>
+  <si>
+    <t>바이로댕블렌딩아이즈1호</t>
+  </si>
+  <si>
+    <t>바이로댕블렌딩아이즈2호</t>
+  </si>
+  <si>
+    <t>바이로댕컨투어링북</t>
+  </si>
+  <si>
+    <t>아트클래스블랑드베이스1호</t>
+  </si>
+  <si>
+    <t>아트클래스블랑드베이스2호</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔드진저</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔드모브</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝펜슬1호</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝펜슬2호</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝펜슬3호</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝쉐이퍼1호</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝쉐이퍼2호</t>
+  </si>
+  <si>
+    <t>아트클래스브로우디자이닝쉐이퍼3호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕헤어쉐이딩마스터1호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕헤어쉐이딩마스터2호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕헤어쉐이딩1호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕헤어쉐이딩2호</t>
+  </si>
+  <si>
+    <t>(면세)바이로댕마스터즈북</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩마스터리미티드에디션 #01</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔</t>
+  </si>
+  <si>
+    <t>바이로댕하이라이터2호</t>
+  </si>
+  <si>
+    <t>바이로댕하이라이터1호(N1)</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩1.5호</t>
+  </si>
+  <si>
+    <t>바이로댕쉐이딩마스터1.5호</t>
+  </si>
+  <si>
+    <t>바이로댕피니쉬세팅팩트(N1)(콜마)</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트1호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트2호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트3호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트4호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트5호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트6호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트7호</t>
+  </si>
+  <si>
+    <t>아트클래스끌레어틴트8호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립1호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립2호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립3호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립4호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립5호</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱글로우쿠션1호</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱글로우쿠션2호</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱글로우쿠션3호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱젤라이너1호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱젤라이너2호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱젤라이너3호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스글램언더라이너1호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스글램언더라이너2호</t>
+  </si>
+  <si>
+    <t>아트클래스립벨루어쉬어매트1호</t>
+  </si>
+  <si>
+    <t>아트클래스립벨루어쉬어매트2호</t>
+  </si>
+  <si>
+    <t>아트클래스립벨루어쉬어매트3호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스매지컬픽싱마스카라1호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스매지컬픽싱마스카라2호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스매지컬픽싱마스카라3호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스무드펜라이너1호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스무드펜라이너2호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스무드펜라이너3호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬1호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬2호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬6호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬7호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬8호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스프로타주펜슬9호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬10호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립1호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립2호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립3호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립4호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립5호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립6호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립7호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립8호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립9호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립10호</t>
+  </si>
+  <si>
+    <t>아트클래스누아즈립11호</t>
+  </si>
+  <si>
+    <t>아트클래스바실리의라이너1호</t>
+  </si>
+  <si>
+    <t>아트클래스바실리의라이너2호</t>
+  </si>
+  <si>
+    <t>아트클래스워터리블러프라이머</t>
+  </si>
+  <si>
+    <t>다이노플라츠트위스티테일마스카라(N1)</t>
+  </si>
+  <si>
+    <t>어반시크아이브로우펜슬1호(N1)</t>
+  </si>
+  <si>
+    <t>어반시크아이브로우펜슬2호(N1)</t>
+  </si>
+  <si>
+    <t>어반시크아이브로우펜슬4호(N1)</t>
+  </si>
+  <si>
+    <t>장조지롱선블록(블랙+블랙)(N1)</t>
+  </si>
+  <si>
+    <t>퍼펙트데이메이크업익스트림픽서50ml</t>
+  </si>
+  <si>
+    <t>퍼펙트데이메이크업픽서100ml</t>
+  </si>
+  <si>
+    <t>아트클래스피니쉬세팅픽서</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스립앤아이딥클렌징패드</t>
+  </si>
+  <si>
+    <t>에그시카세라크림</t>
+  </si>
+  <si>
+    <t>에그크림마스크퍼밍</t>
+  </si>
+  <si>
+    <t>에그크림마스크포어타이트닝</t>
+  </si>
+  <si>
+    <t>에그크림마스크딥모이스처</t>
+  </si>
+  <si>
+    <t>에그크림마스크딥모이스처세트</t>
+  </si>
+  <si>
+    <t>에그크림마스크하이드레이션세트(N1)</t>
+  </si>
+  <si>
+    <t>에그멜로우크림(N1)</t>
+  </si>
+  <si>
+    <t>에그크림마스크하이드레이션</t>
+  </si>
+  <si>
+    <t>에그무스팩</t>
+  </si>
+  <si>
+    <t>에그무스솝(N1)</t>
+  </si>
+  <si>
+    <t>에그크림마스크퍼밍세트(N1)</t>
+  </si>
+  <si>
+    <t>에그크림마스크포어타이트닝세트(N1)</t>
+  </si>
+  <si>
+    <t>에그자임휩폼</t>
+  </si>
+  <si>
+    <t>(미니)펌킨슬리핑팩</t>
+  </si>
+  <si>
+    <t>펌킨슬리핑팩</t>
+  </si>
+  <si>
+    <t>아보카도 인리치드 크림</t>
+  </si>
+  <si>
+    <t>아보카도 오일 세럼</t>
+  </si>
+  <si>
+    <t>콜라겐멀티밤</t>
+  </si>
+  <si>
+    <t>아트클레스 아티스트블렌더</t>
+  </si>
+  <si>
+    <t>아트클래스아티스트피팅퍼프</t>
+  </si>
+  <si>
+    <t>피니쉬 세팅 오일 페이퍼</t>
+  </si>
+  <si>
+    <t>아티스트비건디파인블렌더브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건아이섀도우브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건멀티섀도우브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건아이스머지브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건아이포인트브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건아이디테일브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건피니쉬파우더브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건멀티블랜더브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건멀티컨투어브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건파우더팬브러쉬</t>
+  </si>
+  <si>
+    <t>아티스트비건페에스포인트브러쉬</t>
+  </si>
+  <si>
+    <t>눈썹수정칼(2pcs)</t>
+  </si>
+  <si>
+    <t>쌍꺼풀테이프(양면)(N1)</t>
+  </si>
+  <si>
+    <t>누드핏쌍꺼풀테이프</t>
+  </si>
+  <si>
+    <t>머쉬멜로우퍼프대(핑크)(N2)</t>
+  </si>
+  <si>
+    <t>머쉬멜로우퍼프대(화이트)(N2)</t>
+  </si>
+  <si>
+    <t>8809815641789</t>
+  </si>
+  <si>
+    <t>8809815641796</t>
+  </si>
+  <si>
+    <t>8809815641802</t>
+  </si>
+  <si>
+    <t>8809815641819</t>
+  </si>
+  <si>
+    <t>8809815641826</t>
+  </si>
+  <si>
+    <t>8809815640379</t>
+  </si>
+  <si>
+    <t>8809815640386</t>
+  </si>
+  <si>
+    <t>8809658628541</t>
+  </si>
+  <si>
+    <t>8809658628459</t>
+  </si>
+  <si>
+    <t>8809658629449</t>
+  </si>
+  <si>
+    <t>8809658629456</t>
+  </si>
+  <si>
+    <t>8809815641116</t>
+  </si>
+  <si>
+    <t>8809815641123</t>
+  </si>
+  <si>
+    <t>8809815641130</t>
+  </si>
+  <si>
+    <t>8809658629050</t>
+  </si>
+  <si>
+    <t>8809658629067</t>
+  </si>
+  <si>
+    <t>8809658628718</t>
+  </si>
+  <si>
+    <t>8809658628725</t>
+  </si>
+  <si>
+    <t>8809658627490</t>
+  </si>
+  <si>
+    <t>8809815642199</t>
+  </si>
+  <si>
+    <t>8809658627322</t>
+  </si>
+  <si>
+    <t>8809815640881</t>
+  </si>
+  <si>
+    <t>8809815640898</t>
+  </si>
+  <si>
+    <t>8809815640904</t>
+  </si>
+  <si>
+    <t>8809658627384</t>
+  </si>
+  <si>
+    <t>8809658627391</t>
+  </si>
+  <si>
+    <t>8809658627407</t>
+  </si>
+  <si>
+    <t>8809658627414</t>
+  </si>
+  <si>
+    <t>8809658627421</t>
+  </si>
+  <si>
+    <t>8809658628558</t>
+  </si>
+  <si>
+    <t>8809658628565</t>
+  </si>
+  <si>
+    <t>8809658628572</t>
+  </si>
+  <si>
+    <t>8809815640010</t>
+  </si>
+  <si>
+    <t>8809658629999</t>
+  </si>
+  <si>
+    <t>8809658629890</t>
+  </si>
+  <si>
+    <t>8809658629906</t>
+  </si>
+  <si>
+    <t>8809658629913</t>
+  </si>
+  <si>
+    <t>8809815641086</t>
+  </si>
+  <si>
+    <t>8809815641093</t>
+  </si>
+  <si>
+    <t>8809815641109</t>
+  </si>
+  <si>
+    <t>8809658628534</t>
+  </si>
+  <si>
+    <t>8809815640744</t>
+  </si>
+  <si>
+    <t>8809658624475</t>
+  </si>
+  <si>
+    <t>8809658629647</t>
+  </si>
+  <si>
+    <t>8809815640485</t>
+  </si>
+  <si>
+    <t>8809658627438</t>
+  </si>
+  <si>
+    <t>8809815640065</t>
+  </si>
+  <si>
+    <t>8809402284566</t>
+  </si>
+  <si>
+    <t>8809402284559</t>
+  </si>
+  <si>
+    <t>8809658624451</t>
+  </si>
+  <si>
+    <t>8809658624543</t>
+  </si>
+  <si>
+    <t>8809402284542</t>
+  </si>
+  <si>
+    <t>8809658628268</t>
+  </si>
+  <si>
+    <t>8809658628251</t>
+  </si>
+  <si>
+    <t>8809658629371</t>
+  </si>
+  <si>
+    <t>8809658625946</t>
+  </si>
+  <si>
+    <t>8809658625403</t>
+  </si>
+  <si>
+    <t>8809658625885</t>
+  </si>
+  <si>
+    <t>8809658626684</t>
+  </si>
+  <si>
+    <t>8809658625892</t>
+  </si>
+  <si>
+    <t>8809658625908</t>
+  </si>
+  <si>
+    <t>8809658625915</t>
+  </si>
+  <si>
+    <t>8809658625922</t>
+  </si>
+  <si>
+    <t>8809658626660</t>
+  </si>
+  <si>
+    <t>8809658625878</t>
+  </si>
+  <si>
+    <t>8809658626677</t>
+  </si>
+  <si>
+    <t>8809658625854</t>
+  </si>
+  <si>
+    <t>8809658625861</t>
+  </si>
+  <si>
+    <t>8809815642960</t>
+  </si>
+  <si>
+    <t>8809815642977</t>
+  </si>
+  <si>
+    <t>8809815642151</t>
+  </si>
+  <si>
+    <t>8809815642175</t>
+  </si>
+  <si>
+    <t>8809815642168</t>
+  </si>
+  <si>
+    <t>8809815642182</t>
+  </si>
+  <si>
+    <t>8809815642311</t>
+  </si>
+  <si>
+    <t>8809815642526</t>
+  </si>
+  <si>
+    <t>8809815643066</t>
+  </si>
+  <si>
+    <t>8809815642809</t>
+  </si>
+  <si>
+    <t>8809815642540</t>
+  </si>
+  <si>
+    <t>8809815643080</t>
+  </si>
+  <si>
+    <t>8809815642823</t>
+  </si>
+  <si>
+    <t>8809815642533</t>
+  </si>
+  <si>
+    <t>8809815643073</t>
+  </si>
+  <si>
+    <t>8809815642816</t>
+  </si>
+  <si>
+    <t>8809815642557</t>
+  </si>
+  <si>
+    <t>8809815643097</t>
+  </si>
+  <si>
+    <t>8809815642830</t>
+  </si>
+  <si>
+    <t>8809815642243</t>
+  </si>
+  <si>
+    <t>8809815642458</t>
+  </si>
+  <si>
+    <t>8809815642465</t>
+  </si>
+  <si>
+    <t>8809815642502</t>
+  </si>
+  <si>
+    <t>8809815642519</t>
+  </si>
+  <si>
+    <t>8809815642472</t>
+  </si>
+  <si>
+    <t>8809815642489</t>
+  </si>
+  <si>
+    <t>8809815642496</t>
+  </si>
+  <si>
+    <t>8809815642328</t>
+  </si>
+  <si>
+    <t>8809815642304</t>
+  </si>
+  <si>
+    <t>8809658626639</t>
+  </si>
+  <si>
+    <t>8809658626646</t>
+  </si>
+  <si>
+    <t>8809658626653</t>
+  </si>
+  <si>
+    <t>8809658626622</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스바이로댕콜렉터즈1호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스바이로댕콜렉터즈2호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스바이로댕콜렉터즈3호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스바이로댕콜렉터즈4호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕피니쉬세팅파우더(N1)</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스글램언더라이너3호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스글램언더라이너4호</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱커버쿠션1호(N1)</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱커버쿠션2C호</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱커버쿠션2W(N1)</t>
+  </si>
+  <si>
+    <t>스튜디오드땅뜨픽싱커버쿠션3호(N1)</t>
+  </si>
+  <si>
+    <t>아티스트비건브러쉬키트</t>
+  </si>
+  <si>
+    <t>아티스트아이래쉬컬러(후크)(N1)</t>
+  </si>
+  <si>
+    <t>(온라인)바이로댕브러쉬툴박스(N1)</t>
+  </si>
+  <si>
+    <t>(온라인)바이로댕로지아트컬렉션</t>
+  </si>
+  <si>
+    <t>시카드롭앰플마스크</t>
+  </si>
+  <si>
+    <t>에그비타필링젤</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션1호</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션1호리필</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션1호단품</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2C호</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2C호리필</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2C호단품</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2W호</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2W호리필</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션2W호단품</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션3호</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션3호리필</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션3호단품</t>
+  </si>
+  <si>
+    <t>픽싱누드쿠션에어퍼프5개입</t>
+  </si>
+  <si>
+    <t>뉴트로클럽아이팔레트1호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽아이팔레트2호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽젤리블러셔1호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽젤리블러셔2호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽플레르틴트1호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽플레르틴트2호</t>
+  </si>
+  <si>
+    <t>뉴트로클럽플레르틴트3호</t>
+  </si>
+  <si>
+    <t>퍼펙트데이메이크업픽서50ml(N2)</t>
+  </si>
+  <si>
+    <t>비타드롭앰플마스크</t>
+  </si>
+  <si>
+    <t>워터드롭앰플마스크</t>
+  </si>
+  <si>
+    <t>블루그린알개부스팅토너</t>
+  </si>
+  <si>
+    <t>블루그린알개하이드레이팅세럼</t>
+  </si>
+  <si>
+    <t>블루그린알개인텐시브젤크림</t>
+  </si>
+  <si>
+    <t>블루그린알개마일드폼클렌저</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔1호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔2호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔3호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔4호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔5호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔6호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔7호</t>
+  </si>
+  <si>
+    <t>체크젤리블러셔8호</t>
+  </si>
+  <si>
+    <t>에그멜로우바디버터</t>
+  </si>
+  <si>
+    <t>8809815644612</t>
+  </si>
+  <si>
+    <t>8809815644629</t>
+  </si>
+  <si>
+    <t>8809815644636</t>
+  </si>
+  <si>
+    <t>8809815644643</t>
+  </si>
+  <si>
+    <t>8809815644650</t>
+  </si>
+  <si>
+    <t>8809815644667</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬11호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬12호</t>
+  </si>
+  <si>
+    <t>아트클래스프로타주펜슬13호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립6호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립7호</t>
+  </si>
+  <si>
+    <t>아트클래스픽싱블러립8호</t>
+  </si>
+  <si>
+    <t>아티스트비건아이컨투어브러쉬</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스무드펜라이너4호</t>
+  </si>
+  <si>
+    <t>(온라인)아트클래스무드펜라이너5호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕듀얼컨투어스틱1호</t>
+  </si>
+  <si>
+    <t>아트클래스바이로댕듀얼컨투어스틱2호</t>
+  </si>
+  <si>
+    <t>아트클래스스머징트임라이너1호</t>
+  </si>
+  <si>
+    <t>아트클래스스머징트임라이너2호</t>
+  </si>
+  <si>
+    <t>아트클래스스머징트임라이너3호</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔드베리</t>
+  </si>
+  <si>
+    <t>바이로댕블러셔드코랄</t>
+  </si>
+  <si>
+    <t>픽싱듀쿠션1호</t>
+  </si>
+  <si>
+    <t>픽싱듀쿠션2C호</t>
+  </si>
+  <si>
+    <t>픽싱듀쿠션2W호</t>
+  </si>
+  <si>
+    <t>픽싱듀쿠션3호</t>
+  </si>
+  <si>
+    <t>8809658624505</t>
+  </si>
+  <si>
+    <t>8809658624482</t>
+  </si>
+  <si>
+    <t>8809658624499</t>
+  </si>
+  <si>
+    <t>8809658625342</t>
+  </si>
+  <si>
+    <t>8809658625359</t>
+  </si>
+  <si>
+    <t>8809658625366</t>
+  </si>
+  <si>
+    <t>8809658625373</t>
+  </si>
+  <si>
+    <t>8809658625380</t>
+  </si>
+  <si>
+    <t>8809815643417</t>
+  </si>
+  <si>
+    <t>8809815644896</t>
+  </si>
+  <si>
+    <t>8809815644827</t>
+  </si>
+  <si>
+    <t>8809658629753</t>
+  </si>
+  <si>
+    <t>8809815642021</t>
+  </si>
+  <si>
+    <t>8809815645176</t>
+  </si>
+  <si>
+    <t>8809815645183</t>
+  </si>
+  <si>
+    <t>8809815645190</t>
+  </si>
+  <si>
+    <t>8809815645206</t>
+  </si>
+  <si>
+    <t>8809815644711</t>
+  </si>
+  <si>
+    <t>8809815644728</t>
+  </si>
+  <si>
+    <t>8809815644735</t>
+  </si>
+  <si>
+    <t>8809815644742</t>
+  </si>
+  <si>
+    <t>8809815644759</t>
+  </si>
+  <si>
+    <t>BY RODIN SHADING MASTER LIMITED EDITION #02</t>
+  </si>
+  <si>
+    <t>EGG AMPOULE MASK CICA</t>
+  </si>
+  <si>
+    <t>EGG AMPOULE MASK CICA SET</t>
+  </si>
+  <si>
+    <t>EGG REMEDY HAIR OIL(N1)</t>
+  </si>
+  <si>
+    <t>EGG REMEDY HAIR PACK(N3)</t>
+  </si>
+  <si>
+    <t>EGG REMEDY PACK SHAMPOO</t>
+  </si>
+  <si>
+    <t>GET READY DUAL PRIMER</t>
+  </si>
+  <si>
+    <t>PLEUR TINT #1</t>
+  </si>
+  <si>
+    <t>PLEUR TINT #2</t>
+  </si>
+  <si>
+    <t>PLEUR TINT #3</t>
+  </si>
+  <si>
+    <t>PLEUR TINT #4</t>
+  </si>
+  <si>
+    <t>PLEUR TINT #5</t>
+  </si>
+  <si>
+    <t>DUAL COVER BB CREAM</t>
+  </si>
+  <si>
+    <t>ARTCLASS COLOR DIRECTOR #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS COLOR DIRECTOR #2</t>
+  </si>
+  <si>
+    <t>BY RODIN ROSY ART COLLECTION2</t>
+  </si>
+  <si>
+    <t>BYRODINARTISTICBOOK</t>
+  </si>
+  <si>
+    <t>BYRODIN ARTPALETTE</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN ART PALETTE #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN ART PALETTE #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN ART PALETTE #4</t>
+  </si>
+  <si>
+    <t>BY RODIN BLUSHER DE ROSEE</t>
+  </si>
+  <si>
+    <t>BY RODIN BLENDING EYES #1</t>
+  </si>
+  <si>
+    <t>BY RODIN BLENDING EYES #2</t>
+  </si>
+  <si>
+    <t>BY RODIN CONTOURING BOOK</t>
+  </si>
+  <si>
+    <t>ARTCLASS BLANC DE BASE #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BLANC DE BASE #2</t>
+  </si>
+  <si>
+    <t>BY RODIN BLUSHER DE GINGER</t>
+  </si>
+  <si>
+    <t>BY RODIN BLUSHER DE  MAUVE</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNINGg PENCIL #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNINGg PENCIL #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNINGg PENCIL #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNING SHAPER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNING SHAPER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BROW DESIGNING SHAPER #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HAIR SHADING MASTER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HAIR SHADING MASTER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HAIR SHADING #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HAIR SHADING #2</t>
+  </si>
+  <si>
+    <t>BY RODIN MASTER'S BOOK</t>
+  </si>
+  <si>
+    <t>BY RODIN SHADING MASTER LIMITED EDITION #01</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN BLUSHER</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HIGHLIGHTER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN HIGHLIGHTER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN SHADING #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN SHADING #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN SHADING #1.5</t>
+  </si>
+  <si>
+    <t>BY RODIN SHADING MASTER #1</t>
+  </si>
+  <si>
+    <t>BY RODIN SHADING MASTER #2</t>
+  </si>
+  <si>
+    <t>BY RODIN SHADING MASTER #1.5</t>
+  </si>
+  <si>
+    <t>BY RODIN FINISH SETTING PACT</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #4</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #5</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #6</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #7</t>
+  </si>
+  <si>
+    <t>ARTCLASS CLAIR TINT #8</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING BLUR LIP #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING BLUR LIP #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING BLUR LIP #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING BLUR LIP #4</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING BLUR LIP #5</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING GLOW CUSHION  #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING GLOW CUSHION  #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING GLOW CUSHION  #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING GEL LINER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING GEL LINER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS FIXING GEL LINER #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS GLAM UNDERLINER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS GLAM UNDERLINER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS LIP VELOUR SHEER MATTE #01</t>
+  </si>
+  <si>
+    <t>ARTCLASS LIP VELOUR SHEER MATTE #02</t>
+  </si>
+  <si>
+    <t>ARTCLASS LIP VELOUR SHEER MATTE #03</t>
+  </si>
+  <si>
+    <t>ARTCLASS MAGICURL FIXING MASCARA #1(ONLINE)</t>
+  </si>
+  <si>
+    <t>ARTCLASS MAGICURL FIXING MASCARA #2(ONLINE)</t>
+  </si>
+  <si>
+    <t>ARTCLASS MAGICURL FIXING MASCARA #3(ONLINE)</t>
+  </si>
+  <si>
+    <t>ARTCLASS MOOD PEN LINER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS MOOD PEN LINER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS MOOD PEN LINER #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #6</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #7</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #8</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #9</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #10</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #11</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #12</t>
+  </si>
+  <si>
+    <t>ARTCLASS FROTTAGE PENCIL #13</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #4</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #5</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #6</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #7</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #8</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #9</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #10</t>
+  </si>
+  <si>
+    <t>ARTCLASS NUAGE LIP #11</t>
+  </si>
+  <si>
+    <t>ARTCLASS VASILY'S LINER #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS VASILY'S LINER #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS WATERY BLUR PRIMER</t>
+  </si>
+  <si>
+    <t>DINOPLATZ TWISTY TAIL MASCARA</t>
+  </si>
+  <si>
+    <t>GLAM ROCK URBAN CHIC EYEBROW PENCIL #1 (N1)</t>
+  </si>
+  <si>
+    <t>GLAM ROCK URBAN CHIC EYEBROW PENCIL #2(N1)</t>
+  </si>
+  <si>
+    <t>GLAM ROCK URBAN CHIC EYEBROW PENCIL #4 (N1)</t>
+  </si>
+  <si>
+    <t>JEAN GEORGE LLONG SUN BLOCK SPF50+ PA+++(N1)</t>
+  </si>
+  <si>
+    <t>PERFECT DAY MAKEUP EXTREME FIXER</t>
+  </si>
+  <si>
+    <t>ARTCLASS FINISH SETTING FIXER</t>
+  </si>
+  <si>
+    <t>ARTCLASS LIP&amp;EYE DEEP CLEANSING PAD(ONLINE)</t>
+  </si>
+  <si>
+    <t>EGG CICA CERA CREAM</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK FIRMING</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK PORE TIGHTENING</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK DEEP MOISTURE</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK HYDRATION SET</t>
+  </si>
+  <si>
+    <t>EGG MELLOW CREAM(N1)</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK HYDRATION</t>
+  </si>
+  <si>
+    <t>EGG MOUSSE PACK</t>
+  </si>
+  <si>
+    <t>EGG MOUSSE SOAP</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK FIRMING SET</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK PORE TIGHTENING SET</t>
+  </si>
+  <si>
+    <t>EGG-ZYME WHIPPED FOAM</t>
+  </si>
+  <si>
+    <t>PUMPKIN SLEEPING PACK (MINI)</t>
+  </si>
+  <si>
+    <t>PUMPKIN SLEEPING PACK</t>
+  </si>
+  <si>
+    <t>AVOCADO ENRICHED CREAM</t>
+  </si>
+  <si>
+    <t>AVOCADO OIL SERUM</t>
+  </si>
+  <si>
+    <t>COLLAGEN MULTI BALM</t>
+  </si>
+  <si>
+    <t>ARTCLASS ARTIST BLENDER</t>
+  </si>
+  <si>
+    <t>ARTCLASS ARTIST FITTING PUFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> BY RODIN FINISH SETTING OIL PAPER</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN DEFINE BLENDER BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN EYE SHADOW BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN MULTI SHADOW BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN EYE SMUDGE BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN EYE POINT BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN EYE DETAIL BRUSH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ARTIST VEGAN FINISH POWDER BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN MULTI BLENDER BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN MULTI CONTOUR BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN POWDER FAN BRUSH</t>
+  </si>
+  <si>
+    <t>ARTIST VEGEN FACE POINT BRUSH</t>
+  </si>
+  <si>
+    <t>(증정)아티스트펜슬샤프너12mm</t>
+  </si>
+  <si>
+    <t>ARTIST PENCIL SHARPENER 12mm</t>
+  </si>
+  <si>
+    <t>EYEBROW KNIFE (2EA)</t>
+  </si>
+  <si>
+    <t>DOUBLE EYELID TAPE (2 SIDES)</t>
+  </si>
+  <si>
+    <t>NUDE FIT DOUBLE EYELID TAPE</t>
+  </si>
+  <si>
+    <t>MARSHMALLOW PUFF BIG (PINK PUFF)</t>
+  </si>
+  <si>
+    <t>MARSHMALLOW PUFF BIG (WHITE PUFF)</t>
+  </si>
+  <si>
+    <t>(해외)네추럴비타마스크브라이트닝</t>
+  </si>
+  <si>
+    <t>NATURAL VITA MASK BRIGHTENING</t>
+  </si>
+  <si>
+    <t>(해외)네추럴비타마스크퍼밍</t>
+  </si>
+  <si>
+    <t>NATURAL VITA MASK FIRMING</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN COLLECTAGE #1</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN COLLECTAGE #2</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN COLLECTAGE #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN COLLECTAGE #4</t>
+  </si>
+  <si>
+    <t>ARTCLASS BY RODIN FINISH SETTING POWDER(N1)</t>
+  </si>
+  <si>
+    <t>ARTCLASS GLAM UNDERLINER #3</t>
+  </si>
+  <si>
+    <t>ARTCLASS GLAM UNDERLINER #4</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING COVER CUSHION  #1(N1)</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING COVER CUSHION #2C</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING COVER CUSHION #2W(N1)</t>
+  </si>
+  <si>
+    <t>ARTCLASS STUDIO DE TEINT FIXING COVER CUSHION #3(N1)</t>
+  </si>
+  <si>
+    <t>ARTIST VEGAN BRUSH KIT</t>
+  </si>
+  <si>
+    <t>ARTISTEYELASHCURLER</t>
+  </si>
+  <si>
+    <t>by rodin brush tool box(N1)</t>
+  </si>
+  <si>
+    <t>BY RODIN ROSY ART COLLECTION 1</t>
+  </si>
+  <si>
+    <t>CICA  DROP AMPOULE MASK</t>
+  </si>
+  <si>
+    <t>(해외)에그크림마스크하이드레이션60</t>
+  </si>
+  <si>
+    <t>EGG CREAM MASK HYDRATION SET 60</t>
+  </si>
+  <si>
+    <t>EGG VITA PEELING GEL</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #1</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #1 REFILL</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #1(SINGLE)</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2C</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2C REFILL</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2C(SINGLE)</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2W</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2W REFILL</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #2W(SINGLE)</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #3</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #3 REFILL</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION #3(SINGLE)</t>
+  </si>
+  <si>
+    <t>FIXING NUDE CUSHION AIR PUFF 5EA</t>
+  </si>
+  <si>
+    <t>(해외)네추럴비타마스크카밍</t>
+  </si>
+  <si>
+    <t>NATURAL VITA MASK CALMING</t>
+  </si>
+  <si>
+    <t>(해외)네추럴비타마스크하이드레이팅</t>
+  </si>
+  <si>
+    <t>NATURAL VITA MASK HYDRATING</t>
+  </si>
+  <si>
+    <t>(해외)네추럴비타마스크모이스처</t>
+  </si>
+  <si>
+    <t>NATURAL VITA MASK MOISTURE</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB EYE PALETTE #1</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB EYE PALETTE #2</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB JELLY BLUSHER #1</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB JELLY BLUSHER #2</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB PLEUR TINT #1</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB PLEUR TINT #2</t>
+  </si>
+  <si>
+    <t>NEWTRO CLUB PLEUR TINT #3</t>
+  </si>
+  <si>
+    <t>PERFECT DAY MAKEUP FIXER</t>
+  </si>
+  <si>
+    <t>PERFECT DAY MAKEUP FIXER(100ml)(N1)</t>
+  </si>
+  <si>
+    <t>VITA  DROP AMPOULE MASK</t>
+  </si>
+  <si>
+    <t>WATER DROP AMPOULE MASK</t>
+  </si>
+  <si>
+    <t>BLUE GREEN ALGAE 
+BOOSTING TONER</t>
+  </si>
+  <si>
+    <t>BLUE GREEN ALGAE 
+HYDRATING SERUM</t>
+  </si>
+  <si>
+    <t>BLUE GREEN ALGAE 
+INTENSIVE GEL CREAM</t>
+  </si>
+  <si>
+    <t>BLUE GREEN ALGAE 
+MILD FOAM CLEANSER</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #1</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #2</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #3</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #4</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #5</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #6</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #7</t>
+  </si>
+  <si>
+    <t>CHECK JELLY BLUSHER #8</t>
+  </si>
+  <si>
+    <t>EGG MELLOW BODY BUTTER</t>
+  </si>
+  <si>
+    <t>(중국)아트클래스누아즈베일틴트1호</t>
+  </si>
+  <si>
+    <t>(CHINA) ARTCLASS NUAGE VEIL TINT #1</t>
+  </si>
+  <si>
+    <t>(중국)아트클래스누아즈베일틴트2호</t>
+  </si>
+  <si>
+    <t>(CHINA) ARTCLASS NUAGE VEIL TINT #2</t>
+  </si>
+  <si>
+    <t>(중국)아트클래스누아즈베일틴트3호</t>
+  </si>
+  <si>
+    <t>(CHINA) ARTCLASS NUAGE VEIL TINT #3</t>
+  </si>
+  <si>
+    <t>(중국)아트클래스누아즈베일틴트4호</t>
+  </si>
+  <si>
+    <t>(CHINA) ARTCLASS NUAGE VEIL TINT #4</t>
+  </si>
+  <si>
+    <t>(중국)아트클래스누아즈베일틴트5호</t>
+  </si>
+  <si>
+    <t>(CHINA) ARTCLASS NUAGE VEIL TINT #5</t>
+  </si>
+  <si>
+    <t>(온라인)프로타주펜슬샤프너</t>
+  </si>
+  <si>
+    <t>피치베어선(N1)</t>
+  </si>
+  <si>
+    <t>워터베어선(N1)</t>
+  </si>
+  <si>
+    <t>아트클래스아티스트모찌퍼프</t>
+  </si>
+  <si>
+    <t>픽싱듀쿠션에어퍼프5입</t>
+  </si>
+  <si>
+    <t>톤업베어선쿠션</t>
+  </si>
+  <si>
+    <t>에그시카앰플패드2매입</t>
+  </si>
+  <si>
+    <t>플레르틴트미니1호</t>
+  </si>
+  <si>
+    <t>플레르틴트미니2호</t>
+  </si>
+  <si>
+    <t>플레르틴트미니3호</t>
+  </si>
+  <si>
+    <t>플레르틴트미니4호</t>
+  </si>
+  <si>
+    <t>플레르틴트미니5호</t>
+  </si>
+  <si>
+    <t>듀블러리틴트1호</t>
+  </si>
+  <si>
+    <t>듀블러리틴트2호</t>
+  </si>
+  <si>
+    <t>듀블러리틴트3호</t>
+  </si>
+  <si>
+    <t>듀블러리틴트4호</t>
+  </si>
+  <si>
+    <t>듀블러리틴트5호</t>
+  </si>
+  <si>
+    <t>C&amp;C INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>HANSOL COSMETIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COCO COSMETICS </t>
+  </si>
+  <si>
+    <t>MIX&amp;MATCH</t>
+  </si>
+  <si>
+    <t>KOLMAR KOREA CO., LTD,</t>
+  </si>
+  <si>
+    <t>COSMAX, INC.</t>
+  </si>
+  <si>
+    <t>우주산업</t>
+  </si>
+  <si>
+    <t>BEAUTY FIRM</t>
+  </si>
+  <si>
+    <t>SAMBONPUFF</t>
+  </si>
+  <si>
+    <t>GENIC Co., Ltd</t>
+  </si>
+  <si>
+    <t>CODI</t>
+  </si>
+  <si>
+    <t>PRODUCT NAME</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>English</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>TOO COOL FOR SCHOOL</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>USD</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd15000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="165" formatCode="0_ "/>
+    <numFmt numFmtId="166" formatCode="\$#,##0.00"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="9"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <sz val="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <family val="2"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="18">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Currency 2" xfId="2"/>
+  <cellStyles count="6">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="쉼표 [0] 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="쉼표 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="표준 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="표준 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF99CC"/>
+      <color rgb="FFFF6699"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14777 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -15957,51 +2257,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -16068,65 +2368,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -16147,2934 +2447,4339 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-  <dimension ref="A1:G136"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:E258"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="30.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="30.85546875" style="5"/>
+    <col min="1" max="1" width="17.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="40.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="44.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7" style="7" customWidth="1"/>
+    <col min="5" max="5" width="11.21875" style="9" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="2" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="2"/>
+    </row>
+    <row r="7" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="D8" s="15"/>
+      <c r="E8" s="17"/>
+    </row>
+    <row r="9" spans="1:5" ht="18" customHeight="1">
+      <c r="A9" s="3">
+        <v>8809658622785</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="D9" s="8">
+        <v>10</v>
+      </c>
+      <c r="E9" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="18" customHeight="1">
+      <c r="A10" s="3">
+        <v>8809658627612</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="8">
+        <v>0</v>
+      </c>
+      <c r="E10" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="18" customHeight="1">
+      <c r="A11" s="3">
+        <v>8809658627629</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D11" s="8">
+        <v>0</v>
+      </c>
+      <c r="E11" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1">
+      <c r="A12" s="3">
+        <v>8809815641574</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="D12" s="8">
+        <v>0</v>
+      </c>
+      <c r="E12" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="18" customHeight="1">
+      <c r="A13" s="3">
+        <v>8809815640706</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D13" s="8">
+        <v>10</v>
+      </c>
+      <c r="E13" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="18" customHeight="1">
+      <c r="A14" s="3">
+        <v>8809815640713</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="D14" s="8">
+        <v>10</v>
+      </c>
+      <c r="E14" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="18" customHeight="1">
+      <c r="A15" s="3">
+        <v>8809297212019</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="D15" s="8">
+        <v>10</v>
+      </c>
+      <c r="E15" s="10">
+        <v>8.048923076923078</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="18" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="D16" s="8">
+        <v>10</v>
+      </c>
+      <c r="E16" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D17" s="8">
+        <v>10</v>
+      </c>
+      <c r="E17" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="18" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="D18" s="8">
+        <v>10</v>
+      </c>
+      <c r="E18" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="18" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="D19" s="8">
+        <v>10</v>
+      </c>
+      <c r="E19" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="18" customHeight="1">
+      <c r="A20" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="D20" s="8">
+        <v>10</v>
+      </c>
+      <c r="E20" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="18" customHeight="1">
+      <c r="A21" s="3">
+        <v>8809297212026</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="D21" s="8">
+        <v>10</v>
+      </c>
+      <c r="E21" s="10">
+        <v>9.5716923076923077</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="18" customHeight="1">
+      <c r="A22" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D22" s="8">
+        <v>10</v>
+      </c>
+      <c r="E22" s="10">
+        <v>13.92246153846154</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="18" customHeight="1">
+      <c r="A23" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D23" s="8">
+        <v>10</v>
+      </c>
+      <c r="E23" s="10">
+        <v>13.92246153846154</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="18" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="D24" s="8">
+        <v>0</v>
+      </c>
+      <c r="E24" s="10">
+        <v>17.403076923076924</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="18" customHeight="1">
+      <c r="A25" s="3">
+        <v>8809658622167</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D25" s="8">
+        <v>10</v>
+      </c>
+      <c r="E25" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="18" customHeight="1">
+      <c r="A26" s="3">
+        <v>8809402285754</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="D26" s="8">
+        <v>0</v>
+      </c>
+      <c r="E26" s="10">
+        <v>12.182153846153847</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="18" customHeight="1">
+      <c r="A27" s="3">
+        <v>8809532449576</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="D27" s="8">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10">
+        <v>12.182153846153847</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="18" customHeight="1">
+      <c r="A28" s="3">
+        <v>8809658625052</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D28" s="8">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10">
+        <v>12.182153846153847</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="18" customHeight="1">
+      <c r="A29" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="D29" s="8">
+        <v>0</v>
+      </c>
+      <c r="E29" s="10">
+        <v>12.182153846153847</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="18" customHeight="1">
+      <c r="A30" s="3">
+        <v>8809532448913</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="D30" s="8">
+        <v>10</v>
+      </c>
+      <c r="E30" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="18" customHeight="1">
+      <c r="A31" s="3">
+        <v>8809658626585</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="D31" s="8">
+        <v>10</v>
+      </c>
+      <c r="E31" s="10">
+        <v>8.2664615384615399</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="18" customHeight="1">
+      <c r="A32" s="3">
+        <v>8809658626592</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D32" s="8">
+        <v>10</v>
+      </c>
+      <c r="E32" s="10">
+        <v>8.2664615384615399</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="18" customHeight="1">
+      <c r="A33" s="3">
+        <v>8809532442096</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="D33" s="8">
+        <v>10</v>
+      </c>
+      <c r="E33" s="10">
+        <v>12.182153846153847</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="18" customHeight="1">
+      <c r="A34" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="D34" s="8">
+        <v>10</v>
+      </c>
+      <c r="E34" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="18" customHeight="1">
+      <c r="A35" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="D35" s="8">
+        <v>10</v>
+      </c>
+      <c r="E35" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="18" customHeight="1">
+      <c r="A36" s="3">
+        <v>8809658623942</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="D36" s="8">
+        <v>0</v>
+      </c>
+      <c r="E36" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="18" customHeight="1">
+      <c r="A37" s="3">
+        <v>8809815640676</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="D37" s="8">
+        <v>10</v>
+      </c>
+      <c r="E37" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="18" customHeight="1">
+      <c r="A38" s="3">
+        <v>8809658625199</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="D38" s="8">
+        <v>10</v>
+      </c>
+      <c r="E38" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="18" customHeight="1">
+      <c r="A39" s="3">
+        <v>8809658625205</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="D39" s="8">
+        <v>10</v>
+      </c>
+      <c r="E39" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="18" customHeight="1">
+      <c r="A40" s="3">
+        <v>8809658625212</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="D40" s="8">
+        <v>10</v>
+      </c>
+      <c r="E40" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="18" customHeight="1">
+      <c r="A41" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="D41" s="8">
+        <v>10</v>
+      </c>
+      <c r="E41" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="18" customHeight="1">
+      <c r="A42" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D42" s="8">
+        <v>10</v>
+      </c>
+      <c r="E42" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="18" customHeight="1">
+      <c r="A43" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="D43" s="8">
+        <v>10</v>
+      </c>
+      <c r="E43" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="18" customHeight="1">
+      <c r="A44" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D44" s="8">
+        <v>10</v>
+      </c>
+      <c r="E44" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="18" customHeight="1">
+      <c r="A45" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="D45" s="8">
+        <v>10</v>
+      </c>
+      <c r="E45" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="18" customHeight="1">
+      <c r="A46" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D46" s="8">
+        <v>10</v>
+      </c>
+      <c r="E46" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="18" customHeight="1">
+      <c r="A47" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="D47" s="8">
+        <v>10</v>
+      </c>
+      <c r="E47" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="18" customHeight="1">
+      <c r="A48" s="3">
+        <v>8809658622044</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="D48" s="8">
+        <v>10</v>
+      </c>
+      <c r="E48" s="10">
+        <v>13.92246153846154</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="18" customHeight="1">
+      <c r="A49" s="3">
+        <v>8809658622785</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="D49" s="8">
+        <v>10</v>
+      </c>
+      <c r="E49" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="18" customHeight="1">
+      <c r="A50" s="3">
+        <v>8809402285280</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="D50" s="8">
+        <v>10</v>
+      </c>
+      <c r="E50" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="18" customHeight="1">
+      <c r="A51" s="3">
+        <v>8809658626912</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="D51" s="8">
+        <v>10</v>
+      </c>
+      <c r="E51" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="18" customHeight="1">
+      <c r="A52" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="D52" s="8">
+        <v>10</v>
+      </c>
+      <c r="E52" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="18" customHeight="1">
+      <c r="A53" s="3">
+        <v>8809402280575</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="D53" s="8">
+        <v>10</v>
+      </c>
+      <c r="E53" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="18" customHeight="1">
+      <c r="A54" s="3">
+        <v>8809658625298</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="D54" s="8">
+        <v>10</v>
+      </c>
+      <c r="E54" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="18" customHeight="1">
+      <c r="A55" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="D55" s="8">
+        <v>10</v>
+      </c>
+      <c r="E55" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="18" customHeight="1">
+      <c r="A56" s="3">
+        <v>8809402289264</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="D56" s="8">
+        <v>10</v>
+      </c>
+      <c r="E56" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="18" customHeight="1">
+      <c r="A57" s="3">
+        <v>8809658625496</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="D57" s="8">
+        <v>10</v>
+      </c>
+      <c r="E57" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="18" customHeight="1">
+      <c r="A58" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="D58" s="8">
+        <v>10</v>
+      </c>
+      <c r="E58" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="18" customHeight="1">
+      <c r="A59" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="D59" s="8">
+        <v>10</v>
+      </c>
+      <c r="E59" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="18" customHeight="1">
+      <c r="A60" s="3">
+        <v>8809658626837</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D60" s="8">
+        <v>10</v>
+      </c>
+      <c r="E60" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="18" customHeight="1">
+      <c r="A61" s="3">
+        <v>8809658626844</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="D61" s="8">
+        <v>10</v>
+      </c>
+      <c r="E61" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="18" customHeight="1">
+      <c r="A62" s="3">
+        <v>8809658626851</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="D62" s="8">
+        <v>10</v>
+      </c>
+      <c r="E62" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="18" customHeight="1">
+      <c r="A63" s="3">
+        <v>8809658626868</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D63" s="8">
+        <v>10</v>
+      </c>
+      <c r="E63" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="18" customHeight="1">
+      <c r="A64" s="3">
+        <v>8809658626875</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="D64" s="8">
+        <v>10</v>
+      </c>
+      <c r="E64" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="18" customHeight="1">
+      <c r="A65" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="D65" s="8">
+        <v>10</v>
+      </c>
+      <c r="E65" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="18" customHeight="1">
+      <c r="A66" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="D66" s="8">
+        <v>10</v>
+      </c>
+      <c r="E66" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="18" customHeight="1">
+      <c r="A67" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="D67" s="8">
+        <v>10</v>
+      </c>
+      <c r="E67" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="18" customHeight="1">
+      <c r="A68" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="D68" s="8">
+        <v>10</v>
+      </c>
+      <c r="E68" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="18" customHeight="1">
+      <c r="A69" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D69" s="8">
+        <v>10</v>
+      </c>
+      <c r="E69" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="18" customHeight="1">
+      <c r="A70" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="D70" s="8">
+        <v>10</v>
+      </c>
+      <c r="E70" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="18" customHeight="1">
+      <c r="A71" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="D71" s="8">
+        <v>10</v>
+      </c>
+      <c r="E71" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="18" customHeight="1">
+      <c r="A72" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="D72" s="8">
+        <v>10</v>
+      </c>
+      <c r="E72" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="18" customHeight="1">
+      <c r="A73" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="D73" s="8">
+        <v>8</v>
+      </c>
+      <c r="E73" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="18" customHeight="1">
+      <c r="A74" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="D74" s="8">
+        <v>8</v>
+      </c>
+      <c r="E74" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="18" customHeight="1">
+      <c r="A75" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="D75" s="8">
+        <v>8</v>
+      </c>
+      <c r="E75" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="18" customHeight="1">
+      <c r="A76" s="3">
+        <v>8809658625168</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="D76" s="8">
+        <v>10</v>
+      </c>
+      <c r="E76" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="18" customHeight="1">
+      <c r="A77" s="3">
+        <v>8809658625175</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="D77" s="8">
+        <v>10</v>
+      </c>
+      <c r="E77" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="18" customHeight="1">
+      <c r="A78" s="3">
+        <v>8809658625182</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D78" s="8">
+        <v>10</v>
+      </c>
+      <c r="E78" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="18" customHeight="1">
+      <c r="A79" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="D79" s="8">
+        <v>10</v>
+      </c>
+      <c r="E79" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="18" customHeight="1">
+      <c r="A80" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="D80" s="8">
+        <v>10</v>
+      </c>
+      <c r="E80" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="18" customHeight="1">
+      <c r="A81" s="3">
+        <v>8809658626882</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="D81" s="8">
+        <v>10</v>
+      </c>
+      <c r="E81" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="18" customHeight="1">
+      <c r="A82" s="3">
+        <v>8809658626899</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="D82" s="8">
+        <v>10</v>
+      </c>
+      <c r="E82" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="18" customHeight="1">
+      <c r="A83" s="3">
+        <v>8809658626905</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D83" s="8">
+        <v>10</v>
+      </c>
+      <c r="E83" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="18" customHeight="1">
+      <c r="A84" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D84" s="8">
+        <v>10</v>
+      </c>
+      <c r="E84" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="18" customHeight="1">
+      <c r="A85" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="D85" s="8">
+        <v>10</v>
+      </c>
+      <c r="E85" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="18" customHeight="1">
+      <c r="A86" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="D86" s="8">
+        <v>10</v>
+      </c>
+      <c r="E86" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="18" customHeight="1">
+      <c r="A87" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="D87" s="8">
+        <v>10</v>
+      </c>
+      <c r="E87" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="18" customHeight="1">
+      <c r="A88" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="D88" s="8">
+        <v>10</v>
+      </c>
+      <c r="E88" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="18" customHeight="1">
+      <c r="A89" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="D89" s="8">
+        <v>10</v>
+      </c>
+      <c r="E89" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="18" customHeight="1">
+      <c r="A90" s="3">
+        <v>8809532444571</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="D90" s="8">
+        <v>0</v>
+      </c>
+      <c r="E90" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="18" customHeight="1">
+      <c r="A91" s="3">
+        <v>8809532444588</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="D91" s="8">
+        <v>0</v>
+      </c>
+      <c r="E91" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="18" customHeight="1">
+      <c r="A92" s="3">
+        <v>8809532448463</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="D92" s="8">
+        <v>20</v>
+      </c>
+      <c r="E92" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="18" customHeight="1">
+      <c r="A93" s="3">
+        <v>8809532448470</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="D93" s="8">
+        <v>20</v>
+      </c>
+      <c r="E93" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="18" customHeight="1">
+      <c r="A94" s="3">
+        <v>8809532448487</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="D94" s="8">
+        <v>20</v>
+      </c>
+      <c r="E94" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="18" customHeight="1">
+      <c r="A95" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="D95" s="8">
+        <v>20</v>
+      </c>
+      <c r="E95" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="18" customHeight="1">
+      <c r="A96" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="D96" s="8">
+        <v>20</v>
+      </c>
+      <c r="E96" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="18" customHeight="1">
+      <c r="A97" s="3">
+        <v>8809815643271</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="D97" s="8">
+        <v>20</v>
+      </c>
+      <c r="E97" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="18" customHeight="1">
+      <c r="A98" s="3">
+        <v>8809815643288</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="D98" s="8">
+        <v>20</v>
+      </c>
+      <c r="E98" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="18" customHeight="1">
+      <c r="A99" s="3">
+        <v>8809815643295</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="D99" s="8">
+        <v>20</v>
+      </c>
+      <c r="E99" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="18" customHeight="1">
+      <c r="A100" s="3">
+        <v>8809532447114</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="D100" s="8">
+        <v>10</v>
+      </c>
+      <c r="E100" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="18" customHeight="1">
+      <c r="A101" s="3">
+        <v>8809532447121</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D101" s="8">
+        <v>10</v>
+      </c>
+      <c r="E101" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="18" customHeight="1">
+      <c r="A102" s="3">
+        <v>8809532447138</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="D102" s="8">
+        <v>10</v>
+      </c>
+      <c r="E102" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="18" customHeight="1">
+      <c r="A103" s="3">
+        <v>8809532447145</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="D103" s="8">
+        <v>10</v>
+      </c>
+      <c r="E103" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="18" customHeight="1">
+      <c r="A104" s="3">
+        <v>8809532447152</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="D104" s="8">
+        <v>10</v>
+      </c>
+      <c r="E104" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="18" customHeight="1">
+      <c r="A105" s="3">
+        <v>8809532448555</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D105" s="8">
+        <v>10</v>
+      </c>
+      <c r="E105" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="18" customHeight="1">
+      <c r="A106" s="3">
+        <v>8809532448562</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="D106" s="8">
+        <v>10</v>
+      </c>
+      <c r="E106" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="18" customHeight="1">
+      <c r="A107" s="3">
+        <v>8809532448579</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="D107" s="8">
+        <v>10</v>
+      </c>
+      <c r="E107" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="18" customHeight="1">
+      <c r="A108" s="3">
+        <v>8809658620163</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="D108" s="8">
+        <v>10</v>
+      </c>
+      <c r="E108" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="18" customHeight="1">
+      <c r="A109" s="3">
+        <v>8809658620170</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D109" s="8">
+        <v>10</v>
+      </c>
+      <c r="E109" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="18" customHeight="1">
+      <c r="A110" s="3">
+        <v>8809658620187</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="D110" s="8">
+        <v>10</v>
+      </c>
+      <c r="E110" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="18" customHeight="1">
+      <c r="A111" s="3">
+        <v>8809402282371</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="D111" s="8">
+        <v>10</v>
+      </c>
+      <c r="E111" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="18" customHeight="1">
+      <c r="A112" s="3">
+        <v>8809402282388</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D112" s="8">
+        <v>10</v>
+      </c>
+      <c r="E112" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="18" customHeight="1">
+      <c r="A113" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="D113" s="8">
+        <v>0</v>
+      </c>
+      <c r="E113" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="18" customHeight="1">
+      <c r="A114" s="3">
+        <v>8809532441433</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="D114" s="8">
+        <v>10</v>
+      </c>
+      <c r="E114" s="10">
+        <v>10.006769230769232</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="18" customHeight="1">
+      <c r="A115" s="3">
+        <v>8809297215966</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="D115" s="8">
+        <v>10</v>
+      </c>
+      <c r="E115" s="10">
+        <v>4.1332307692307699</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="18" customHeight="1">
+      <c r="A116" s="3">
+        <v>8809297215973</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D116" s="8">
+        <v>10</v>
+      </c>
+      <c r="E116" s="10">
+        <v>4.1332307692307699</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="18" customHeight="1">
+      <c r="A117" s="3">
+        <v>8809532446476</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="D117" s="8">
+        <v>0</v>
+      </c>
+      <c r="E117" s="10">
+        <v>4.1332307692307699</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="18" customHeight="1">
+      <c r="A118" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D118" s="8">
+        <v>10</v>
+      </c>
+      <c r="E118" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="18" customHeight="1">
+      <c r="A119" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="D119" s="8">
+        <v>10</v>
+      </c>
+      <c r="E119" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="18" customHeight="1">
+      <c r="A120" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="D120" s="8">
+        <v>10</v>
+      </c>
+      <c r="E120" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="18" customHeight="1">
+      <c r="A121" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="D121" s="8">
+        <v>10</v>
+      </c>
+      <c r="E121" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="18" customHeight="1">
+      <c r="A122" s="3">
+        <v>8809815641079</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="D122" s="8">
+        <v>10</v>
+      </c>
+      <c r="E122" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="18" customHeight="1">
+      <c r="A123" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="D123" s="8">
+        <v>50</v>
+      </c>
+      <c r="E123" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="18" customHeight="1">
+      <c r="A124" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="D124" s="8">
+        <v>50</v>
+      </c>
+      <c r="E124" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="18" customHeight="1">
+      <c r="A125" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="D125" s="8">
+        <v>50</v>
+      </c>
+      <c r="E125" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="18" customHeight="1">
+      <c r="A126" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="D126" s="8">
+        <v>10</v>
+      </c>
+      <c r="E126" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="18" customHeight="1">
+      <c r="A127" s="3">
+        <v>8809532441198</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D127" s="8">
+        <v>10</v>
+      </c>
+      <c r="E127" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="18" customHeight="1">
+      <c r="A128" s="3">
+        <v>8809402283897</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="D128" s="8">
+        <v>10</v>
+      </c>
+      <c r="E128" s="10">
+        <v>10.006769230769232</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="18" customHeight="1">
+      <c r="A129" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="D129" s="8">
+        <v>50</v>
+      </c>
+      <c r="E129" s="10">
+        <v>1.3052307692307694</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="18" customHeight="1">
+      <c r="A130" s="3">
+        <v>8809297211456</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="D130" s="8">
+        <v>10</v>
+      </c>
+      <c r="E130" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="18" customHeight="1">
+      <c r="A131" s="3">
+        <v>8809402285044</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="D131" s="8">
+        <v>10</v>
+      </c>
+      <c r="E131" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="18" customHeight="1">
+      <c r="A132" s="3">
+        <v>8809532441211</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="D132" s="8">
+        <v>10</v>
+      </c>
+      <c r="E132" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="18" customHeight="1">
+      <c r="A133" s="3">
+        <v>8809532441204</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="D133" s="8">
+        <v>10</v>
+      </c>
+      <c r="E133" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="18" customHeight="1">
+      <c r="A134" s="3">
+        <v>8809532441273</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D134" s="8">
+        <v>10</v>
+      </c>
+      <c r="E134" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="18" customHeight="1">
+      <c r="A135" s="3">
+        <v>8809402282173</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="D135" s="8">
+        <v>10</v>
+      </c>
+      <c r="E135" s="10">
+        <v>2.6104615384615388</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="18" customHeight="1">
+      <c r="A136" s="3">
+        <v>8809297210954</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="D136" s="8">
+        <v>10</v>
+      </c>
+      <c r="E136" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="18" customHeight="1">
+      <c r="A137" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D137" s="8">
+        <v>0</v>
+      </c>
+      <c r="E137" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="18" customHeight="1">
+      <c r="A138" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="D138" s="8">
+        <v>0</v>
+      </c>
+      <c r="E138" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="18" customHeight="1">
+      <c r="A139" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="D139" s="8">
+        <v>10</v>
+      </c>
+      <c r="E139" s="10">
+        <v>10.441846153846155</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="18" customHeight="1">
+      <c r="A140" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="D140" s="8">
+        <v>10</v>
+      </c>
+      <c r="E140" s="10">
+        <v>2.6104615384615388</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="18" customHeight="1">
+      <c r="A141" s="3">
+        <v>8809402288465</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="D141" s="8">
+        <v>10</v>
+      </c>
+      <c r="E141" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="18" customHeight="1">
+      <c r="A142" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="D142" s="8">
+        <v>20</v>
+      </c>
+      <c r="E142" s="10">
+        <v>3.6981538461538461</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="18" customHeight="1">
+      <c r="A143" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="D143" s="8">
+        <v>10</v>
+      </c>
+      <c r="E143" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="18" customHeight="1">
+      <c r="A144" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="D144" s="8">
+        <v>10</v>
+      </c>
+      <c r="E144" s="10">
+        <v>3.915692307692308</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="18" customHeight="1">
+      <c r="A145" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="D145" s="8">
+        <v>10</v>
+      </c>
+      <c r="E145" s="10">
+        <v>3.915692307692308</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="18" customHeight="1">
+      <c r="A146" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="D146" s="8">
+        <v>10</v>
+      </c>
+      <c r="E146" s="10">
+        <v>3.915692307692308</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="18" customHeight="1">
+      <c r="A147" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="D147" s="8">
+        <v>10</v>
+      </c>
+      <c r="E147" s="10">
+        <v>3.4806153846153851</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="18" customHeight="1">
+      <c r="A148" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="D148" s="8">
+        <v>10</v>
+      </c>
+      <c r="E148" s="10">
+        <v>3.4806153846153851</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="18" customHeight="1">
+      <c r="A149" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="D149" s="8">
+        <v>10</v>
+      </c>
+      <c r="E149" s="10">
+        <v>10.006769230769232</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="18" customHeight="1">
+      <c r="A150" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="D150" s="8">
+        <v>10</v>
+      </c>
+      <c r="E150" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="18" customHeight="1">
+      <c r="A151" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="D151" s="8">
+        <v>10</v>
+      </c>
+      <c r="E151" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="18" customHeight="1">
+      <c r="A152" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="D152" s="8">
+        <v>10</v>
+      </c>
+      <c r="E152" s="10">
+        <v>8.7015384615384619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="18" customHeight="1">
+      <c r="A153" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="D153" s="8">
+        <v>10</v>
+      </c>
+      <c r="E153" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="18" customHeight="1">
+      <c r="A154" s="3">
+        <v>8809532445035</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="D154" s="8">
+        <v>0</v>
+      </c>
+      <c r="E154" s="10">
+        <v>0.65261538461538471</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="18" customHeight="1">
+      <c r="A155" s="3">
+        <v>8809297216123</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="D155" s="8">
+        <v>50</v>
+      </c>
+      <c r="E155" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="18" customHeight="1">
+      <c r="A156" s="3">
+        <v>8809297216925</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="D156" s="8">
+        <v>20</v>
+      </c>
+      <c r="E156" s="10">
+        <v>1.0876923076923077</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="18" customHeight="1">
+      <c r="A157" s="3">
+        <v>8809815640737</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="D157" s="8">
+        <v>20</v>
+      </c>
+      <c r="E157" s="10">
+        <v>1.0876923076923077</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="18" customHeight="1">
+      <c r="A158" s="3">
+        <v>8809297211982</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="D158" s="8">
+        <v>20</v>
+      </c>
+      <c r="E158" s="10">
+        <v>2.1753846153846155</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="18" customHeight="1">
+      <c r="A159" s="3">
+        <v>8809297211999</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="D159" s="8">
+        <v>20</v>
+      </c>
+      <c r="E159" s="10">
+        <v>2.1753846153846155</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="18" customHeight="1">
+      <c r="A160" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="D160" s="8">
+        <v>0</v>
+      </c>
+      <c r="E160" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="18" customHeight="1">
+      <c r="A161" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="D161" s="8">
+        <v>0</v>
+      </c>
+      <c r="E161" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="18" customHeight="1">
+      <c r="A162" s="3">
+        <v>8809532447817</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="D162" s="8">
+        <v>10</v>
+      </c>
+      <c r="E162" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="18" customHeight="1">
+      <c r="A163" s="3">
+        <v>8809532449507</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="D163" s="8">
+        <v>10</v>
+      </c>
+      <c r="E163" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="18" customHeight="1">
+      <c r="A164" s="3">
+        <v>8809658624970</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="D164" s="8">
+        <v>0</v>
+      </c>
+      <c r="E164" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="18" customHeight="1">
+      <c r="A165" s="3">
+        <v>8809658628756</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="D165" s="8">
+        <v>0</v>
+      </c>
+      <c r="E165" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="18" customHeight="1">
+      <c r="A166" s="3">
+        <v>8809815642366</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="D166" s="8">
+        <v>10</v>
+      </c>
+      <c r="E166" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="18" customHeight="1">
+      <c r="A167" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="D167" s="8">
+        <v>0</v>
+      </c>
+      <c r="E167" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="18" customHeight="1">
+      <c r="A168" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="D168" s="8">
+        <v>0</v>
+      </c>
+      <c r="E168" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="18" customHeight="1">
+      <c r="A169" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="D169" s="8">
+        <v>0</v>
+      </c>
+      <c r="E169" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="18" customHeight="1">
+      <c r="A170" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="D170" s="8">
+        <v>0</v>
+      </c>
+      <c r="E170" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="18" customHeight="1">
+      <c r="A171" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="D171" s="8">
+        <v>0</v>
+      </c>
+      <c r="E171" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="18" customHeight="1">
+      <c r="A172" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="D172" s="8">
+        <v>0</v>
+      </c>
+      <c r="E172" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="18" customHeight="1">
+      <c r="A173" s="3">
+        <v>8809658625939</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="8">
+        <v>0</v>
+      </c>
+      <c r="E173" s="10">
+        <v>12.617230769230771</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="18" customHeight="1">
+      <c r="A174" s="3">
+        <v>8809658626967</v>
+      </c>
+      <c r="B174" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="B1" s="1"/>
-[...16 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="C174" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="D174" s="8">
+        <v>10</v>
+      </c>
+      <c r="E174" s="10">
+        <v>2.1753846153846155</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="18" customHeight="1">
+      <c r="A175" s="3">
+        <v>8809658626981</v>
+      </c>
+      <c r="B175" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="B3" s="1"/>
-[...18 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="C175" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="D175" s="8">
+        <v>0</v>
+      </c>
+      <c r="E175" s="10">
+        <v>13.052307692307693</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="18" customHeight="1">
+      <c r="A176" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B176" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="B5" s="1"/>
-[...31 lines deleted...]
-      <c r="F7" s="24" t="s">
+      <c r="C176" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="D176" s="8">
+        <v>0</v>
+      </c>
+      <c r="E176" s="10">
+        <v>17.403076923076924</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="18" customHeight="1">
+      <c r="A177" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B177" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="G7" s="25" t="s">
+      <c r="C177" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="D177" s="8">
+        <v>0</v>
+      </c>
+      <c r="E177" s="10">
+        <v>0.65261538461538471</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="18" customHeight="1">
+      <c r="A178" s="3">
+        <v>0</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="D178" s="8">
+        <v>0</v>
+      </c>
+      <c r="E178" s="10">
+        <v>78.313846153846157</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="18" customHeight="1">
+      <c r="A179" s="3">
+        <v>8809815641987</v>
+      </c>
+      <c r="B179" s="4" t="s">
         <v>269</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="11" t="s">
+      <c r="C179" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="D179" s="8">
         <v>0</v>
       </c>
-      <c r="C8" s="11">
-[...1172 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="E179" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="18" customHeight="1">
+      <c r="A180" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="D180" s="8">
+        <v>0</v>
+      </c>
+      <c r="E180" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="18" customHeight="1">
+      <c r="A181" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="D181" s="8">
+        <v>0</v>
+      </c>
+      <c r="E181" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="18" customHeight="1">
+      <c r="A182" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="D182" s="8">
+        <v>0</v>
+      </c>
+      <c r="E182" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="18" customHeight="1">
+      <c r="A183" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D183" s="8">
+        <v>0</v>
+      </c>
+      <c r="E183" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="18" customHeight="1">
+      <c r="A184" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="D184" s="8">
+        <v>0</v>
+      </c>
+      <c r="E184" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="18" customHeight="1">
+      <c r="A185" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="D185" s="8">
+        <v>0</v>
+      </c>
+      <c r="E185" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="18" customHeight="1">
+      <c r="A186" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="D186" s="8">
+        <v>0</v>
+      </c>
+      <c r="E186" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="18" customHeight="1">
+      <c r="A187" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="D187" s="8">
+        <v>0</v>
+      </c>
+      <c r="E187" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="18" customHeight="1">
+      <c r="A188" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="D188" s="8">
+        <v>0</v>
+      </c>
+      <c r="E188" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="18" customHeight="1">
+      <c r="A189" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="D189" s="8">
+        <v>0</v>
+      </c>
+      <c r="E189" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="18" customHeight="1">
+      <c r="A190" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="D190" s="8">
+        <v>0</v>
+      </c>
+      <c r="E190" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="18" customHeight="1">
+      <c r="A191" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="D191" s="8">
+        <v>0</v>
+      </c>
+      <c r="E191" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="18" customHeight="1">
+      <c r="A192" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="D192" s="8">
+        <v>0</v>
+      </c>
+      <c r="E192" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="18" customHeight="1">
+      <c r="A193" s="3">
+        <v>8809815641352</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="D193" s="8">
+        <v>0</v>
+      </c>
+      <c r="E193" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="18" customHeight="1">
+      <c r="A194" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="D194" s="8">
+        <v>0</v>
+      </c>
+      <c r="E194" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="18" customHeight="1">
+      <c r="A195" s="3">
+        <v>8809815641369</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="D195" s="8">
+        <v>0</v>
+      </c>
+      <c r="E195" s="10">
+        <v>0.87015384615384628</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="18" customHeight="1">
+      <c r="A196" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="D196" s="8">
+        <v>0</v>
+      </c>
+      <c r="E196" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="18" customHeight="1">
+      <c r="A197" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="D197" s="8">
+        <v>0</v>
+      </c>
+      <c r="E197" s="10">
+        <v>6.9612307692307702</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="18" customHeight="1">
+      <c r="A198" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="D198" s="8">
+        <v>0</v>
+      </c>
+      <c r="E198" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="18" customHeight="1">
+      <c r="A199" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="D199" s="8">
+        <v>0</v>
+      </c>
+      <c r="E199" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="18" customHeight="1">
+      <c r="A200" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C200" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D200" s="8">
+        <v>0</v>
+      </c>
+      <c r="E200" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="18" customHeight="1">
+      <c r="A201" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="D201" s="8">
+        <v>0</v>
+      </c>
+      <c r="E201" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="18" customHeight="1">
+      <c r="A202" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C202" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="D202" s="8">
+        <v>0</v>
+      </c>
+      <c r="E202" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="18" customHeight="1">
+      <c r="A203" s="3">
+        <v>8809658629319</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="D203" s="8">
+        <v>10</v>
+      </c>
+      <c r="E203" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="18" customHeight="1">
+      <c r="A204" s="3">
+        <v>8809532447787</v>
+      </c>
+      <c r="B204" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="C64" s="11">
-[...1409 lines deleted...]
-      <c r="D131" s="12" t="s">
+      <c r="C204" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="D204" s="8">
+        <v>0</v>
+      </c>
+      <c r="E204" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="18" customHeight="1">
+      <c r="A205" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="E131" s="13" t="s">
-[...11 lines deleted...]
-      <c r="B132" s="11" t="s">
+      <c r="B205" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C205" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="D205" s="8">
+        <v>0</v>
+      </c>
+      <c r="E205" s="10">
+        <v>0.65261538461538471</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="18" customHeight="1">
+      <c r="A206" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="C132" s="11">
-[...2 lines deleted...]
-      <c r="D132" s="12" t="s">
+      <c r="B206" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C206" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="D206" s="8">
+        <v>0</v>
+      </c>
+      <c r="E206" s="10">
+        <v>0.65261538461538471</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="18" customHeight="1">
+      <c r="A207" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="E132" s="13" t="s">
-[...11 lines deleted...]
-      <c r="B133" s="11" t="s">
+      <c r="B207" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="D207" s="8">
+        <v>0</v>
+      </c>
+      <c r="E207" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="18" customHeight="1">
+      <c r="A208" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="C133" s="11">
-[...2 lines deleted...]
-      <c r="D133" s="12" t="s">
+      <c r="B208" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C208" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="D208" s="8">
+        <v>0</v>
+      </c>
+      <c r="E208" s="10">
+        <v>10.006769230769232</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="18" customHeight="1">
+      <c r="A209" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="E133" s="13" t="s">
-[...11 lines deleted...]
-      <c r="B134" s="11" t="s">
+      <c r="B209" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="D209" s="8">
+        <v>0</v>
+      </c>
+      <c r="E209" s="10">
+        <v>8.7015384615384619</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="18" customHeight="1">
+      <c r="A210" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="C134" s="11">
-[...54 lines deleted...]
-        <v>58.428000000000004</v>
+      <c r="B210" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="D210" s="8">
+        <v>0</v>
+      </c>
+      <c r="E210" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="18" customHeight="1">
+      <c r="A211" s="3">
+        <v>8809402286010</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="D211" s="8">
+        <v>10</v>
+      </c>
+      <c r="E211" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="18" customHeight="1">
+      <c r="A212" s="3">
+        <v>8809402286027</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C212" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="D212" s="8">
+        <v>10</v>
+      </c>
+      <c r="E212" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="18" customHeight="1">
+      <c r="A213" s="3">
+        <v>8809402286034</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="D213" s="8">
+        <v>10</v>
+      </c>
+      <c r="E213" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="18" customHeight="1">
+      <c r="A214" s="3">
+        <v>8809402286041</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="D214" s="8">
+        <v>10</v>
+      </c>
+      <c r="E214" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="18" customHeight="1">
+      <c r="A215" s="3">
+        <v>8809402286058</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="D215" s="8">
+        <v>10</v>
+      </c>
+      <c r="E215" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="18" customHeight="1">
+      <c r="A216" s="3">
+        <v>8809532443864</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="D216" s="8">
+        <v>10</v>
+      </c>
+      <c r="E216" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="18" customHeight="1">
+      <c r="A217" s="3">
+        <v>8809532445028</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="D217" s="8">
+        <v>10</v>
+      </c>
+      <c r="E217" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="18" customHeight="1">
+      <c r="A218" s="3">
+        <v>8809532446650</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="D218" s="8">
+        <v>10</v>
+      </c>
+      <c r="E218" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="18" customHeight="1">
+      <c r="A219" s="3">
+        <v>8809402283460</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="D219" s="8">
+        <v>10</v>
+      </c>
+      <c r="E219" s="10">
+        <v>9.5716923076923077</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="18" customHeight="1">
+      <c r="A220" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="D220" s="8">
+        <v>10</v>
+      </c>
+      <c r="E220" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="18" customHeight="1">
+      <c r="A221" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="D221" s="8">
+        <v>10</v>
+      </c>
+      <c r="E221" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="18" customHeight="1">
+      <c r="A222" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="D222" s="8">
+        <v>10</v>
+      </c>
+      <c r="E222" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="18" customHeight="1">
+      <c r="A223" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="D223" s="8">
+        <v>10</v>
+      </c>
+      <c r="E223" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="18" customHeight="1">
+      <c r="A224" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="C224" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="D224" s="8">
+        <v>10</v>
+      </c>
+      <c r="E224" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="18" customHeight="1">
+      <c r="A225" s="3">
+        <v>8809815643387</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C225" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D225" s="8"/>
+      <c r="E225" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="18" customHeight="1">
+      <c r="A226" s="3">
+        <v>8809815643394</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D226" s="8"/>
+      <c r="E226" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="18" customHeight="1">
+      <c r="A227" s="3">
+        <v>8809815643400</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D227" s="8"/>
+      <c r="E227" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="18" customHeight="1">
+      <c r="A228" s="3">
+        <v>8809815643424</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="D228" s="8"/>
+      <c r="E228" s="10">
+        <v>3.4806153846153851</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="18" customHeight="1">
+      <c r="A229" s="3">
+        <v>8809815643714</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D229" s="8"/>
+      <c r="E229" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="18" customHeight="1">
+      <c r="A230" s="3">
+        <v>8809815643721</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D230" s="8"/>
+      <c r="E230" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="18" customHeight="1">
+      <c r="A231" s="3">
+        <v>8809815644308</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="D231" s="8"/>
+      <c r="E231" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="18" customHeight="1">
+      <c r="A232" s="3">
+        <v>8809815644315</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C232" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="D232" s="8"/>
+      <c r="E232" s="10">
+        <v>6.5261538461538464</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="18" customHeight="1">
+      <c r="A233" s="3">
+        <v>8809815644278</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D233" s="8"/>
+      <c r="E233" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="18" customHeight="1">
+      <c r="A234" s="3">
+        <v>8809815644285</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D234" s="8"/>
+      <c r="E234" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="18" customHeight="1">
+      <c r="A235" s="3">
+        <v>8809815644292</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D235" s="8"/>
+      <c r="E235" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="18" customHeight="1">
+      <c r="A236" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D236" s="8"/>
+      <c r="E236" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="18" customHeight="1">
+      <c r="A237" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C237" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D237" s="8"/>
+      <c r="E237" s="10">
+        <v>7.3963076923076922</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="18" customHeight="1">
+      <c r="A238" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D238" s="8"/>
+      <c r="E238" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="18" customHeight="1">
+      <c r="A239" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D239" s="8"/>
+      <c r="E239" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="18" customHeight="1">
+      <c r="A240" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D240" s="8"/>
+      <c r="E240" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="18" customHeight="1">
+      <c r="A241" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C241" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D241" s="8"/>
+      <c r="E241" s="10">
+        <v>15.662769230769232</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="18" customHeight="1">
+      <c r="A242" s="3">
+        <v>8809815642205</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="D242" s="8"/>
+      <c r="E242" s="10">
+        <v>0.43507692307692314</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="18" customHeight="1">
+      <c r="A243" s="3">
+        <v>8809815644483</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D243" s="8"/>
+      <c r="E243" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="18" customHeight="1">
+      <c r="A244" s="3">
+        <v>8809815644476</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D244" s="8"/>
+      <c r="E244" s="10">
+        <v>7.8313846153846161</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="18" customHeight="1">
+      <c r="A245" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="D245" s="8"/>
+      <c r="E245" s="10">
+        <v>2.6104615384615388</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="18" customHeight="1">
+      <c r="A246" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="C246" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="D246" s="8"/>
+      <c r="E246" s="10">
+        <v>4.3507692307692309</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="18" customHeight="1">
+      <c r="A247" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D247" s="8"/>
+      <c r="E247" s="10">
+        <v>11.312000000000001</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="18" customHeight="1">
+      <c r="A248" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="D248" s="8"/>
+      <c r="E248" s="10">
+        <v>0.43507692307692314</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="18" customHeight="1">
+      <c r="A249" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D249" s="8"/>
+      <c r="E249" s="10">
+        <v>3.0455384615384617</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="18" customHeight="1">
+      <c r="A250" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D250" s="8"/>
+      <c r="E250" s="10">
+        <v>3.0455384615384617</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="18" customHeight="1">
+      <c r="A251" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D251" s="8"/>
+      <c r="E251" s="10">
+        <v>3.0455384615384617</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="18" customHeight="1">
+      <c r="A252" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C252" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D252" s="8"/>
+      <c r="E252" s="10">
+        <v>3.0455384615384617</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="18" customHeight="1">
+      <c r="A253" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="D253" s="8"/>
+      <c r="E253" s="10">
+        <v>3.0455384615384617</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="18" customHeight="1">
+      <c r="A254" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="C254" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D254" s="8"/>
+      <c r="E254" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="18" customHeight="1">
+      <c r="A255" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B255" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D255" s="8"/>
+      <c r="E255" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="18" customHeight="1">
+      <c r="A256" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D256" s="8"/>
+      <c r="E256" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="18" customHeight="1">
+      <c r="A257" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D257" s="8"/>
+      <c r="E257" s="10">
+        <v>5.2209230769230777</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="18" customHeight="1">
+      <c r="A258" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D258" s="8"/>
+      <c r="E258" s="10">
+        <v>5.2209230769230777</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...7 lines deleted...]
-  <drawing r:id="rId2"/>
+  <autoFilter ref="A8:E258" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <filterColumn colId="3" showButton="0"/>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:E258">
+    <sortCondition ref="B9:B258"/>
+  </sortState>
+  <mergeCells count="4">
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+  </mergeCells>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'JDB 2026'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>TCFS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>