--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,522 +1,1888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Categories/Skin Care &amp; Perfume/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{94DBD4EB-B02B-4BEF-8A56-47DAF4A1D4A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BIOLOGIQUE RECHERCHE" sheetId="1" r:id="rId1"/>
+    <sheet name="ViveLab" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ViveLab!$A$7:$H$29</definedName>
+    <definedName name="DW">[1]数据!XEY$2:XEY$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ViveLab!$A$1:$G$24</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">ViveLab!$1:$7</definedName>
+    <definedName name="買取">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A10" i="1" l="1"/>
+  <c r="A11" i="1"/>
+  <c r="A12" i="1"/>
+  <c r="A13" i="1"/>
+  <c r="A14" i="1"/>
+  <c r="A15" i="1"/>
+  <c r="A16" i="1"/>
+  <c r="A17" i="1"/>
+  <c r="A18" i="1"/>
+  <c r="A19" i="1"/>
+  <c r="A20" i="1"/>
+  <c r="A21" i="1"/>
+  <c r="A22" i="1"/>
+  <c r="A23" i="1"/>
+  <c r="A24" i="1"/>
+  <c r="A25" i="1"/>
+  <c r="A26" i="1"/>
+  <c r="A27" i="1"/>
+  <c r="A28" i="1"/>
+  <c r="A29" i="1"/>
+  <c r="A9" i="1" l="1"/>
+  <c r="A8" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="58">
-[...172 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="73">
+  <si>
+    <t>NO.</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>10 g</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>15 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>100 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>300 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>500 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>60 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>33 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>그린케어 시린이 치약</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>100 g</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>120 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>40 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>550 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>70 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>스칼프 스피옥실 리액트샷 800</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Scalp Spioxyl React Shot 800</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>50 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>200 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>105 g</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>63 g</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>스칼프 &amp; 볼륨 케어 브러쉬</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Scalp &amp; Volume Care Brush</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이브 테라피 헤어 브로우 래쉬 세럼 4ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>4 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 솔루션 안티 헤어 로스 스칼프 프로틴 트리트먼트 50ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>1000 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>스칼프 스피옥실 리액트 샷 800 8ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>8 ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>스칼프 스피옥실 리액트 샷 400 15ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Img</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이브 테라피 헤어 브로우 래쉬 세럼</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Product Name</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>English Name</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>Barcode</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>Vol.</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이브 테라피 헤어스칼프 앤  브로우 앰플 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>업그레이드 2.0 바이탈 리치 에센스</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이브 테라피 헤어스칼프 인핸싱 폼 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이브 테라피 헤어스칼프 인핸싱 폼 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 솔루션 안티 헤어 로스 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 솔루션 안티 헤어 로스 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 솔루션 안티 헤어 로스 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 솔루션 안티 헤어 로스 스칼프 프로틴 트리트먼트 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리커버리 클리닉  센서티브 스칼프 에스오에스 솔루션  헤어 토닉</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리커버리 클리닉  센서티브 스칼프 에스오에스 솔루션  에센스</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>액티브 비오틴펩타이드 솔루션 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>액티브 비오틴펩타이드 솔루션 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>액티브 비오틴펩타이드 솔루션 스칼프 샴푸 (탈모완화기능성)</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>VITAL RICH Essence</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revive Therapy Hair Scalp &amp; Brow Ampoule</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revive Therapy Hair Scalp Enhancing Foam</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revive Therapy Hair Scalp Enhancing Foam</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revi Solution Anti Hair Loss Scalp Shampoo</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revi Solution Anti Hair Loss Scalp Shampoo</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revi Solution Anti Hair Loss Scalp Protein Treatment</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Green Care Sensitive Toothpaste</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Recovery Clinic Sensitive Scalp SOS Solution Hair Tonic</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Recovery Clinic Sensitive Scalp SOS Solution Essence</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Active Biotinpeptide Solution Scalp Shampoo</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Active Biotinpeptide Solution Scalp Shampoo</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revi Technology Scalp Boosting Needle Roller</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revive Therapy Hair Brow Lash Serum 4ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revive Therapy Hair Brow Lash Serum 10g</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Revi Solution Anti Hair Loss Scalp Protein Treatment 50ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Scalp Spioxyl React Shot 800 8ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Scalp Spioxyl React Shot 400 15ml</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>리바이 테크놀로지 스칼프 부스팅 니들 롤러</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">DC PRICE </t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>MOQ</t>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>Vive Lab List</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead time 3-4 week</t>
+  </si>
+  <si>
+    <t>Moq Usd20000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="6">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="[$¥-804]#,##0_);[Red]\([$¥-804]#,##0\)"/>
+    <numFmt numFmtId="166" formatCode="&quot;¥&quot;#,##0_);[Red]\(&quot;¥&quot;#,##0\)"/>
+    <numFmt numFmtId="167" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="168" formatCode="#,##0_ "/>
+    <numFmt numFmtId="170" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-      <family val="2"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color indexed="8"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="1"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF00B050"/>
+      <bottom style="hair">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF00B050"/>
+      <left style="hair">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF00B050"/>
+      <bottom style="hair">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF00B050"/>
+      <top style="hair">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF00B050"/>
+      <bottom style="hair">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF00B050"/>
+      <left style="hair">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF00B050"/>
+      <top style="hair">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF00B050"/>
+      <bottom style="hair">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF00B050"/>
+      <top style="hair">
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF00B050"/>
+      <left style="hair">
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-        <color rgb="FF00B050"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF00B050"/>
+      <top style="hair">
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF00B050"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+  <cellStyleXfs count="11">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="17">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="37">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="11" fillId="4" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="4" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="4" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="11">
+    <cellStyle name="60% - Accent5" xfId="10" builtinId="48"/>
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
+    <cellStyle name="Percent" xfId="8" builtinId="5"/>
+    <cellStyle name="쉼표 [0] 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="쉼표 [0] 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="표준 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="표준 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="표준 4" xfId="4" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="표준 7 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="표준 7 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>530679</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>864054</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>923424</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0863D271-E495-138D-DC49-00BBA0A84D88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2830286" y="1729468"/>
+          <a:ext cx="333375" cy="894849"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>511629</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>64238</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>838634</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>876300</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="그림 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60E6BE6E-305D-A571-14BB-16635C0F167F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2811236" y="3670131"/>
+          <a:ext cx="327005" cy="812062"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>597354</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>765485</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>876300</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE2A4495-6BF4-922F-26FC-E2AFD1555E28}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2896961" y="4644118"/>
+          <a:ext cx="168131" cy="790575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>511629</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>864054</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>926756</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="그림 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F11729-255D-A93B-D335-AE57C460C280}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2811236" y="5539469"/>
+          <a:ext cx="352425" cy="898180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>530680</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>892630</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>928280</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="그림 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF33EF25-40AB-7572-9394-F1AC94FE7C86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2830287" y="7444469"/>
+          <a:ext cx="361950" cy="899704"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>549729</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>891548</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>914401</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="그림 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62C1DA46-AE5B-AB74-138E-B948E9E31104}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2849336" y="12216494"/>
+          <a:ext cx="341819" cy="876300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>511629</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>887982</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>914401</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="그림 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9F6A0D7-EFDD-42E2-EB53-085338EC8DD5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2811236" y="13188044"/>
+          <a:ext cx="376353" cy="857250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>587829</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>854705</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>933450</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="그림 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1956E4E4-F500-C12E-C823-A77C9E74E7BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2887436" y="14111968"/>
+          <a:ext cx="266876" cy="904875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>513360</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>69273</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>920818</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>907473</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="그림 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B00E31-A49B-4E0B-AE5E-8D126E5BB676}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2812967" y="15105166"/>
+          <a:ext cx="407458" cy="838200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>496042</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>57422</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>877042</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>939737</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="그림 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02567DFF-62F0-89B9-5A61-7F522A5C7759}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2795649" y="8425815"/>
+          <a:ext cx="381000" cy="882315"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>553380</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>138546</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>820960</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>865910</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="그림 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128F70FF-F03E-D655-1A48-39FF1898AB88}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2852987" y="9459439"/>
+          <a:ext cx="267580" cy="727364"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>496043</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>103909</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>842407</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>807932</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="그림 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5180086-2C49-584E-BFE3-7049E0CE145A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2795650" y="17044802"/>
+          <a:ext cx="346364" cy="704023"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>302079</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1343</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1102179</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>51889</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="그림 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4F36A75-579B-7131-0E9D-52D047D6E9EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2601686" y="6464736"/>
+          <a:ext cx="800100" cy="1003046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>544287</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>789215</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>814652</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="그림 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAEDB5C5-2BF9-8BB2-2720-E45BC16EF117}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2843894" y="17988643"/>
+          <a:ext cx="244928" cy="719402"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>462644</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>40821</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>870858</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>905681</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="그림 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B912E8AE-71EE-05C5-B5F7-56F63B300525}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2762251" y="10314214"/>
+          <a:ext cx="408214" cy="864860"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>513361</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>69273</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>807771</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>910444</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="그림 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B70998-DDA8-52C4-3BEE-6AD21D6CA19C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2812968" y="21772666"/>
+          <a:ext cx="294410" cy="841171"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>565315</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>138545</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>818363</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>848590</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="그림 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FE2DDB-1F6E-B9A4-BB03-0655C37BC657}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2864922" y="20889438"/>
+          <a:ext cx="253048" cy="710045"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>585108</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>108859</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>749331</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>898073</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="그림 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A67D534-FEDE-4DDC-AF7F-81DF934D16DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2884715" y="2762252"/>
+          <a:ext cx="164223" cy="789214"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>476251</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>122465</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>789215</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>862786</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="그림 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65C92DD-1706-4CDA-9BAE-FE54790CB706}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2775858" y="11348358"/>
+          <a:ext cx="312964" cy="740321"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>530679</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>86592</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>859724</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>866842</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="그림 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50FE0648-7783-4DED-9E34-FE393489182C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2830286" y="16074985"/>
+          <a:ext cx="329045" cy="780250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>557894</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>843644</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>887071</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="그림 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B72BD303-DEB3-4895-A3A0-CE81534B197D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2857501" y="18941143"/>
+          <a:ext cx="285750" cy="791821"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>605222</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>99391</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>740587</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>844827</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="그림 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5067BA34-31AE-48DA-B9A6-2A541CF1F77A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2904829" y="19897784"/>
+          <a:ext cx="135365" cy="745436"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\D:\Documents\WeChat%20Files\taks7155\Files\Users\pc\Documents\WeChat%20Files\creedbear\Files\Rimmel%20Assortment%20CBEC_&#20215;&#26684;&#20307;&#31995;_&#26368;&#32456;&#29256;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Data"/>
+      <sheetName val="数据"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -524,51 +1890,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -576,51 +1942,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -635,65 +2001,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -714,1005 +2080,1140 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D71"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M243"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="P15" sqref="P13:P15"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B18" zoomScale="94" zoomScaleNormal="94" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.75" style="2"/>
+    <col min="1" max="1" width="7.453125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="17.90625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="18.26953125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="49.1796875" style="28" customWidth="1"/>
+    <col min="5" max="5" width="39" style="28" customWidth="1"/>
+    <col min="6" max="6" width="9.36328125" style="29" customWidth="1"/>
+    <col min="7" max="7" width="9.90625" style="30" customWidth="1"/>
+    <col min="8" max="8" width="12.7265625" style="36" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12" customHeight="1">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="33"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="33"/>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="33"/>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="33"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="33"/>
+    </row>
+    <row r="7" spans="1:13" s="8" customFormat="1" ht="65.150000000000006" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="34" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="75" customHeight="1">
+      <c r="A8" s="9">
+        <f>ROW()-2</f>
+        <v>6</v>
+      </c>
+      <c r="B8" s="10">
+        <v>8809689630087</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="F8" s="13">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="G8" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="35">
+        <v>6.1050000000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="75" customHeight="1">
+      <c r="A9" s="9">
+        <f t="shared" ref="A9:A29" si="0">ROW()-2</f>
+        <v>7</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="13">
+        <v>1000</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="35">
+        <v>2.6510000000000002</v>
+      </c>
+      <c r="K9" s="15"/>
+      <c r="L9" s="15"/>
+      <c r="M9" s="15"/>
+    </row>
+    <row r="10" spans="1:13" ht="75" customHeight="1">
+      <c r="A10" s="9">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+      <c r="B10" s="17">
+        <v>8809689630384</v>
+      </c>
+      <c r="C10" s="11"/>
+      <c r="D10" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" s="13">
+        <v>50</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="35">
+        <v>7.6450000000000005</v>
+      </c>
+      <c r="I10" s="18"/>
+    </row>
+    <row r="11" spans="1:13" ht="75" customHeight="1">
+      <c r="A11" s="9">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="B11" s="17">
+        <v>8809689630414</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="13">
+        <v>50</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="H11" s="35">
+        <v>7.9200000000000008</v>
+      </c>
+      <c r="I11" s="18"/>
+    </row>
+    <row r="12" spans="1:13" ht="75" customHeight="1">
+      <c r="A12" s="9">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="B12" s="17">
+        <v>8809689630575</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="13">
+        <v>50</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="35">
+        <v>10.241000000000001</v>
+      </c>
+      <c r="I12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" ht="75" customHeight="1">
+      <c r="A13" s="9">
+        <f t="shared" si="0"/>
+        <v>11</v>
+      </c>
+      <c r="B13" s="17">
+        <v>8809689631046</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="12" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="F13" s="13">
+        <v>50</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="35">
+        <v>4.51</v>
+      </c>
+      <c r="I13" s="18"/>
+    </row>
+    <row r="14" spans="1:13" ht="75" customHeight="1">
+      <c r="A14" s="9">
+        <f t="shared" si="0"/>
+        <v>12</v>
+      </c>
+      <c r="B14" s="10">
+        <v>8809689630582</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="12" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="F14" s="13">
+        <v>40</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="H14" s="35">
+        <v>6.8860000000000001</v>
+      </c>
+      <c r="I14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" ht="75" customHeight="1">
+      <c r="A15" s="9">
+        <f t="shared" si="0"/>
+        <v>13</v>
+      </c>
+      <c r="B15" s="10">
+        <v>8809689631060</v>
+      </c>
+      <c r="C15" s="11"/>
+      <c r="D15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="12" t="s">
         <v>53</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="F15" s="13">
+        <v>25</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="H15" s="35">
+        <v>10.373000000000001</v>
+      </c>
+      <c r="I15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" ht="75" customHeight="1">
+      <c r="A16" s="9">
+        <f t="shared" si="0"/>
+        <v>14</v>
+      </c>
+      <c r="B16" s="10">
+        <v>8809689630810</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="13">
+        <v>300</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="H16" s="35">
+        <v>1.4740000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="75" customHeight="1">
+      <c r="A17" s="9">
+        <f t="shared" si="0"/>
+        <v>15</v>
+      </c>
+      <c r="B17" s="10">
+        <v>8809689631275</v>
+      </c>
+      <c r="C17" s="11"/>
+      <c r="D17" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="F17" s="13">
+        <v>25</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" s="35">
+        <v>6.8860000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="75" customHeight="1">
+      <c r="A18" s="9">
+        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="B18" s="10">
+        <v>8809689631275</v>
+      </c>
+      <c r="C18" s="11"/>
+      <c r="D18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" s="13">
+        <v>50</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="35">
+        <v>2.2220000000000004</v>
+      </c>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" ht="75" customHeight="1">
+      <c r="A19" s="9">
+        <f t="shared" si="0"/>
+        <v>17</v>
+      </c>
+      <c r="B19" s="10">
+        <v>8809689630599</v>
+      </c>
+      <c r="C19" s="11"/>
+      <c r="D19" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="F19" s="13">
+        <v>50</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35">
+        <v>2.508</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="75" customHeight="1">
+      <c r="A20" s="9">
+        <f t="shared" si="0"/>
+        <v>18</v>
+      </c>
+      <c r="B20" s="17">
+        <v>8809689630865</v>
+      </c>
+      <c r="C20" s="11"/>
+      <c r="D20" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="F20" s="13">
+        <v>50</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="35">
+        <v>7.370000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="75" customHeight="1">
+      <c r="A21" s="9">
+        <f t="shared" si="0"/>
+        <v>19</v>
+      </c>
+      <c r="B21" s="17">
+        <v>8809689630858</v>
+      </c>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="12" t="s">
         <v>57</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B10" s="8" t="s">
+      <c r="F21" s="13">
+        <v>50</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="35">
+        <v>7.0950000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="75" customHeight="1">
+      <c r="A22" s="9">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+      <c r="B22" s="17">
+        <v>8809689631039</v>
+      </c>
+      <c r="C22" s="11"/>
+      <c r="D22" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="13">
+        <v>25</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="35">
+        <v>7.8650000000000011</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="75" customHeight="1">
+      <c r="A23" s="9">
+        <f t="shared" si="0"/>
+        <v>21</v>
+      </c>
+      <c r="B23" s="17">
+        <v>8809689631336</v>
+      </c>
+      <c r="C23" s="11"/>
+      <c r="D23" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="13">
+        <v>6</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="35">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="75" customHeight="1">
+      <c r="A24" s="9">
+        <f t="shared" si="0"/>
+        <v>22</v>
+      </c>
+      <c r="B24" s="20">
+        <v>8809689631053</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="13">
+        <v>50</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="35">
+        <v>1.3089999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="75" customHeight="1">
+      <c r="A25" s="9">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="B25" s="20">
+        <v>8809689631138</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="13">
+        <v>50</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="35">
+        <v>11.605000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="75" customHeight="1">
+      <c r="A26" s="9">
+        <f t="shared" si="0"/>
+        <v>24</v>
+      </c>
+      <c r="B26" s="10"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" s="13">
+        <v>500</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="35">
+        <v>2.6510000000000002</v>
+      </c>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13" ht="75" customHeight="1">
+      <c r="A27" s="9">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="B27" s="10">
+        <v>8809689631442</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="13">
+        <v>50</v>
+      </c>
+      <c r="G27" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="9">
-[...220 lines deleted...]
-      <c r="B26" s="8" t="s">
+      <c r="H27" s="35">
+        <v>8.0520000000000014</v>
+      </c>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+    </row>
+    <row r="28" spans="1:13" ht="75" customHeight="1">
+      <c r="A28" s="9">
+        <f t="shared" si="0"/>
+        <v>26</v>
+      </c>
+      <c r="B28" s="20">
+        <v>8809689630827</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" s="13">
+        <v>147</v>
+      </c>
+      <c r="G28" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="9">
-[...24 lines deleted...]
-      <c r="B28" s="8" t="s">
+      <c r="H28" s="35">
+        <v>5.5440000000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="75" customHeight="1" thickBot="1">
+      <c r="A29" s="21">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="B29" s="22">
+        <v>8809689631305</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="25">
+        <v>100</v>
+      </c>
+      <c r="G29" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="C28" s="9">
-[...568 lines deleted...]
-      </c>
+      <c r="H29" s="35">
+        <v>2.2660000000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="75" customHeight="1"/>
+    <row r="31" spans="1:13" ht="75" customHeight="1"/>
+    <row r="32" spans="1:13" ht="75" customHeight="1"/>
+    <row r="33" ht="75" customHeight="1"/>
+    <row r="34" ht="75" customHeight="1"/>
+    <row r="35" ht="75" customHeight="1"/>
+    <row r="36" ht="75" customHeight="1"/>
+    <row r="37" ht="75" customHeight="1"/>
+    <row r="38" ht="75" customHeight="1"/>
+    <row r="39" ht="75" customHeight="1"/>
+    <row r="40" ht="75" customHeight="1"/>
+    <row r="41" ht="75" customHeight="1"/>
+    <row r="42" ht="75" customHeight="1"/>
+    <row r="43" ht="75" customHeight="1"/>
+    <row r="44" ht="75" customHeight="1"/>
+    <row r="45" ht="75" customHeight="1"/>
+    <row r="46" ht="75" customHeight="1"/>
+    <row r="47" ht="75" customHeight="1"/>
+    <row r="48" ht="75" customHeight="1"/>
+    <row r="49" ht="75" customHeight="1"/>
+    <row r="50" ht="75" customHeight="1"/>
+    <row r="51" ht="75" customHeight="1"/>
+    <row r="52" ht="75" customHeight="1"/>
+    <row r="53" ht="75" customHeight="1"/>
+    <row r="54" ht="75" customHeight="1"/>
+    <row r="55" ht="75" customHeight="1"/>
+    <row r="56" ht="75" customHeight="1"/>
+    <row r="57" ht="75" customHeight="1"/>
+    <row r="58" ht="75" customHeight="1"/>
+    <row r="59" ht="75" customHeight="1"/>
+    <row r="60" ht="75" customHeight="1"/>
+    <row r="61" ht="75" customHeight="1"/>
+    <row r="62" ht="75" customHeight="1"/>
+    <row r="63" ht="75" customHeight="1"/>
+    <row r="64" ht="75" customHeight="1"/>
+    <row r="65" ht="75" customHeight="1"/>
+    <row r="66" ht="75" customHeight="1"/>
+    <row r="67" ht="75" customHeight="1"/>
+    <row r="68" ht="75" customHeight="1"/>
+    <row r="69" ht="75" customHeight="1"/>
+    <row r="70" ht="75" customHeight="1"/>
+    <row r="71" ht="75" customHeight="1"/>
+    <row r="72" ht="75" customHeight="1"/>
+    <row r="73" ht="75" customHeight="1"/>
+    <row r="74" ht="75" customHeight="1"/>
+    <row r="75" ht="75" customHeight="1"/>
+    <row r="76" ht="75" customHeight="1"/>
+    <row r="77" ht="75" customHeight="1"/>
+    <row r="78" ht="75" customHeight="1"/>
+    <row r="79" ht="75" customHeight="1"/>
+    <row r="80" ht="75" customHeight="1"/>
+    <row r="81" ht="75" customHeight="1"/>
+    <row r="82" ht="75" customHeight="1"/>
+    <row r="83" ht="75" customHeight="1"/>
+    <row r="84" ht="75" customHeight="1"/>
+    <row r="85" ht="75" customHeight="1"/>
+    <row r="86" ht="75" customHeight="1"/>
+    <row r="87" ht="75" customHeight="1"/>
+    <row r="88" ht="75" customHeight="1"/>
+    <row r="89" ht="75" customHeight="1"/>
+    <row r="90" ht="75" customHeight="1"/>
+    <row r="91" ht="75" customHeight="1"/>
+    <row r="92" ht="75" customHeight="1"/>
+    <row r="93" ht="75" customHeight="1"/>
+    <row r="94" ht="75" customHeight="1"/>
+    <row r="95" ht="75" customHeight="1"/>
+    <row r="96" ht="75" customHeight="1"/>
+    <row r="97" ht="75" customHeight="1"/>
+    <row r="98" ht="75" customHeight="1"/>
+    <row r="99" ht="75" customHeight="1"/>
+    <row r="100" ht="75" customHeight="1"/>
+    <row r="101" ht="75" customHeight="1"/>
+    <row r="102" ht="75" customHeight="1"/>
+    <row r="103" ht="75" customHeight="1"/>
+    <row r="104" ht="75" customHeight="1"/>
+    <row r="105" ht="75" customHeight="1"/>
+    <row r="106" ht="75" customHeight="1"/>
+    <row r="107" ht="75" customHeight="1"/>
+    <row r="108" ht="75" customHeight="1"/>
+    <row r="109" ht="75" customHeight="1"/>
+    <row r="110" ht="75" customHeight="1"/>
+    <row r="111" ht="75" customHeight="1"/>
+    <row r="112" ht="75" customHeight="1"/>
+    <row r="113" ht="75" customHeight="1"/>
+    <row r="114" ht="75" customHeight="1"/>
+    <row r="115" ht="75" customHeight="1"/>
+    <row r="116" ht="75" customHeight="1"/>
+    <row r="117" ht="75" customHeight="1"/>
+    <row r="118" ht="75" customHeight="1"/>
+    <row r="119" ht="75" customHeight="1"/>
+    <row r="120" ht="75" customHeight="1"/>
+    <row r="121" ht="75" customHeight="1"/>
+    <row r="122" ht="75" customHeight="1"/>
+    <row r="123" ht="75" customHeight="1"/>
+    <row r="124" ht="75" customHeight="1"/>
+    <row r="125" ht="75" customHeight="1"/>
+    <row r="126" ht="75" customHeight="1"/>
+    <row r="127" ht="75" customHeight="1"/>
+    <row r="128" ht="75" customHeight="1"/>
+    <row r="129" ht="75" customHeight="1"/>
+    <row r="130" ht="75" customHeight="1"/>
+    <row r="131" ht="75" customHeight="1"/>
+    <row r="132" ht="75" customHeight="1"/>
+    <row r="133" ht="75" customHeight="1"/>
+    <row r="134" ht="75" customHeight="1"/>
+    <row r="135" ht="75" customHeight="1"/>
+    <row r="136" ht="75" customHeight="1"/>
+    <row r="137" ht="75" customHeight="1"/>
+    <row r="138" ht="75" customHeight="1"/>
+    <row r="139" ht="75" customHeight="1"/>
+    <row r="140" ht="75" customHeight="1"/>
+    <row r="141" ht="75" customHeight="1"/>
+    <row r="142" ht="75" customHeight="1"/>
+    <row r="143" ht="75" customHeight="1"/>
+    <row r="144" ht="75" customHeight="1"/>
+    <row r="145" ht="75" customHeight="1"/>
+    <row r="146" ht="75" customHeight="1"/>
+    <row r="147" ht="75" customHeight="1"/>
+    <row r="148" ht="75" customHeight="1"/>
+    <row r="149" ht="75" customHeight="1"/>
+    <row r="150" ht="75" customHeight="1"/>
+    <row r="151" ht="75" customHeight="1"/>
+    <row r="152" ht="75" customHeight="1"/>
+    <row r="153" ht="75" customHeight="1"/>
+    <row r="154" ht="75" customHeight="1"/>
+    <row r="155" ht="75" customHeight="1"/>
+    <row r="156" ht="75" customHeight="1"/>
+    <row r="157" ht="75" customHeight="1"/>
+    <row r="158" ht="75" customHeight="1"/>
+    <row r="159" ht="75" customHeight="1"/>
+    <row r="160" ht="75" customHeight="1"/>
+    <row r="161" ht="75" customHeight="1"/>
+    <row r="162" ht="75" customHeight="1"/>
+    <row r="163" ht="75" customHeight="1"/>
+    <row r="164" ht="75" customHeight="1"/>
+    <row r="165" ht="75" customHeight="1"/>
+    <row r="166" ht="75" customHeight="1"/>
+    <row r="167" ht="75" customHeight="1"/>
+    <row r="168" ht="75" customHeight="1"/>
+    <row r="169" ht="75" customHeight="1"/>
+    <row r="170" ht="75" customHeight="1"/>
+    <row r="171" ht="75" customHeight="1"/>
+    <row r="172" ht="75" customHeight="1"/>
+    <row r="173" ht="75" customHeight="1"/>
+    <row r="174" ht="75" customHeight="1"/>
+    <row r="175" ht="75" customHeight="1"/>
+    <row r="176" ht="75" customHeight="1"/>
+    <row r="177" ht="75" customHeight="1"/>
+    <row r="178" ht="75" customHeight="1"/>
+    <row r="179" ht="75" customHeight="1"/>
+    <row r="180" ht="75" customHeight="1"/>
+    <row r="181" ht="75" customHeight="1"/>
+    <row r="182" ht="75" customHeight="1"/>
+    <row r="183" ht="75" customHeight="1"/>
+    <row r="184" ht="75" customHeight="1"/>
+    <row r="185" ht="75" customHeight="1"/>
+    <row r="186" ht="75" customHeight="1"/>
+    <row r="187" ht="75" customHeight="1"/>
+    <row r="188" ht="75" customHeight="1"/>
+    <row r="189" ht="75" customHeight="1"/>
+    <row r="190" ht="75" customHeight="1"/>
+    <row r="191" ht="75" customHeight="1"/>
+    <row r="192" ht="75" customHeight="1"/>
+    <row r="193" ht="75" customHeight="1"/>
+    <row r="194" ht="75" customHeight="1"/>
+    <row r="195" ht="75" customHeight="1"/>
+    <row r="196" ht="75" customHeight="1"/>
+    <row r="197" ht="75" customHeight="1"/>
+    <row r="198" ht="75" customHeight="1"/>
+    <row r="199" ht="75" customHeight="1"/>
+    <row r="200" ht="75" customHeight="1"/>
+    <row r="201" ht="75" customHeight="1"/>
+    <row r="202" ht="75" customHeight="1"/>
+    <row r="203" ht="75" customHeight="1"/>
+    <row r="204" ht="75" customHeight="1"/>
+    <row r="205" ht="75" customHeight="1"/>
+    <row r="206" ht="75" customHeight="1"/>
+    <row r="207" ht="75" customHeight="1"/>
+    <row r="208" ht="75" customHeight="1"/>
+    <row r="209" ht="75" customHeight="1"/>
+    <row r="210" ht="75" customHeight="1"/>
+    <row r="211" ht="75" customHeight="1"/>
+    <row r="212" ht="75" customHeight="1"/>
+    <row r="213" ht="75" customHeight="1"/>
+    <row r="214" ht="75" customHeight="1"/>
+    <row r="215" ht="75" customHeight="1"/>
+    <row r="216" ht="75" customHeight="1"/>
+    <row r="217" ht="75" customHeight="1"/>
+    <row r="218" ht="75" customHeight="1"/>
+    <row r="219" ht="75" customHeight="1"/>
+    <row r="220" ht="75" customHeight="1"/>
+    <row r="221" ht="75" customHeight="1"/>
+    <row r="222" ht="75" customHeight="1"/>
+    <row r="223" ht="75" customHeight="1"/>
+    <row r="229" spans="1:8" s="31" customFormat="1">
+      <c r="A229" s="27"/>
+      <c r="B229" s="27"/>
+      <c r="C229" s="28"/>
+      <c r="D229" s="28"/>
+      <c r="E229" s="28"/>
+      <c r="F229" s="29"/>
+      <c r="G229" s="30"/>
+      <c r="H229" s="36"/>
+    </row>
+    <row r="230" spans="1:8" s="31" customFormat="1">
+      <c r="A230" s="27"/>
+      <c r="B230" s="27"/>
+      <c r="C230" s="28"/>
+      <c r="D230" s="28"/>
+      <c r="E230" s="28"/>
+      <c r="F230" s="29"/>
+      <c r="G230" s="30"/>
+      <c r="H230" s="36"/>
+    </row>
+    <row r="231" spans="1:8" s="31" customFormat="1">
+      <c r="A231" s="27"/>
+      <c r="B231" s="27"/>
+      <c r="C231" s="28"/>
+      <c r="D231" s="28"/>
+      <c r="E231" s="28"/>
+      <c r="F231" s="29"/>
+      <c r="G231" s="30"/>
+      <c r="H231" s="36"/>
+    </row>
+    <row r="232" spans="1:8" s="31" customFormat="1">
+      <c r="A232" s="27"/>
+      <c r="B232" s="27"/>
+      <c r="C232" s="28"/>
+      <c r="D232" s="28"/>
+      <c r="E232" s="28"/>
+      <c r="F232" s="29"/>
+      <c r="G232" s="30"/>
+      <c r="H232" s="36"/>
+    </row>
+    <row r="233" spans="1:8" s="31" customFormat="1">
+      <c r="A233" s="27"/>
+      <c r="B233" s="27"/>
+      <c r="C233" s="28"/>
+      <c r="D233" s="28"/>
+      <c r="E233" s="28"/>
+      <c r="F233" s="29"/>
+      <c r="G233" s="30"/>
+      <c r="H233" s="36"/>
+    </row>
+    <row r="234" spans="1:8" s="31" customFormat="1">
+      <c r="A234" s="27"/>
+      <c r="B234" s="27"/>
+      <c r="C234" s="28"/>
+      <c r="D234" s="28"/>
+      <c r="E234" s="28"/>
+      <c r="F234" s="29"/>
+      <c r="G234" s="30"/>
+      <c r="H234" s="36"/>
+    </row>
+    <row r="235" spans="1:8" s="31" customFormat="1">
+      <c r="A235" s="27"/>
+      <c r="B235" s="27"/>
+      <c r="C235" s="28"/>
+      <c r="D235" s="28"/>
+      <c r="E235" s="28"/>
+      <c r="F235" s="29"/>
+      <c r="G235" s="30"/>
+      <c r="H235" s="36"/>
+    </row>
+    <row r="236" spans="1:8" s="31" customFormat="1">
+      <c r="A236" s="27"/>
+      <c r="B236" s="27"/>
+      <c r="C236" s="28"/>
+      <c r="D236" s="28"/>
+      <c r="E236" s="28"/>
+      <c r="F236" s="29"/>
+      <c r="G236" s="30"/>
+      <c r="H236" s="36"/>
+    </row>
+    <row r="237" spans="1:8" s="31" customFormat="1">
+      <c r="A237" s="27"/>
+      <c r="B237" s="27"/>
+      <c r="C237" s="28"/>
+      <c r="D237" s="28"/>
+      <c r="E237" s="28"/>
+      <c r="F237" s="29"/>
+      <c r="G237" s="30"/>
+      <c r="H237" s="36"/>
+    </row>
+    <row r="238" spans="1:8" s="31" customFormat="1">
+      <c r="A238" s="27"/>
+      <c r="B238" s="27"/>
+      <c r="C238" s="28"/>
+      <c r="D238" s="28"/>
+      <c r="E238" s="28"/>
+      <c r="F238" s="29"/>
+      <c r="G238" s="30"/>
+      <c r="H238" s="36"/>
+    </row>
+    <row r="239" spans="1:8" s="31" customFormat="1">
+      <c r="A239" s="27"/>
+      <c r="B239" s="27"/>
+      <c r="C239" s="28"/>
+      <c r="D239" s="28"/>
+      <c r="E239" s="28"/>
+      <c r="F239" s="29"/>
+      <c r="G239" s="30"/>
+      <c r="H239" s="36"/>
+    </row>
+    <row r="240" spans="1:8" s="31" customFormat="1">
+      <c r="A240" s="27"/>
+      <c r="B240" s="27"/>
+      <c r="C240" s="28"/>
+      <c r="D240" s="28"/>
+      <c r="E240" s="28"/>
+      <c r="F240" s="29"/>
+      <c r="G240" s="30"/>
+      <c r="H240" s="36"/>
+    </row>
+    <row r="241" spans="1:8" s="31" customFormat="1">
+      <c r="A241" s="27"/>
+      <c r="B241" s="27"/>
+      <c r="C241" s="28"/>
+      <c r="D241" s="28"/>
+      <c r="E241" s="28"/>
+      <c r="F241" s="29"/>
+      <c r="G241" s="30"/>
+      <c r="H241" s="36"/>
+    </row>
+    <row r="242" spans="1:8" s="31" customFormat="1">
+      <c r="A242" s="27"/>
+      <c r="B242" s="27"/>
+      <c r="C242" s="28"/>
+      <c r="D242" s="28"/>
+      <c r="E242" s="28"/>
+      <c r="F242" s="29"/>
+      <c r="G242" s="30"/>
+      <c r="H242" s="36"/>
+    </row>
+    <row r="243" spans="1:8" s="31" customFormat="1">
+      <c r="A243" s="27"/>
+      <c r="B243" s="27"/>
+      <c r="C243" s="28"/>
+      <c r="D243" s="28"/>
+      <c r="E243" s="28"/>
+      <c r="F243" s="29"/>
+      <c r="G243" s="30"/>
+      <c r="H243" s="36"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <autoFilter ref="A7:H29" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <conditionalFormatting sqref="A8:H29">
+    <cfRule type="expression" dxfId="2" priority="6">
+      <formula>EXACT(#REF!,"품절")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A1:C1 E1:XFD1 A2:XFD1048576">
+    <cfRule type="cellIs" dxfId="1" priority="5" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8:B29">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="16" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>BIOLOGIQUE RECHERCHE</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ViveLab</vt:lpstr>
+      <vt:lpstr>ViveLab!Print_Area</vt:lpstr>
+      <vt:lpstr>ViveLab!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>