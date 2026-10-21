--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,6740 +1,9214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{910CC9A8-3D87-4305-AEC6-6FA8FCA8C486}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Kerastase" sheetId="1" r:id="rId1"/>
+    <sheet name="OHUI" sheetId="1" r:id="rId1"/>
+    <sheet name="WHOO" sheetId="2" r:id="rId2"/>
+    <sheet name="SUM" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="582">
-[...1744 lines deleted...]
-    <t>Qty/Pack</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="967" uniqueCount="952">
+  <si>
+    <t>더 퍼스트 다이아데인 크림</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 심마이크로 에센스</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 스킨 소프너</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 셀 에센셜 소스</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 제뉴뮨 앰플</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 어드밴스드</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 브라이트닝 듀얼 세럼</t>
+  </si>
+  <si>
+    <t xml:space="preserve">더 퍼스터 제너츄어 에멀전 </t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 아이크림</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 크림 인텐시브</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 펄 캡슐 트리트먼트</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 마스크</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 폼 클렌저</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 비타민UV 디펜스</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 커버 쿠션 01호 밀크 베이지</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 커버 쿠션 02호 허니 베이지</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 커버 쿠션 01호 밀크 베이지 리필</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 앰풀 커버 쿠션 02호 허니 베이지 리필</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 파우더 팩트 01호 밀크 베이지</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립스틱 레드</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립스틱 핑크</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립스틱 무드로즈</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립스틱 로지핑크</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 쉬어 벨벳 립스틱 레드</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 쉬어 벨벳 립스틱 오렌지코랄</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 쉬어 벨벳 립스틱 핑크코랄</t>
+  </si>
+  <si>
+    <t>더 퍼스트  제너츄어 립밤 레드</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립밤 핑크</t>
+  </si>
+  <si>
+    <t>더 퍼스트 제너츄어 립밤 코랄</t>
+  </si>
+  <si>
+    <t xml:space="preserve">더 퍼스트 포맨 스킨 </t>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 모이스처라이저</t>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 리프레싱 크림</t>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 내추럴 비비크림</t>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 틴티드 립밤</t>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 데일리 선블럭</t>
+  </si>
+  <si>
+    <t>프라임 프로 에센셜 워터</t>
+  </si>
+  <si>
+    <t>프라임 프로 앰플 세럼</t>
+  </si>
+  <si>
+    <t>프라임 프로 에멀전</t>
+  </si>
+  <si>
+    <t>프라임 프로 아이크림</t>
+  </si>
+  <si>
+    <t>프라임 프로 앰플 캡쳐 크림EX</t>
+  </si>
+  <si>
+    <t>프라임 프로 젤 클렌저</t>
+  </si>
+  <si>
+    <t>프라임  앰플 마스크 3-STEP</t>
+  </si>
+  <si>
+    <t>프라임 스킨 패드</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 스킨소프너</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 에멀전</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 에센스</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 링클 컷 세럼</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 아이크림</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 크림</t>
+  </si>
+  <si>
+    <t xml:space="preserve">에이지 리커버리 아이크림 포올 </t>
+  </si>
+  <si>
+    <t>에이지 리커버리 앰플 밤</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 에센셜 마스크</t>
+  </si>
+  <si>
+    <t>에이지 리커버리 소프트 아미노 폼</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 스킨</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 에멀전</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 에센스</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 에센스 리필</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 부스팅 크림</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 앰플 777</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 멀티 스틱</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 클렌징 폼</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 클렌징 오일</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 클렌징 크림</t>
+  </si>
+  <si>
+    <t>미라클 모이스처 클렌징 시트</t>
+  </si>
+  <si>
+    <t>미라클 아쿠아 스킨</t>
+  </si>
+  <si>
+    <t>미라클 아쿠아 에멀전</t>
+  </si>
+  <si>
+    <t>미라클 아쿠아 에센스</t>
+  </si>
+  <si>
+    <t>미라클 아쿠아 젤 크림</t>
+  </si>
+  <si>
+    <t>익스트림 화이트 스킨</t>
+  </si>
+  <si>
+    <t>익스트림 화이트 에멀전</t>
+  </si>
+  <si>
+    <t>익스트림 화이트 세럼</t>
+  </si>
+  <si>
+    <t>익스트림 화이트 크림</t>
+  </si>
+  <si>
+    <t>익스트림 화이트 슬리핑 마스크</t>
+  </si>
+  <si>
+    <t>익스트림 브라이트 클렌징 폼</t>
+  </si>
+  <si>
+    <t>익스트림 브라이트 필링</t>
+  </si>
+  <si>
+    <t>셀 파워 넘버원</t>
+  </si>
+  <si>
+    <t>셀 파워 넘버원 에센스</t>
+  </si>
+  <si>
+    <t>텐더 마사지 크림</t>
+  </si>
+  <si>
+    <t>소프트 필링</t>
+  </si>
+  <si>
+    <t>모이스처라이징 헤어2종 기획</t>
+  </si>
+  <si>
+    <t>이너 클렌저 리프레쉬</t>
+  </si>
+  <si>
+    <t>톤업 선블럭 UV 포스</t>
+  </si>
+  <si>
+    <t>퍼펙트 선 블랙</t>
+  </si>
+  <si>
+    <t>퍼펙트 선 레드</t>
+  </si>
+  <si>
+    <t>선 파우더 핑크</t>
+  </si>
+  <si>
+    <t>선 파우더 베이지</t>
+  </si>
+  <si>
+    <t>선스틱</t>
+  </si>
+  <si>
+    <t>모이스처라이징 올인원</t>
+  </si>
+  <si>
+    <t>하이드라 스킨</t>
+  </si>
+  <si>
+    <t>하이드라 로션</t>
+  </si>
+  <si>
+    <t>프레쉬 스킨</t>
+  </si>
+  <si>
+    <t>프레쉬 로션</t>
+  </si>
+  <si>
+    <t>하이드레이팅 토너</t>
+  </si>
+  <si>
+    <t>하이드레이팅 에멀전</t>
+  </si>
+  <si>
+    <t>클렌징 폼</t>
+  </si>
+  <si>
+    <t>딜라이트 테라피 바디2종 기획</t>
+  </si>
+  <si>
+    <t>딜라이트 테라피 바디로션</t>
+  </si>
+  <si>
+    <t>딜라이트 바디워시</t>
+  </si>
+  <si>
+    <t>딥 메디 클렌징 폼</t>
+  </si>
+  <si>
+    <t>리파이닝 메디 토너</t>
+  </si>
+  <si>
+    <t xml:space="preserve">풀 메디 모이스처라이저 </t>
+  </si>
+  <si>
+    <t>트러블 클리어 컨트롤러 2.0</t>
+  </si>
+  <si>
+    <t>러브마크 바디 미스트</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 더 꾸뛰르 쿠션 1호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 더 꾸뛰르 쿠션 2호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 더 꾸뛰르 쿠션 1호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 더 꾸뛰르 쿠션 2호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 리프팅 쿠션 1호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 리프팅 쿠션 2호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 리프팅 쿠션 1호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 리프팅 쿠션 2호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 메쉬 쿠션 1호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 메쉬 쿠션 2호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 메쉬 쿠션 1호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 메쉬 쿠션 2호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 모이스처 1호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 모이스처 2호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 모이스처 1호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 모이스처 2호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 새틴 피니쉬 1호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 새틴 피니쉬 2호</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 새틴 피니쉬 1호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 쿠션 새틴 피니쉬 2호 리필</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 파운데이션 Y01</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 파운데이션 P01</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 파운데이션 Y02</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 파운데이션 P02</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 스틱 파운데이션 01 밀크 베이지</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 스틱 파운데이션 02 허니 베이지</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 롱웨어 컨실러 밀크 베이지</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 프라이머 일루미네이터</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 프라이머 로지 코렉터</t>
+  </si>
+  <si>
+    <t>얼티밋 커버 프라이머 블루 코렉터</t>
+  </si>
+  <si>
+    <t>루즈리얼 RW13 오마주 레드</t>
+  </si>
+  <si>
+    <t>루즈리얼 RW15 레드지엘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">루즈리얼 PW11 비바핑크 </t>
+  </si>
+  <si>
+    <t>루즈리얼 PW12 커튼 콜 핑크</t>
+  </si>
+  <si>
+    <t>루즈리얼 CW10 원 모어 피치</t>
+  </si>
+  <si>
+    <t>루즈리얼 CW11 인트로 코랄</t>
+  </si>
+  <si>
+    <t>루즈리얼 DW11 바이아웃 오렌지</t>
+  </si>
+  <si>
+    <t>립 틴트밤 T10 샤인 핑크</t>
+  </si>
+  <si>
+    <t>립 틴트밤 T11 비바 핑크</t>
+  </si>
+  <si>
+    <t>립 틴트밤 T80 토마토 오마주</t>
+  </si>
+  <si>
+    <t>리얼컬러 아이섀도우 팔레트 베이지 모먼트</t>
+  </si>
+  <si>
+    <t>리얼컬러 아이섀도우 팔레트 무드핑크</t>
+  </si>
+  <si>
+    <t>리얼컬러 스틱 섀도우 골드</t>
+  </si>
+  <si>
+    <t>리얼컬러 스틱 섀도우 피치</t>
+  </si>
+  <si>
+    <t>리얼컬러 스틱 섀도우 브라운</t>
+  </si>
+  <si>
+    <t>리얼컬러 아이브로우 펜슬 01호</t>
+  </si>
+  <si>
+    <t>리얼컬러 아이브로우 펜슬 02호</t>
+  </si>
+  <si>
+    <t>리얼컬러 브로우카라 01호</t>
+  </si>
+  <si>
+    <t>리얼컬러 브로우카라 02호</t>
+  </si>
+  <si>
+    <t>리얼컬러 리퀴드 아이라이너 01호 블랙</t>
+  </si>
+  <si>
+    <t>리얼컬러 브러쉬 아이라이너 블랙</t>
+  </si>
+  <si>
+    <t>리얼컬러 슬림 펜슬라이너 01호 블랙</t>
+  </si>
+  <si>
+    <t>리얼컬러 슬림 펜슬라이너 02호 브라운</t>
+  </si>
+  <si>
+    <t>마스카라 프루프올</t>
+  </si>
+  <si>
+    <t>마스카라 프루프올 볼륨</t>
+  </si>
+  <si>
+    <t>듀얼 마스카라 볼륨&amp;세럼</t>
+  </si>
+  <si>
+    <t>리얼 마스카라 컬링</t>
+  </si>
+  <si>
+    <t>아이&amp;립 메이크업 리무버</t>
+  </si>
+  <si>
+    <t>비첩순환 에센스</t>
+  </si>
+  <si>
+    <t>비첩 자생 에센스</t>
+  </si>
+  <si>
+    <t>비첩 자윤 크림</t>
+  </si>
+  <si>
+    <t>비첩 3-STEP 마스크</t>
+  </si>
+  <si>
+    <t>인양 밸런서</t>
+  </si>
+  <si>
+    <t>인양 로션</t>
+  </si>
+  <si>
+    <t>기앤진 에센스</t>
+  </si>
+  <si>
+    <t>기앤진 아이크림</t>
+  </si>
+  <si>
+    <t>기앤진 크림</t>
+  </si>
+  <si>
+    <t>인양 넥앤페이스 탄력리페어</t>
+  </si>
+  <si>
+    <t>진해윤 프레쉬 선</t>
+  </si>
+  <si>
+    <t xml:space="preserve">진해윤 선 </t>
+  </si>
+  <si>
+    <t>진해윤 링클 선</t>
+  </si>
+  <si>
+    <t>진해윤 올인원 쿠션 선밤</t>
+  </si>
+  <si>
+    <t>크림 클렌저</t>
+  </si>
+  <si>
+    <t>폼 클렌저</t>
+  </si>
+  <si>
+    <t>클렌징 오일</t>
+  </si>
+  <si>
+    <t>골드 안티에이징 마사지 롤러</t>
+  </si>
+  <si>
+    <t>호스파 모이스처라이저</t>
+  </si>
+  <si>
+    <t>후스파 바디크림</t>
+  </si>
+  <si>
+    <t>후스파 에센스 샴푸</t>
+  </si>
+  <si>
+    <t>후스파 에센스 린스</t>
+  </si>
+  <si>
+    <t>예현보 크림</t>
+  </si>
+  <si>
+    <t>예현보 팩트</t>
+  </si>
+  <si>
+    <t>화율 밸런서</t>
+  </si>
+  <si>
+    <t>화율 로션</t>
+  </si>
+  <si>
+    <t>화율 에센스</t>
+  </si>
+  <si>
+    <t>화율 크림</t>
+  </si>
+  <si>
+    <t xml:space="preserve">화율 마스크 </t>
+  </si>
+  <si>
+    <t>화율 시그니처 쿠션 21호</t>
+  </si>
+  <si>
+    <t>화율 시그니처 쿠션 23호</t>
+  </si>
+  <si>
+    <t>화율 시그니처 쿠션 21호 리필</t>
+  </si>
+  <si>
+    <t>화율 시그니처 쿠션 23호 리필</t>
+  </si>
+  <si>
+    <t>화현 밸런서</t>
+  </si>
+  <si>
+    <t>화현 로션</t>
+  </si>
+  <si>
+    <t>화현 아이세럼</t>
+  </si>
+  <si>
+    <t>화현 리파이닝 에센스</t>
+  </si>
+  <si>
+    <t>화현 일루미네이팅 에센스</t>
+  </si>
+  <si>
+    <t>화현 에센스</t>
+  </si>
+  <si>
+    <t>화현 크림</t>
+  </si>
+  <si>
+    <t>화현 아이크림</t>
+  </si>
+  <si>
+    <t>화현 링클 리페어</t>
+  </si>
+  <si>
+    <t>산양삼 앰풀 오일</t>
+  </si>
+  <si>
+    <t>화현 골드 앰풀</t>
+  </si>
+  <si>
+    <t>화현 윤 앰풀</t>
+  </si>
+  <si>
+    <t>화현보 앰풀</t>
+  </si>
+  <si>
+    <t>화현 백 앰풀</t>
+  </si>
+  <si>
+    <t>화현 래디언스 선</t>
+  </si>
+  <si>
+    <t>화현 소프트 폼 클렌저</t>
+  </si>
+  <si>
+    <t>화현 클렌징 밤</t>
+  </si>
+  <si>
+    <t>화현 클렌징 폼</t>
+  </si>
+  <si>
+    <t>화현 리파이닝 패드</t>
+  </si>
+  <si>
+    <t>화현 골드 앰풀 마스크</t>
+  </si>
+  <si>
+    <t>환유본초세럼</t>
+  </si>
+  <si>
+    <t>환유 밸런서</t>
+  </si>
+  <si>
+    <t>환유 로션</t>
+  </si>
+  <si>
+    <t>환유고</t>
+  </si>
+  <si>
+    <t>환유진액</t>
+  </si>
+  <si>
+    <t>환유동안고</t>
+  </si>
+  <si>
+    <t>환유보액</t>
+  </si>
+  <si>
+    <t>화현 베이스</t>
+  </si>
+  <si>
+    <t>화현 베이스 핑크</t>
+  </si>
+  <si>
+    <t>화현 에센스 파운데이션 21호</t>
+  </si>
+  <si>
+    <t>화현 에센스 파운데이션 23호</t>
+  </si>
+  <si>
+    <t>화현 에센스 쿠션 21호</t>
+  </si>
+  <si>
+    <t>화현 에센스 쿠션 23호</t>
+  </si>
+  <si>
+    <t>화현 에센스 쿠션 21호 리필</t>
+  </si>
+  <si>
+    <t>화현 에센스 쿠션 23호 리필</t>
+  </si>
+  <si>
+    <t>화현 파우더 팩트 21호</t>
+  </si>
+  <si>
+    <t>화현 파우더 팩트 23호</t>
+  </si>
+  <si>
+    <t>화현 파우더 팩트 21호 리필</t>
+  </si>
+  <si>
+    <t>화현 파우더 팩트 23호 리필</t>
+  </si>
+  <si>
+    <t>미백 밸런서</t>
+  </si>
+  <si>
+    <t>미백 로션</t>
+  </si>
+  <si>
+    <t>미백 에센스</t>
+  </si>
+  <si>
+    <t>미백 수분크림</t>
+  </si>
+  <si>
+    <t>청안젤</t>
+  </si>
+  <si>
+    <t>청안 클렌징 폼</t>
+  </si>
+  <si>
+    <t>미백 앰풀</t>
+  </si>
+  <si>
+    <t>미백 진고 스팟</t>
+  </si>
+  <si>
+    <t>미백 톤업선</t>
+  </si>
+  <si>
+    <t xml:space="preserve">미백 톤업선 쿠션 </t>
+  </si>
+  <si>
+    <t>미백 톤업선 쿠션 리필</t>
+  </si>
+  <si>
+    <t>미백 선 비비</t>
+  </si>
+  <si>
+    <t>미백 수분광쿠션 21호</t>
+  </si>
+  <si>
+    <t>미백 수분광쿠션 23호</t>
+  </si>
+  <si>
+    <t>미백 수분광쿠션 21호 리필</t>
+  </si>
+  <si>
+    <t>미백 수분광쿠션 23호 리필</t>
+  </si>
+  <si>
+    <t>진율 밸런서</t>
+  </si>
+  <si>
+    <t>진율 로션</t>
+  </si>
+  <si>
+    <t>진율 진액 에센스</t>
+  </si>
+  <si>
+    <t>진율 아이크림</t>
+  </si>
+  <si>
+    <t>진율고</t>
+  </si>
+  <si>
+    <t>홍산삼 진액 오일</t>
+  </si>
+  <si>
+    <t>링클 진액고</t>
+  </si>
+  <si>
+    <t>괄사 마사지 마스크</t>
+  </si>
+  <si>
+    <t>진율 멀티스틱</t>
+  </si>
+  <si>
+    <t>진액 폼 클렌저</t>
+  </si>
+  <si>
+    <t>수연 밸런서</t>
+  </si>
+  <si>
+    <t>수연 로션</t>
+  </si>
+  <si>
+    <t>수연 에센스</t>
+  </si>
+  <si>
+    <t>수연 크림</t>
+  </si>
+  <si>
+    <t>수연 진크림</t>
+  </si>
+  <si>
+    <t>수연 수분팩</t>
+  </si>
+  <si>
+    <t>수연 폼 클렌저</t>
+  </si>
+  <si>
+    <t>수연 수분선</t>
+  </si>
+  <si>
+    <t>화양 스킨</t>
+  </si>
+  <si>
+    <t>화양 로션</t>
+  </si>
+  <si>
+    <t>멀티 유스 에센스</t>
+  </si>
+  <si>
+    <t>톤업 크림</t>
+  </si>
+  <si>
+    <t>비비크림</t>
+  </si>
+  <si>
+    <t xml:space="preserve">림밤 </t>
+  </si>
+  <si>
+    <t>멀티 클렌저</t>
+  </si>
+  <si>
+    <t>자양 스킨</t>
+  </si>
+  <si>
+    <t>자양 로션</t>
+  </si>
+  <si>
+    <t>자양 수분크림</t>
+  </si>
+  <si>
+    <t>자양 폼 클렌저</t>
+  </si>
+  <si>
+    <t>벨벳 프라이머 베이스</t>
+  </si>
+  <si>
+    <t>벨빗 리퀴드 파운데이션 19호</t>
+  </si>
+  <si>
+    <t>벨빗 리퀴드 파운데이션 21호</t>
+  </si>
+  <si>
+    <t>벨빗 리퀴드 파운데이션 23호</t>
+  </si>
+  <si>
+    <t>벨벳 파우더 팩트 21호</t>
+  </si>
+  <si>
+    <t>벨벳 파우더 팩트 23호</t>
+  </si>
+  <si>
+    <t>벨벳 파우더 팩트 21호 리필</t>
+  </si>
+  <si>
+    <t>벨벳 파우더 팩트 23호 리필</t>
+  </si>
+  <si>
+    <t>벨벳 파운데이션 팩트 21호</t>
+  </si>
+  <si>
+    <t>벨벳 파운데이션 팩트 23호</t>
+  </si>
+  <si>
+    <t>벨벳 파운데이션 팩트 21호 리필</t>
+  </si>
+  <si>
+    <t>벨벳 파운데이션 팩트 23호 리필</t>
+  </si>
+  <si>
+    <t>에센셜 선베이스</t>
+  </si>
+  <si>
+    <t>에센셜 베이스</t>
+  </si>
+  <si>
+    <t>에센셜 프라이머 베이스</t>
+  </si>
+  <si>
+    <t>에센셜 스킨 파운데이션 1호</t>
+  </si>
+  <si>
+    <t>에센셜 스킨 파운데이션 2호</t>
+  </si>
+  <si>
+    <t>에센셜 스킨 씨씨</t>
+  </si>
+  <si>
+    <t>럭셔리 골든 베이스</t>
+  </si>
+  <si>
+    <t>러셔리 크림 파운데이션 1호</t>
+  </si>
+  <si>
+    <t>러셔리 크림 파운데이션 2호</t>
+  </si>
+  <si>
+    <t xml:space="preserve">럭셔리 비비 </t>
+  </si>
+  <si>
+    <t>럭셔리 골든 쿠션 21호</t>
+  </si>
+  <si>
+    <t>럭셔리 골든 쿠션 23호</t>
+  </si>
+  <si>
+    <t>럭셔리 골든 쿠션 21호 리필</t>
+  </si>
+  <si>
+    <t>럭셔리 골든 쿠션 23호 리필</t>
+  </si>
+  <si>
+    <t>럭셔리 루미너스 파우더 1호</t>
+  </si>
+  <si>
+    <t>럭셔리 루미너스 파우더 2호</t>
+  </si>
+  <si>
+    <t>럭셔리 글로우 프레스드 파우더 1호</t>
+  </si>
+  <si>
+    <t>럭셔리 글로우 프레스드 파우더 2호</t>
+  </si>
+  <si>
+    <t>럭셔리 글로우 프레스드 파우더 1호 리필</t>
+  </si>
+  <si>
+    <t>럭셔리 글로우 프레스드 파우더 2호 리필</t>
+  </si>
+  <si>
+    <t>럭셔리 투웨이 팩트 1호</t>
+  </si>
+  <si>
+    <t>럭셔리 투웨이 팩트 2호</t>
+  </si>
+  <si>
+    <t>럭셔리 투웨이 팩트 1호 리필</t>
+  </si>
+  <si>
+    <t>럭셔리 투웨이 팩트 2호 리필</t>
+  </si>
+  <si>
+    <t>컬러 팩트</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 54호 버건디 레드</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 45호 로얄레드</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 24호 레드오렌지</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 25호 로지코랄</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 15호 로터스핑크</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 13호 핑크 베이지</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 18호 로즈 핑크</t>
+  </si>
+  <si>
+    <t>벨벳 립 루즈 88호 브릭로즈</t>
+  </si>
+  <si>
+    <t>벨벳 리퀴드 립 루즈 45호 로얄레드</t>
+  </si>
+  <si>
+    <t>벨벳 리퀴드 립 루즈 88호 브릭로즈</t>
+  </si>
+  <si>
+    <t>벨벳 리퀴드 립 루즈 18호 로즈핑크</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 12호 핑크</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 13호 핑크베이지</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 15호 로즈</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 21호 루비</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 23호 오렌지</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 25호 코랄</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 35호 브라운</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 42호 레드</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 54호 라일락</t>
+  </si>
+  <si>
+    <t>럭셔리 립스틱 54호 와인</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 13호 로즈브라운</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 15호 루비핑크</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 21호 코랄핑크</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 24호 레드오렌지</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 25호 로지코랄</t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 45호 로얄레드</t>
+  </si>
+  <si>
+    <t xml:space="preserve">럭셔리 립 루즈 55호 리얼레드 </t>
+  </si>
+  <si>
+    <t>럭셔리 립 루즈 88호 브릭로즈</t>
+  </si>
+  <si>
+    <t>궁중동안립밤 핑크</t>
+  </si>
+  <si>
+    <t>궁중동안립밤  레드</t>
+  </si>
+  <si>
+    <t>궁중동안립밤  오렌지</t>
+  </si>
+  <si>
+    <t>궁중동안립밤  로즈</t>
+  </si>
+  <si>
+    <t>궁중동안립밤 와인레드</t>
+  </si>
+  <si>
+    <t>궁중 립밤</t>
+  </si>
+  <si>
+    <t>아이브로우 펜슬 그레이</t>
+  </si>
+  <si>
+    <t>아이브로우 펜슬 브라운</t>
+  </si>
+  <si>
+    <t>향리담 오 드 퍼퓸 로얄 피오니</t>
+  </si>
+  <si>
+    <t>숨마 엘릭서 에센스</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 에센스 시크리타</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 스킨소프너</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 에멀전</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 세럼</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 아이크림</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 크림</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 앰풀 듀오</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 트리트먼트</t>
+  </si>
+  <si>
+    <t>로스크숨마 엘리서 크림 뤼미에르</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 루미에르 앰풀</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 마스크 시크리타</t>
+  </si>
+  <si>
+    <t>로시크숨마 뤼미에르 선 프로텍터</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 폼 클렌저</t>
+  </si>
+  <si>
+    <t>로시크숨마 골든 베이스</t>
+  </si>
+  <si>
+    <t>로시크숨마 쉬어커버 파운데이션 1호</t>
+  </si>
+  <si>
+    <t>로시크숨마 쉬어커버 파운데이션 2호</t>
+  </si>
+  <si>
+    <t>로시크숨마 벨벳 커버 파운데이션 1호</t>
+  </si>
+  <si>
+    <t>로시크숨마 벨벳 커버 파운데이션 2호</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 골든 쿠션 1호 기획</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 골든 쿠션 2호 기획</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 골든 립스틱 2호 딥레드</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 골든 립스틱 4호 핑크</t>
+  </si>
+  <si>
+    <t>로시크숨마 엘릭서 골든 립스틱 3호 코랄</t>
+  </si>
+  <si>
+    <t>로시크숨마 벨벳 립스틱 1호 크림베이지</t>
+  </si>
+  <si>
+    <t>로시크숨마 벨벳 립스틱 3호 피치코랄</t>
+  </si>
+  <si>
+    <t>로시크숨마 벨벳 립스틱 2호 딥레드</t>
+  </si>
+  <si>
+    <t>센테니카</t>
+  </si>
+  <si>
+    <t>센테니카 아이크림</t>
+  </si>
+  <si>
+    <t>시크릿 에센스EX</t>
+  </si>
+  <si>
+    <t>시크릿 밸런싱 토너 EX</t>
+  </si>
+  <si>
+    <t>시크릿 인핸싱 에멀전 EX</t>
+  </si>
+  <si>
+    <t>시크릿 아이크림 EX</t>
+  </si>
+  <si>
+    <t>시크릿 크림 EX</t>
+  </si>
+  <si>
+    <t>시크릿 에센스 더블 컨센트레이트</t>
+  </si>
+  <si>
+    <t>시크릿 오일</t>
+  </si>
+  <si>
+    <t>시크릿 에센스 미스트</t>
+  </si>
+  <si>
+    <t>시크릿 에센스 마시크 3STEP</t>
+  </si>
+  <si>
+    <t>시크릿 더블 클렌징 밤</t>
+  </si>
+  <si>
+    <t>시크릿 멀티밤</t>
+  </si>
+  <si>
+    <t>시크릿 멀티 패드</t>
+  </si>
+  <si>
+    <t>플레르 리저너레이티브 토너</t>
+  </si>
+  <si>
+    <t>플레르 리저너레이티브  에멀전</t>
+  </si>
+  <si>
+    <t>플레르 리저너레이티브  세럼</t>
+  </si>
+  <si>
+    <t>플레르 리저너레이티브  아이크림</t>
+  </si>
+  <si>
+    <t>플레르 리저너레이티브 크림</t>
+  </si>
+  <si>
+    <t>블라썸 가든 모이스처라이징 스킨</t>
+  </si>
+  <si>
+    <t>블라썸 가든 모이스처라이징 로션</t>
+  </si>
+  <si>
+    <t>블라썸 가든 모이스처라이징 에센스</t>
+  </si>
+  <si>
+    <t>블라썸 가든 모이스처라이징 아이크림</t>
+  </si>
+  <si>
+    <t>블라썸 가든 모이스처라이징 크림</t>
+  </si>
+  <si>
+    <t>워터풀 마린 릴리프 젤 크림</t>
+  </si>
+  <si>
+    <t>워터풀 리프레싱 토너</t>
+  </si>
+  <si>
+    <t>워터풀 마린 릴리프 앰플 에센스</t>
+  </si>
+  <si>
+    <t>워터풀 하이드레이팅 젤 미스트</t>
+  </si>
+  <si>
+    <t>워터풀 아미노 폼 클렌저</t>
+  </si>
+  <si>
+    <t>워터풀 CC 프라이머 베이스</t>
+  </si>
+  <si>
+    <t>워터풀 CC 파운데이션</t>
+  </si>
+  <si>
+    <t>워터풀 CC쿠션 퍼펙트 피니쉬 1호</t>
+  </si>
+  <si>
+    <t>워터풀 CC쿠션 퍼펙트 피니쉬 2호</t>
+  </si>
+  <si>
+    <t>워터풀 CC쿠션 퍼펙트 피니쉬 1호 리필</t>
+  </si>
+  <si>
+    <t>워터풀 CC쿠션 퍼펙트 피니쉬 2호 리필</t>
+  </si>
+  <si>
+    <t>워터풀 메쉬 쿠션 글로우 1호</t>
+  </si>
+  <si>
+    <t>워터풀 메쉬 쿠션 글로우 2호</t>
+  </si>
+  <si>
+    <t xml:space="preserve">선 어웨이 쿨링 선 CC EX </t>
+  </si>
+  <si>
+    <t>선 어웨이 쿨링 선 CC EX  리필</t>
+  </si>
+  <si>
+    <t>선 어웨이 톤업 선블럭</t>
+  </si>
+  <si>
+    <t>선 어웨이 멀티 이펙트 선블럭 AD</t>
+  </si>
+  <si>
+    <t>선 어웨이 쿨링 워터리 선블럭 AD</t>
+  </si>
+  <si>
+    <t>선 어웨이 벨벳 선스틱</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 토너</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 모이스처라이저</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 에센스</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 톤업크림</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 비비크림</t>
+  </si>
+  <si>
+    <t>옴므 엘릭서 립밤</t>
+  </si>
+  <si>
+    <t>타임 에너지 리셋팅 토너</t>
+  </si>
+  <si>
+    <t>타임 에너지 리셋팅 에멀전</t>
+  </si>
+  <si>
+    <t>타임 에너지 모이스트 퍼밍 세럼</t>
+  </si>
+  <si>
+    <t>타임 에너지 퍼밍 아이크림</t>
+  </si>
+  <si>
+    <t>타임 에너저 모이스트 퍼밍 크림</t>
+  </si>
+  <si>
+    <t>타임 에너지 프레쉬 클렌징 폼</t>
+  </si>
+  <si>
+    <t>타임 에너지 필링 젤</t>
+  </si>
+  <si>
+    <t>타임 에너지 클렌징 시트</t>
+  </si>
+  <si>
+    <t>타임 에너지스위트 워시</t>
+  </si>
+  <si>
+    <t>타임 에너지 스위트 로션</t>
+  </si>
+  <si>
+    <t>타임 에너지 스위트 크림</t>
+  </si>
+  <si>
+    <t>타임 에너지 스위트 선쿠션</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 베이스</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 베이스 그린</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 모이스트 쿠션 1호</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 모이스트 쿠션 2호</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 모이스트 쿠션 1호 리필</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 모이스트 쿠션 2호 리필</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 메탈 커버 쿠션 1호</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 메탈 커버 쿠션 2호</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 메탈 커버 쿠션 1호 리필</t>
+  </si>
+  <si>
+    <t>타임 에너지 대즐링 메탈 커버 쿠션 2호 리필</t>
+  </si>
+  <si>
+    <t>타임 에너지 모이스트 립밤 레드</t>
+  </si>
+  <si>
+    <t>타임 에너지 모이스트 립밤  코랄</t>
+  </si>
+  <si>
+    <t>타임 에너지 모이스트 립밤  모이스트</t>
+  </si>
+  <si>
+    <t>타임 에너지 모이스트 립밤 핑크</t>
+  </si>
+  <si>
+    <t>타임 에너지 핸드크림</t>
+  </si>
+  <si>
+    <t>브라이트 어워드 버블디 마스크</t>
+  </si>
+  <si>
+    <t xml:space="preserve">브라이트 어워드 버블디 마스크 </t>
+  </si>
+  <si>
+    <t>브라이트 어워드 엔자임 파우더 워시</t>
+  </si>
+  <si>
+    <t>스킨 세이버 에센셜 퓨어 클렌징 워터</t>
+  </si>
+  <si>
+    <t>스킨 세이버 에센셜 클리어 클렌징 오일</t>
+  </si>
+  <si>
+    <t>스킨 세이버 에센셜 클렌징 폼</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 토너</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 에멀전</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 올인원 세럼</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 올인원 퍼밍 세럼</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 클렌징 폼</t>
+  </si>
+  <si>
+    <t>디어 옴므 퍼펙트 올인원 워시</t>
+  </si>
+  <si>
+    <t>Cream cleanser.</t>
+  </si>
+  <si>
+    <t>Foam cleanser.</t>
+  </si>
+  <si>
+    <t>cleansing oil</t>
+  </si>
+  <si>
+    <t>resonant handclasp</t>
+  </si>
+  <si>
+    <t>Gold Anti-Aging Massage Roller</t>
+  </si>
+  <si>
+    <t>Hwahyeon Balancer</t>
+  </si>
+  <si>
+    <t>Hwahyeon Lotion</t>
+  </si>
+  <si>
+    <t>Hwahyeon Eye Serum</t>
+  </si>
+  <si>
+    <t>Hwahyeon Refining Essence</t>
+  </si>
+  <si>
+    <t>Hwahyeon Illuminating Essence</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence</t>
+  </si>
+  <si>
+    <t>Hwahyeon cream</t>
+  </si>
+  <si>
+    <t>Hwahyeon Eye Cream</t>
+  </si>
+  <si>
+    <t>Hwahyeon Linkle Repair</t>
+  </si>
+  <si>
+    <t>Sanyangsam ampoule oil</t>
+  </si>
+  <si>
+    <t>Hwahyeon Gold Ampule</t>
+  </si>
+  <si>
+    <t>Hwahyeon Yoon ampoule</t>
+  </si>
+  <si>
+    <t>Hwahyeonbo ampoule</t>
+  </si>
+  <si>
+    <t>Hwahyeon back ampoule</t>
+  </si>
+  <si>
+    <t>Hwahyeon Radiance Line</t>
+  </si>
+  <si>
+    <t>Hwahyeon Soft Foam Cleanser</t>
+  </si>
+  <si>
+    <t>Hwahyun's cleansing balm.</t>
+  </si>
+  <si>
+    <t>Hwahyeon Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Hwahyeon Refining Pad</t>
+  </si>
+  <si>
+    <t>Hwahyeon Gold Ampule Mask</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Foundation No. 21</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Foundation No. 23</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Cushion No. 21</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Cushion No. 23</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Cushion No. 21 Refill</t>
+  </si>
+  <si>
+    <t>Hwahyeon Essence Cushion No. 23 Refill</t>
+  </si>
+  <si>
+    <t>Hwahyeon Powder Pact #21</t>
+  </si>
+  <si>
+    <t>Hwahyeon Powder Pact No. 23</t>
+  </si>
+  <si>
+    <t>Hwahyeon Powder Pact No.21 Refill</t>
+  </si>
+  <si>
+    <t>Hwahyeon Powder Pact No.23 Refill</t>
+  </si>
+  <si>
+    <t>Hwayang skin.</t>
+  </si>
+  <si>
+    <t>Hwayang lotion</t>
+  </si>
+  <si>
+    <t>Multi Youth Essence</t>
+  </si>
+  <si>
+    <t>tone-up cream</t>
+  </si>
+  <si>
+    <t>BB cream.</t>
+  </si>
+  <si>
+    <t>Rim balm</t>
+  </si>
+  <si>
+    <t>Multi cleanser.</t>
+  </si>
+  <si>
+    <t>Velvet Primer Base</t>
+  </si>
+  <si>
+    <t>Belbit Liquid Foundation No. 19</t>
+  </si>
+  <si>
+    <t>Belbit Liquid Foundation No. 21</t>
+  </si>
+  <si>
+    <t>Belbit Liquid Foundation No. 23</t>
+  </si>
+  <si>
+    <t>Velvet Powder Pact #21</t>
+  </si>
+  <si>
+    <t>Velvet Powder Pact #23</t>
+  </si>
+  <si>
+    <t>Velvet Powder Pact No.21 Refill</t>
+  </si>
+  <si>
+    <t>Velvet Powder Pact No.23 Refill</t>
+  </si>
+  <si>
+    <t>Velvet Foundation Pact No. 21</t>
+  </si>
+  <si>
+    <t>Velvet Foundation Pact No. 23</t>
+  </si>
+  <si>
+    <t>Velvet Foundation Pact No. 21 Refill</t>
+  </si>
+  <si>
+    <t>Velvet Foundation Pact No. 23 Refill</t>
+  </si>
+  <si>
+    <t>Essential Sunbase</t>
+  </si>
+  <si>
+    <t>Essential Base</t>
+  </si>
+  <si>
+    <t>Essential Primer Base</t>
+  </si>
+  <si>
+    <t>Essential Skin Foundation No. 1.</t>
+  </si>
+  <si>
+    <t>Essential Skin Foundation #2.</t>
+  </si>
+  <si>
+    <t>Essential Skin CC</t>
+  </si>
+  <si>
+    <t>Luxury Golden Base</t>
+  </si>
+  <si>
+    <t>Luxury Cream Foundation No. 1</t>
+  </si>
+  <si>
+    <t>Luxury Cream Foundation No. 2</t>
+  </si>
+  <si>
+    <t>Luxury BB.</t>
+  </si>
+  <si>
+    <t>Luxury Golden Cushion No. 21</t>
+  </si>
+  <si>
+    <t>Luxury Golden Cushion No. 23</t>
+  </si>
+  <si>
+    <t>Luxury Golden Cushion No. 21 Refill</t>
+  </si>
+  <si>
+    <t>Luxury Golden Cushion No. 23 Refill</t>
+  </si>
+  <si>
+    <t>Luxury Luminus Powder No. 1</t>
+  </si>
+  <si>
+    <t>Luxury Luminus Powder No. 2</t>
+  </si>
+  <si>
+    <t>Luxury Glow Pressed Powder No. 1</t>
+  </si>
+  <si>
+    <t>Luxury Glow Pressed Powder No. 2</t>
+  </si>
+  <si>
+    <t>Luxury Glow Pressed Powder No. 1 Refill</t>
+  </si>
+  <si>
+    <t>Luxury Glow Pressed Powder No. 2 Refill</t>
+  </si>
+  <si>
+    <t>Luxury Two-Way Pact No. 1.</t>
+  </si>
+  <si>
+    <t>Luxury Two-Way Pact #2.</t>
+  </si>
+  <si>
+    <t>Luxury Two-Way Pact No. 1 Refill</t>
+  </si>
+  <si>
+    <t>Luxury Two-Way Pact No. 2 Refill</t>
+  </si>
+  <si>
+    <t>Color pact.</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 54 Burgundy Red</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 45 Royal Red</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 24 Red Orange</t>
+  </si>
+  <si>
+    <t>Velvet Lip Rouge No. 25 Rosy Coral</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 15 Lotus Pink</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 13 Pink Beige</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 18 Rose Pink</t>
+  </si>
+  <si>
+    <t>Velvet Lip Loose No. 88 Brick Rose</t>
+  </si>
+  <si>
+    <t>Velvet Liquid Lip Loose No. 45 Royal Red</t>
+  </si>
+  <si>
+    <t>Velvet Liquid Lip Loose No. 88 Brick Rose</t>
+  </si>
+  <si>
+    <t>Velvet Liquid Lip Loose No. 18 Rose Pink</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 12 Pink</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 13 Pink Beige</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 15 Rose</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 21 Ruby</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 23 Orange</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 25 Coral</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 35 Brown</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 42 Red</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 54 Lilac</t>
+  </si>
+  <si>
+    <t>Luxury Lipstick No. 54 Wine</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 13 Rose Brown</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 15 Ruby Pink</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 21 Coral Pink</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 24 Red Orange</t>
+  </si>
+  <si>
+    <t>Luxury Lip Rouge No. 25 Rosy Coral</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 45 Royal Red</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 55 Real Red</t>
+  </si>
+  <si>
+    <t>Luxury Lip Loose No. 88 Brick Rose</t>
+  </si>
+  <si>
+    <t>Royal lip balm.</t>
+  </si>
+  <si>
+    <t>Eyebrow pencil gray</t>
+  </si>
+  <si>
+    <t>Eyebrow pencil brown.</t>
+  </si>
+  <si>
+    <t>Hyangridam Ode Perfume Royal Peony</t>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE CELL ESSENTIAL SOURCE 120ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE Genummune Ampoule 30 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE MASK 6pcs</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE COVER CUSHION 15g No. 02 Honey Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE COVER CUSHION 15g No. 01 Milk Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE COVER CUSHION 15g No. 01 Milk Beige Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE COVER CUSHION 15g No. 02 Honey Beige Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE Powder Pact 10 g #01 Milk Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPSTICK 3.8g  #Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPSTICK 3.8g  #Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPSTICK 3.8g  #Mood Rose</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPSTICK 3.8g  #Rosy Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>The First Geniture Sheer Velvet Lipstick 3.8g #Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>The First Geniture Sheer Velvet Lipstick 3.8g #Orange Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>The First Geniture Sheer Velvet Lipstick 3.8g #Pink Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPBALM 3.2g #Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPBALM 3.2g #Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE LIPBALM 3.2g #Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>더 퍼스트 포맨 올인원 세럼</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Prime Advancer Ampoule Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Prime Advancer Essential Water</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRIME ADVANCER ampoule mask 3-step 8sheet</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRIME ADVANCER SKIN PAD 150 ml / 70sheet</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE RECOVERY essential mask 8sheet</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Emulsion 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Essence Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Essence 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Boosting Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST DIADEIN SOLITAIRE CREAM 60ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE SYM-MICRO ESSENCE 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE SKIN SOFTENER 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE AMPOULE ADVANCED 40ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE BRIGHTENING DUAL SERUM 50 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE EMULSION 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE EYE CREAM 25ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE CREAM INTENSIVE 55ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE pearl capsule treatment 0.22 ml * 28 ea</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOAM CLEANSER 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE VITAMIN UV DEFENSE SPF 50+ / PA++++ 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN SKIN REFRESHER 150 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN MOISTURIZER 110 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN REFRESHING CREAM 50ML</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN ALL-IN-ONE SERUM 90 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN NATURAL BB CREAM SPF 50+/PA+++ 50 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN TINTED LIP BALM 5g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>THE FIRST GENITURE FOR MEN DAILY SUN BLOCK SPF 50+/PA++++ 50 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRIME ADVANCER emulsion 130ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>PRIME ADVANCER eye cream 25ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Prime Advancer ampoule capture cream EX 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Prime Advancer Gel Cleanser 250ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Skin Softener 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Emulsion 140ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Essence 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE RECOVERY wrinkle cut serum 30ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Eye Cream 25ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Cream 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE RECOVERY eye cream for all 50 ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Age Recovery Ampoule Balm 7g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>AGE RECOVERY soft amino foam 180ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Skin Softener</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Moisture Ampoule 777 7ml*7EA</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MIRACLE MOISTURE Multi Stick 7g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MIRACLE MOISTURE cleansing foam 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MIRACLE MOISTURE cleansing sheet 60</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Cell Power No.1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Tender massage cream 230ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Moisturizing Hair 2Set</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD sun powder SPF50+ / PA+++ 20g #01 pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD sun powder SPF50+ / PA+++ 20g #02 Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Delight Therapy Body 2 set</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Refining Medi-Toner 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Full Medi-Moisturizer 75ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LOVE MARK BODY MIST</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover The Couture Cushion No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover The Couture Cushion No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Mesh Cushion No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MIRACLE MOISTURE cleansing oil 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>MIRACLE MOISTURE cleansing cream 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Aqua Skin Softener 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Aqua Emulsion 130ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Aqua Essence 45ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Miracle Aqua Gel Cream 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme White Skin Softener 150ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme White Emulsion 130ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme White Serum 45ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme White Cream 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>EXTREME WHITE Sleeping Mask 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme Bright Cleansing Foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Extreme Bright Peeling</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Cell Power No.1 Essence 70ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>soft peeling 100ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>CLEAR SCIENCE inner cleanser refresh 200ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD TONE UP SUNBLOCK UV FORCE 50ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD perfect sun black SPF50+ / PA++++ 80ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD perfect sun red SPF50+ / PA++++ 80ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DAY SHIELD sun stick SPF50+ / PA++++ 30g</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Moisturizing All-in-One</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hydra Skin</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hydra Lotion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fresh Skin</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fresh lotion.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hydrating Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hydrating emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Cleansing foam.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DELIGHT THERAPY body lotion 300ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>DELIGHT THERAPY body wash 300ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Deep Medi Cleansing Foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Trouble Clear Controller 2.0 15ml</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover The Couture Cushion No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover The Couture Cushion No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Lifting Cushion No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Lifting Cushion No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Lifting Cushion No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Lifting Cushion No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Mesh Cushion No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Mesh Cushion No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Mesh Cushion No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Moisture No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Moisture No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Moisture No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Moisture No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Satin Finish No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Satin Finish No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Satin Finish No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Cushion Satin Finish No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Foundation Y01</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Foundation P01</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Foundation Y02</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Foundation P02</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Stick Foundation 01 Milk Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Stick Foundation 02 Honey Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Longwear Concealer Milk Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Primer Illuminator</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Primer Lodge Corrector</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ultimate Cover Primer Blue Corrector</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real RW13 Hommage Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real RW15 Red GL</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real PW11 Viva Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real PW12 Curtain Call Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real CW10 One More Peach</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real CW11 Intro Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Loose Real DW11 Buyout Orange</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Lip tint balm T10 Shine Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Lip tint balm T11 Viva pink.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Eyeshadow Palette Beige Moment</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Eyeshadow Palette Mood Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real color stick shadow gold.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Stick Shadow Peach</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Stick Shadow Brown</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Eyebrow Pencil No. 01</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Eyebrow Pencil No. 02</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Brow Collar No. 01</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Brow Collar No. 02</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Liquid Eyeliner No. 01 Black</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Brush Eyeliner Black</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Slim Pencil Liner No. 01 Black</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real Color Slim Pencil Liner No. 02 Brown</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Mascara Proofol.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Mascara Proofol Volume</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dual mascara volume &amp; serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Real mascara curling.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Eye and lip makeup remover.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Lip tint balm T80 Tomato hommage</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>The history of Whoo Bichup First moisture Anti-Aging Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Bichup Self-Fenerating Anti-Aging concentrate</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Bichup ja yoon Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Bichup 3-step moisture Anti Aging mask</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Inyang Essential moisturizing Balancer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Inyang Essential moisturizing emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>GI&amp;JIN intensive Nutritive Eye cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>GI&amp;JIN intensive Nutritive Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>GI&amp;JIN intensive Nutritive cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Inyang neck and face elastic repair</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JinhaeYoon Fresh uv protective Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JinhaeYoon Essential uv protective cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JinhaeYoon anti-wrinkle uv protective cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Jin Hae Yoon Cushion Sun Balm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>공진향 핸드클</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>후스파 오일 샤워</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>whoospar Oil Shower</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>whoospar Moisturizer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>whoospar body cream.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>whoospar Essence Shampoo</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>whoospar Essence Rinse</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>YeHyunbo royal privilege cream.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>YeHyunbo royal privilege powder pact</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Ultimate Rejuvenating Balancer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Ultimate Rejuvenating Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Ultimate Rejuvenating Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Ultimate Rejuvenating cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Ultimate Rejuvenating Overnight mask</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Signature Cushion No.21</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Signature Cushion No.23</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Signature Cushion No. 21 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyul Signature Cushion No. 23 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyu imperial youth first serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyu imperial youth balancer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyu imperial youth emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyugo cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyujianaek essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyudongango eyecream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>hwanyu signature ampoule</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyeon double radiant Base</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Hwahyeon double radiant Base pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white balancer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white moisture cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Brightening peeling gel</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Brightening foam cleanser</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white ampoule</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white ultimate corrector</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant white tone up sunscreen</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>seol radiant white tone up sun cushion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>seol radiant white tone up sun cushion refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Whitening sun BB.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant White Moisturizing Cushion No. 21</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant White Moisturizing Cushion No. 23</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant White Moisturizing Cushion No. 21 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>radiant White Moisturizing Cushion No. 23 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">JIN YOUL Essential revitalizing balancer </t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential revitalizing emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential revitalizing essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential revitalizing eye cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential revitalizing cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>red wild Ginseng facial oil</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>intensive wrinkle concentrate</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>contouring massage mask</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential revitalizing multi stick</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>JIN YOUL Essential cleansing foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon vital hydrating Balancer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon vital hydrating emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon vital hydrating essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon vital hydrating cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon intensive hydrating cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon hydrating overnight mask</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon hydrating foam cleanser</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Suyeon vital hydrating sun fluid</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ja yang nourishing skin</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ja yang nourishing lotion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ja yang nourishing moisturizing cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>ja yang nourishing foam cleanser</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>glow lip balm pink.</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>glow lip balm red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>glow lip balm Orange</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>glow lip balm Rose</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>glow lip balm red wine</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Summa elixir essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Lumiere Ampoule</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Essence Secréta</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Mask Secréta</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Sheer Cover Foundation No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Sheer Cover Foundation No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Velvet Cover Foundation No.1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Golden Lipstick No. 2 Deep Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Golden Cushion No. 2 Project</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Golden Cushion No. 1 Project</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Golden Lipstick No. 4 Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Golden Lipstick No. 3 Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Velvet Lipstick No. 1 Cream Beige</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Velvet Lipstick No. 3 Peach Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Velvet Lipstick No. 2 Deep Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Centenica</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Essence EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Balancing Toner EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Enhancing Emulsion EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Cream EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Eye Cream EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>워터풀 리프레싱 에멀전</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Refreshing Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Cushion Perfect Finish No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Cushion Perfect Finish No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Mesh Cushion Glow No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Cooling Sun CC EX</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Cooling Sun CC EX Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Base</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Base Green</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Moist Cushion No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Moist Cushion No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Moist Cushion No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Moist Cushion No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Metal Cover Cushion No. 1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Metal Cover Cushion No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Metal Cover Cushion No. 1 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Dazzling Metal Cover Cushion No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Bright Award Enzyme Powder Wash</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Bright Award Bubble-De Mask</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect All-in-One firming Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Skinsoftner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Eye Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Ampoule Duo</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Treatment</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Cream Lumière</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Lumiere Sun Protector</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Elixir Foam Cleanser</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Golden Base</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>LosecSumma Velvet Cover Foundation No.2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Centenica Eye Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Essence Double Concentrate</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Oil</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Essence Mist</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Essence Mask 3STEP KIT</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Double Cleansing Balm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Multi Balm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Secret Multi Pad</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fleur Regenerative Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fleur Regenerative Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fleur Regenerative Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fleur Regenerative Eye Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fleur Regenerative Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Blossom Garden Moisturizing Skin</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Blossom Garden Moisturizing Lotion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Blossom Garden Moisturizing Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Blossom Garden Moisturizing Eye Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Blossom Garden Moisturizing Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Marine Relief Gel Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Refreshing Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Marine Relief Ampoule Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Hydrating Gel Mist</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Amino Foam Cleanser</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Primer Base</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Foundation</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Cushion Perfect Finish No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full CC Cushion Perfect Finish No. 2 Refill</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Water-full Mesh Cushion Glow No. 2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Tone-up Sun Block</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Multi Effect SunBlock AD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Cooling Watery Sun Block AD</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sun-away Velvet Sun Stick</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir Moisturizer</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir Essence</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir Tone-up Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir BB Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Homme Elixir Lip Balm</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time energy Resetting  Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time energy Resetting  Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time energy Moist Firming Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Perming Eye Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energizer Moist Perming Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Fresh Cleansing Foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Peeling Gel</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Cleansing Sheet</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Sweet Wash</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Sweet Lotion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Sweet Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Sweet Sun Cushion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Moist Lip Balm Red</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Moist Lip Balm Coral</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Moist Lip Balm Moist</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Moist Lip Balm Pink</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Time Energy Hand Cream</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Skin Saver Essential Pure Cleansing Water</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Skin Saver Essential Clear Cleansing Oil</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Skin Saver Essential Cleansing Foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect Toner</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect Emulsion</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect All-in-One Serum</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect Cleansing Foam</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Dear Homme Perfect All In One Wash</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ohui</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd18000.00</t>
+  </si>
+  <si>
+    <t>Korean Name</t>
+  </si>
+  <si>
+    <t>English Name</t>
+  </si>
+  <si>
+    <t>Cost (Usd)</t>
+  </si>
+  <si>
+    <t>Whoo</t>
+  </si>
+  <si>
+    <t>Sum</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="11"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-      <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="23">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...119 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="77">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="18">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...191 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="22" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="쉼표 [0] 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="쉼표 [0] 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="쉼표 [0] 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="표준 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="표준 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="표준 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...12 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E235"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:C170"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7109375" style="2"/>
+    <col min="1" max="1" width="50.44140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="65" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.21875" style="6" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="A7" s="74" t="s">
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="2"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="2"/>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B4" s="1"/>
+      <c r="C4" s="2"/>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="6" spans="1:3" ht="12" customHeight="1">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="7" spans="1:3" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="74" t="s">
+      <c r="B8" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="C8" s="4">
+        <v>182.7692307692308</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="75" t="s">
+      <c r="B9" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="C9" s="4">
+        <v>51.784615384615392</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="C10" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="D7" s="74" t="s">
+      <c r="C11" s="4">
+        <v>36.553846153846159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="E7" s="76" t="s">
-[...30 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="C12" s="4">
+        <v>48.738461538461543</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B13" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="C13" s="4">
+        <v>106.61538461538463</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="B14" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="C14" s="4">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1">
+      <c r="A15" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="7">
-[...7 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B15" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="C15" s="4">
+        <v>36.553846153846159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1">
+      <c r="A16" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B16" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="C16" s="4">
+        <v>51.784615384615392</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1">
+      <c r="A17" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="B17" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="C17" s="4">
+        <v>76.15384615384616</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1">
+      <c r="A18" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="7">
-[...7 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B18" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="C18" s="4">
+        <v>91.384615384615401</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1">
+      <c r="A19" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="6">
-[...2 lines deleted...]
-      <c r="C12" s="5" t="s">
+      <c r="B19" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="C19" s="4">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1">
+      <c r="A20" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="7">
-[...7 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="B20" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="C20" s="4">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1">
+      <c r="A21" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="B21" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="C21" s="4">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1">
+      <c r="A22" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="7">
-[...7 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="B22" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="C22" s="4">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1">
+      <c r="A23" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B23" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="C23" s="4">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1">
+      <c r="A24" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="B24" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="C24" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1">
+      <c r="A25" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="7">
-[...7 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="B25" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="C25" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B26" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="C26" s="4">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1">
+      <c r="A27" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="B27" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="C27" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1">
+      <c r="A28" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="7">
-[...7 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="B28" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="C28" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1">
+      <c r="A29" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B29" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C29" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1">
+      <c r="A30" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="B30" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="C30" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="C31" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="7">
-[...7 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B32" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="C32" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="B33" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="C33" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1">
+      <c r="A34" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="7">
-[...7 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="B34" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C34" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1">
+      <c r="A35" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B35" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="C35" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1">
+      <c r="A36" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="B36" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="C36" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1">
+      <c r="A37" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D18" s="7">
-[...10 lines deleted...]
-      <c r="B19" s="7" t="s">
+      <c r="B37" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C37" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1">
+      <c r="A38" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="B38" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="C38" s="4">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1">
+      <c r="A39" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D19" s="7">
-[...7 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="B39" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="C39" s="4">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1">
+      <c r="A40" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B40" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="C40" s="4">
+        <v>27.415384615384617</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="C41" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1">
+      <c r="A42" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="B42" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="C42" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="7">
-[...7 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="B43" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="C43" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B44" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="C44" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1">
+      <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="B45" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="C45" s="4">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="7">
-[...7 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B46" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="C46" s="4">
+        <v>35.030769230769231</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1">
+      <c r="A47" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B47" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="C47" s="4">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1">
+      <c r="A48" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="B48" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="C48" s="4">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D22" s="7">
-[...10 lines deleted...]
-      <c r="B23" s="7" t="s">
+      <c r="B49" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="C49" s="4">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1">
+      <c r="A50" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="B50" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="C50" s="4">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D23" s="7">
-[...7 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B51" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="C51" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="9"/>
-[...5 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="B52" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="C52" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1">
+      <c r="A53" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B53" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="C53" s="4">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="B54" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="C54" s="4">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1">
+      <c r="A55" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D25" s="7">
-[...7 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B55" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="C55" s="4">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1">
+      <c r="A56" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C56" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1">
+      <c r="A57" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B57" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="C57" s="4">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1">
+      <c r="A58" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="B58" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="C58" s="4">
+        <v>31.984615384615388</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1">
+      <c r="A59" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D26" s="7">
-[...7 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="B59" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="C59" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1">
+      <c r="A60" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B27" s="10" t="s">
+      <c r="B60" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="C60" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1">
+      <c r="A61" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A29" s="7" t="s">
+      <c r="B61" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="C61" s="4">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1">
+      <c r="A62" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B62" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="C62" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1">
+      <c r="A63" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="B63" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="C63" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1">
+      <c r="A64" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D29" s="7">
-[...7 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B64" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="C64" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1">
+      <c r="A65" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B65" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="C65" s="4">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1">
+      <c r="A66" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="B66" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="C66" s="4">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1">
+      <c r="A67" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D30" s="7">
-[...7 lines deleted...]
-      <c r="A31" s="7" t="s">
+      <c r="B67" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="C67" s="4">
+        <v>23.760000000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1">
+      <c r="A68" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B68" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="C68" s="4">
+        <v>41.12307692307693</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1">
+      <c r="A69" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="B69" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="C69" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="12" customHeight="1">
+      <c r="A70" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D31" s="7">
-[...7 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="B70" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="C70" s="4">
+        <v>10.966153846153848</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="12" customHeight="1">
+      <c r="A71" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B32" s="6">
-[...2 lines deleted...]
-      <c r="C32" s="5" t="s">
+      <c r="B71" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="C71" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="12" customHeight="1">
+      <c r="A72" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D32" s="7">
-[...7 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="B72" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="C72" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="12" customHeight="1">
+      <c r="A73" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="B73" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="C73" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="12" customHeight="1">
+      <c r="A74" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="B74" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C74" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="12" customHeight="1">
+      <c r="A75" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="D33" s="7">
-[...7 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="B75" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="C75" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="12" customHeight="1">
+      <c r="A76" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="B76" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="C76" s="4">
+        <v>19.190769230769231</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="12" customHeight="1">
+      <c r="A77" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="B77" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="C77" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="12" customHeight="1">
+      <c r="A78" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D34" s="7">
-[...7 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="B78" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="C78" s="4">
+        <v>14.316923076923079</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="12" customHeight="1">
+      <c r="A79" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B79" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="C79" s="4">
+        <v>16.144615384615385</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="12" customHeight="1">
+      <c r="A80" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="B80" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="C80" s="4">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="12" customHeight="1">
+      <c r="A81" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="D35" s="7">
-[...7 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="B81" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="C81" s="4">
+        <v>27.415384615384617</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="12" customHeight="1">
+      <c r="A82" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B36" s="7" t="s">
+      <c r="B82" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="C82" s="4">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="12" customHeight="1">
+      <c r="A83" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="B83" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="C83" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="12" customHeight="1">
+      <c r="A84" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="D36" s="7">
-[...7 lines deleted...]
-      <c r="A37" s="7" t="s">
+      <c r="B84" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="C84" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="12" customHeight="1">
+      <c r="A85" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="7" t="s">
+      <c r="B85" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="C85" s="4">
+        <v>25.892307692307696</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="12" customHeight="1">
+      <c r="A86" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="B86" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="C86" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="12" customHeight="1">
+      <c r="A87" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="D37" s="7">
-[...7 lines deleted...]
-      <c r="A38" s="7" t="s">
+      <c r="B87" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="C87" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="12" customHeight="1">
+      <c r="A88" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="6">
-[...2 lines deleted...]
-      <c r="C38" s="5" t="s">
+      <c r="B88" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="C88" s="4">
+        <v>6.7015384615384619</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="12" customHeight="1">
+      <c r="A89" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="D38" s="7">
-[...7 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="B89" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="C89" s="4">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="12" customHeight="1">
+      <c r="A90" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="B90" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="C90" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="12" customHeight="1">
+      <c r="A91" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="B91" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="C91" s="4">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="12" customHeight="1">
+      <c r="A92" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="D39" s="7">
-[...7 lines deleted...]
-      <c r="A40" s="7" t="s">
+      <c r="B92" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="C92" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="12" customHeight="1">
+      <c r="A93" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="B93" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="C93" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="12" customHeight="1">
+      <c r="A94" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="B94" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="C94" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="12" customHeight="1">
+      <c r="A95" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="D40" s="7">
-[...7 lines deleted...]
-      <c r="A41" s="7" t="s">
+      <c r="B95" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="C95" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="12" customHeight="1">
+      <c r="A96" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B41" s="7" t="s">
+      <c r="B96" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="C96" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="12" customHeight="1">
+      <c r="A97" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C41" s="5" t="s">
+      <c r="B97" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="C97" s="4">
+        <v>25.892307692307696</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="12" customHeight="1">
+      <c r="A98" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D41" s="7">
-[...7 lines deleted...]
-      <c r="A42" s="7" t="s">
+      <c r="B98" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="C98" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="12" customHeight="1">
+      <c r="A99" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="6">
-[...2 lines deleted...]
-      <c r="C42" s="5" t="s">
+      <c r="B99" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="C99" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="12" customHeight="1">
+      <c r="A100" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="D42" s="7">
-[...7 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="B100" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="C100" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="12" customHeight="1">
+      <c r="A101" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="7" t="s">
+      <c r="B101" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="C101" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="12" customHeight="1">
+      <c r="A102" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="B102" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="C102" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="12" customHeight="1">
+      <c r="A103" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="D43" s="7">
-[...7 lines deleted...]
-      <c r="A44" s="7" t="s">
+      <c r="B103" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="C103" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="12" customHeight="1">
+      <c r="A104" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="B104" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="C104" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="12" customHeight="1">
+      <c r="A105" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="B105" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="C105" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="12" customHeight="1">
+      <c r="A106" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D44" s="7">
-[...7 lines deleted...]
-      <c r="A45" s="7" t="s">
+      <c r="B106" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="C106" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="12" customHeight="1">
+      <c r="A107" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="B45" s="7" t="s">
+      <c r="B107" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="C107" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="12" customHeight="1">
+      <c r="A108" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="C45" s="5" t="s">
+      <c r="B108" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="C108" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="12" customHeight="1">
+      <c r="A109" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D45" s="7">
-[...7 lines deleted...]
-      <c r="A46" s="7" t="s">
+      <c r="B109" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="C109" s="4">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="12" customHeight="1">
+      <c r="A110" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="B46" s="7" t="s">
+      <c r="B110" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="C110" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="12" customHeight="1">
+      <c r="A111" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="B111" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="C111" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="12" customHeight="1">
+      <c r="A112" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D46" s="7">
-[...7 lines deleted...]
-      <c r="A47" s="7" t="s">
+      <c r="B112" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="C112" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="12" customHeight="1">
+      <c r="A113" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="B47" s="7" t="s">
+      <c r="B113" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="C113" s="4">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="12" customHeight="1">
+      <c r="A114" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="B114" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="C114" s="4">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="12" customHeight="1">
+      <c r="A115" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D47" s="7">
-[...7 lines deleted...]
-      <c r="A48" s="7" t="s">
+      <c r="B115" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="C115" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="12" customHeight="1">
+      <c r="A116" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="7" t="s">
+      <c r="B116" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="C116" s="4">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="12" customHeight="1">
+      <c r="A117" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="B117" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="C117" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="12" customHeight="1">
+      <c r="A118" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="D48" s="7">
-[...7 lines deleted...]
-      <c r="A49" s="7" t="s">
+      <c r="B118" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="C118" s="4">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="12" customHeight="1">
+      <c r="A119" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B49" s="6">
-[...2 lines deleted...]
-      <c r="C49" s="5" t="s">
+      <c r="B119" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="C119" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="12" customHeight="1">
+      <c r="A120" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D49" s="7">
-[...7 lines deleted...]
-      <c r="A50" s="14" t="s">
+      <c r="B120" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="C120" s="4">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="12" customHeight="1">
+      <c r="A121" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="B50" s="14"/>
-[...5 lines deleted...]
-      <c r="A51" s="7" t="s">
+      <c r="B121" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C121" s="4">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="12" customHeight="1">
+      <c r="A122" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="B51" s="7" t="s">
+      <c r="B122" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="C122" s="4">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="12" customHeight="1">
+      <c r="A123" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="B123" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="C123" s="4">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="12" customHeight="1">
+      <c r="A124" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D51" s="7">
-[...7 lines deleted...]
-      <c r="A52" s="7" t="s">
+      <c r="B124" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="C124" s="4">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="12" customHeight="1">
+      <c r="A125" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="B52" s="7" t="s">
+      <c r="B125" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="C125" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="12" customHeight="1">
+      <c r="A126" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="B126" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="C126" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="12" customHeight="1">
+      <c r="A127" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="D52" s="7">
-[...7 lines deleted...]
-      <c r="A53" s="7" t="s">
+      <c r="B127" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="C127" s="4">
+        <v>6.0923076923076929</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="12" customHeight="1">
+      <c r="A128" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="B128" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="C128" s="4">
+        <v>6.0923076923076929</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="12" customHeight="1">
+      <c r="A129" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="B129" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="C129" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="12" customHeight="1">
+      <c r="A130" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D53" s="7">
-[...7 lines deleted...]
-      <c r="A54" s="7" t="s">
+      <c r="B130" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="C130" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="12" customHeight="1">
+      <c r="A131" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B54" s="7" t="s">
+      <c r="B131" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="C131" s="4">
+        <v>6.0923076923076929</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="12" customHeight="1">
+      <c r="A132" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="C54" s="5" t="s">
+      <c r="B132" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="C132" s="4">
+        <v>6.0923076923076929</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="12" customHeight="1">
+      <c r="A133" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="D54" s="7">
-[...7 lines deleted...]
-      <c r="A55" s="7" t="s">
+      <c r="B133" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="C133" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="12" customHeight="1">
+      <c r="A134" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="B55" s="7" t="s">
+      <c r="B134" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="C134" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="12" customHeight="1">
+      <c r="A135" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="C55" s="5" t="s">
+      <c r="B135" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="C135" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="12" customHeight="1">
+      <c r="A136" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="D55" s="7">
-[...7 lines deleted...]
-      <c r="A56" s="7" t="s">
+      <c r="B136" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="C136" s="4">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="12" customHeight="1">
+      <c r="A137" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="B56" s="7" t="s">
+      <c r="B137" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="C137" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="12" customHeight="1">
+      <c r="A138" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C56" s="5" t="s">
+      <c r="B138" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="C138" s="4">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="12" customHeight="1">
+      <c r="A139" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="D56" s="7">
-[...7 lines deleted...]
-      <c r="A57" s="7" t="s">
+      <c r="B139" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="C139" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="12" customHeight="1">
+      <c r="A140" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="B57" s="7" t="s">
+      <c r="B140" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="C140" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="12" customHeight="1">
+      <c r="A141" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="C57" s="5" t="s">
+      <c r="B141" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="C141" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="12" customHeight="1">
+      <c r="A142" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D57" s="7">
-[...7 lines deleted...]
-      <c r="A58" s="7" t="s">
+      <c r="B142" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="C142" s="4">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="12" customHeight="1">
+      <c r="A143" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="B58" s="7" t="s">
+      <c r="B143" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="C143" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="12" customHeight="1">
+      <c r="A144" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="B144" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="C144" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="12" customHeight="1">
+      <c r="A145" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D58" s="7">
-[...7 lines deleted...]
-      <c r="A59" s="7" t="s">
+      <c r="B145" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="C145" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="12" customHeight="1">
+      <c r="A146" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="B59" s="7" t="s">
+      <c r="B146" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="C146" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="12" customHeight="1">
+      <c r="A147" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="B147" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="C147" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="12" customHeight="1">
+      <c r="A148" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="D59" s="7">
-[...7 lines deleted...]
-      <c r="A60" s="7" t="s">
+      <c r="B148" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="C148" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="12" customHeight="1">
+      <c r="A149" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="B60" s="7" t="s">
+      <c r="B149" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="C149" s="4">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="12" customHeight="1">
+      <c r="A150" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="B150" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="C150" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="12" customHeight="1">
+      <c r="A151" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="D60" s="7">
-[...7 lines deleted...]
-      <c r="A61" s="7" t="s">
+      <c r="B151" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="C151" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="12" customHeight="1">
+      <c r="A152" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="B61" s="7" t="s">
+      <c r="B152" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="C152" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="12" customHeight="1">
+      <c r="A153" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="B153" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="C153" s="4">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="12" customHeight="1">
+      <c r="A154" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="D61" s="7">
-[...41 lines deleted...]
-      <c r="A64" s="16" t="s">
+      <c r="B154" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="C154" s="4">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="12" customHeight="1">
+      <c r="A155" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="B64" s="16"/>
-[...5 lines deleted...]
-      <c r="A65" s="7" t="s">
+      <c r="B155" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="C155" s="4">
+        <v>5.7876923076923079</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="12" customHeight="1">
+      <c r="A156" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="B65" s="7" t="s">
+      <c r="B156" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="C156" s="4">
+        <v>5.7876923076923079</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="12" customHeight="1">
+      <c r="A157" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="B157" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="C157" s="4">
+        <v>5.7876923076923079</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="12" customHeight="1">
+      <c r="A158" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D65" s="7">
-[...7 lines deleted...]
-      <c r="A66" s="7" t="s">
+      <c r="B158" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="C158" s="4">
+        <v>5.7876923076923079</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="12" customHeight="1">
+      <c r="A159" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="B66" s="7" t="s">
+      <c r="B159" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="C159" s="4">
+        <v>5.7876923076923079</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="12" customHeight="1">
+      <c r="A160" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="B160" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="C160" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="12" customHeight="1">
+      <c r="A161" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="D66" s="7">
-[...24 lines deleted...]
-      <c r="A68" s="7" t="s">
+      <c r="B161" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="C161" s="4">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="12" customHeight="1">
+      <c r="A162" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C162" s="4">
+        <v>8.8338461538461548</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="12" customHeight="1">
+      <c r="A163" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="C163" s="4">
+        <v>8.8338461538461548</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="12" customHeight="1">
+      <c r="A164" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="B68" s="6">
-[...2 lines deleted...]
-      <c r="C68" s="5" t="s">
+      <c r="B164" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="C164" s="4">
+        <v>8.8338461538461548</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="12" customHeight="1">
+      <c r="A165" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="D68" s="7">
-[...24 lines deleted...]
-      <c r="A70" s="7" t="s">
+      <c r="B165" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="C165" s="4">
+        <v>8.8338461538461548</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="12" customHeight="1">
+      <c r="A166" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="B70" s="6" t="s">
+      <c r="B166" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="C166" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="12" customHeight="1">
+      <c r="A167" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C70" s="5" t="s">
+      <c r="B167" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="C167" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="12" customHeight="1">
+      <c r="A168" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="D70" s="7">
-[...41 lines deleted...]
-      <c r="A73" s="18" t="s">
+      <c r="B168" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="C168" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="12" customHeight="1">
+      <c r="A169" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="B73" s="18"/>
-[...5 lines deleted...]
-      <c r="A74" s="7" t="s">
+      <c r="B169" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="C169" s="4">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="12" customHeight="1">
+      <c r="A170" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="B74" s="7" t="s">
-[...2634 lines deleted...]
-        <v>23.868000000000002</v>
+      <c r="B170" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="C170" s="4">
+        <v>7.6153846153846159</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:C201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="48" style="12" customWidth="1"/>
+    <col min="3" max="3" width="11" style="15" customWidth="1"/>
+    <col min="4" max="16384" width="8.88671875" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="11"/>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B4" s="10"/>
+      <c r="C4" s="11"/>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="11"/>
+    </row>
+    <row r="6" spans="1:3" ht="12" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="1:3" ht="12" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="C8" s="14">
+        <v>29.852307692307694</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="C9" s="14">
+        <v>50.261538461538464</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>745</v>
+      </c>
+      <c r="C10" s="14">
+        <v>70.061538461538461</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="C11" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="C12" s="14">
+        <v>18.581538461538464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="C13" s="14">
+        <v>22.541538461538462</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>750</v>
+      </c>
+      <c r="C14" s="14">
+        <v>41.12307692307693</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="C15" s="14">
+        <v>35.030769230769231</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="C16" s="14">
+        <v>47.52000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="C17" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="C18" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="C19" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1">
+      <c r="A20" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>755</v>
+      </c>
+      <c r="C20" s="14">
+        <v>19.190769230769231</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1">
+      <c r="A21" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="C21" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1">
+      <c r="A22" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="C22" s="14">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1">
+      <c r="A23" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="C23" s="14">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1">
+      <c r="A24" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="C24" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1">
+      <c r="A25" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="C25" s="14">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="C26" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1">
+      <c r="A27" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="C27" s="14">
+        <v>13.098461538461541</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1">
+      <c r="A28" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>760</v>
+      </c>
+      <c r="C28" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>761</v>
+      </c>
+      <c r="C29" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="C30" s="14">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1">
+      <c r="A31" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="C31" s="14">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="C32" s="14">
+        <v>609.23076923076928</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="C33" s="14">
+        <v>237.60000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1">
+      <c r="A34" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="C34" s="14">
+        <v>44.169230769230772</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1">
+      <c r="A35" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="C35" s="14">
+        <v>51.784615384615392</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1">
+      <c r="A36" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="C36" s="14">
+        <v>112.70769230769233</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1">
+      <c r="A37" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>769</v>
+      </c>
+      <c r="C37" s="14">
+        <v>140.12307692307692</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1">
+      <c r="A38" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="C38" s="14">
+        <v>67.015384615384619</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="C39" s="14">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1">
+      <c r="A40" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="C40" s="14">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1">
+      <c r="A41" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="C41" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1">
+      <c r="A42" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="C42" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="C43" s="14">
+        <v>35.030769230769231</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="C44" s="14">
+        <v>41.12307692307693</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1">
+      <c r="A45" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="C45" s="14">
+        <v>63.969230769230776</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C46" s="14">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1">
+      <c r="A47" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="C47" s="14">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1">
+      <c r="A48" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="C48" s="14">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="C49" s="14">
+        <v>106.61538461538463</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1">
+      <c r="A50" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="C50" s="14">
+        <v>63.969230769230776</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="C51" s="14">
+        <v>63.969230769230776</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="C52" s="14">
+        <v>63.969230769230776</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1">
+      <c r="A53" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="C53" s="14">
+        <v>106.61538461538463</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="C54" s="14">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1">
+      <c r="A55" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="C55" s="14">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1">
+      <c r="A56" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="C56" s="14">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1">
+      <c r="A57" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="C57" s="14">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1">
+      <c r="A58" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="C58" s="14">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1">
+      <c r="A59" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="C59" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1">
+      <c r="A60" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="C60" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1">
+      <c r="A61" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C61" s="14">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1">
+      <c r="A62" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="C62" s="14">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1">
+      <c r="A63" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="C63" s="14">
+        <v>97.476923076923086</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1">
+      <c r="A64" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="C64" s="14">
+        <v>63.969230769230776</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1">
+      <c r="A65" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="C65" s="14">
+        <v>73.107692307692318</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1">
+      <c r="A66" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="C66" s="14">
+        <v>243.69230769230771</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1">
+      <c r="A67" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="C67" s="14">
+        <v>167.53846153846158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1">
+      <c r="A68" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="C68" s="14">
+        <v>130.98461538461541</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1">
+      <c r="A69" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>781</v>
+      </c>
+      <c r="C69" s="14">
+        <v>335.07692307692315</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="12" customHeight="1">
+      <c r="A70" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>782</v>
+      </c>
+      <c r="C70" s="14">
+        <v>27.415384615384617</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="12" customHeight="1">
+      <c r="A71" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>783</v>
+      </c>
+      <c r="C71" s="14">
+        <v>27.415384615384617</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="12" customHeight="1">
+      <c r="A72" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="C72" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="12" customHeight="1">
+      <c r="A73" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="C73" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="12" customHeight="1">
+      <c r="A74" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="C74" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="12" customHeight="1">
+      <c r="A75" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="C75" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="12" customHeight="1">
+      <c r="A76" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="C76" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="12" customHeight="1">
+      <c r="A77" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="C77" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="12" customHeight="1">
+      <c r="A78" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="C78" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="12" customHeight="1">
+      <c r="A79" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C79" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="12" customHeight="1">
+      <c r="A80" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="C80" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="12" customHeight="1">
+      <c r="A81" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="C81" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="12" customHeight="1">
+      <c r="A82" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="C82" s="14">
+        <v>18.886153846153846</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="12" customHeight="1">
+      <c r="A83" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="C83" s="14">
+        <v>22.236923076923077</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="12" customHeight="1">
+      <c r="A84" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>786</v>
+      </c>
+      <c r="C84" s="14">
+        <v>44.169230769230772</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="12" customHeight="1">
+      <c r="A85" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="C85" s="14">
+        <v>48.738461538461543</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="12" customHeight="1">
+      <c r="A86" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="C86" s="14">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="12" customHeight="1">
+      <c r="A87" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="C87" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="12" customHeight="1">
+      <c r="A88" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>790</v>
+      </c>
+      <c r="C88" s="14">
+        <v>97.476923076923086</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="12" customHeight="1">
+      <c r="A89" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>791</v>
+      </c>
+      <c r="C89" s="14">
+        <v>41.12307692307693</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="12" customHeight="1">
+      <c r="A90" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>792</v>
+      </c>
+      <c r="C90" s="14">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="12" customHeight="1">
+      <c r="A91" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="C91" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="12" customHeight="1">
+      <c r="A92" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="C92" s="14">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="12" customHeight="1">
+      <c r="A93" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="C93" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="12" customHeight="1">
+      <c r="A94" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>796</v>
+      </c>
+      <c r="C94" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="12" customHeight="1">
+      <c r="A95" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="C95" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="12" customHeight="1">
+      <c r="A96" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="C96" s="14">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="12" customHeight="1">
+      <c r="A97" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="C97" s="14">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="12" customHeight="1">
+      <c r="A98" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>800</v>
+      </c>
+      <c r="C98" s="14">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="12" customHeight="1">
+      <c r="A99" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="C99" s="14">
+        <v>26.501538461538463</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="12" customHeight="1">
+      <c r="A100" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="C100" s="14">
+        <v>50.261538461538464</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="12" customHeight="1">
+      <c r="A101" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="C101" s="14">
+        <v>42.646153846153844</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="12" customHeight="1">
+      <c r="A102" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="C102" s="14">
+        <v>63.360000000000007</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="12" customHeight="1">
+      <c r="A103" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="C103" s="14">
+        <v>50.261538461538464</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="12" customHeight="1">
+      <c r="A104" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="C104" s="14">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="12" customHeight="1">
+      <c r="A105" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="C105" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="12" customHeight="1">
+      <c r="A106" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="C106" s="14">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="12" customHeight="1">
+      <c r="A107" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>809</v>
+      </c>
+      <c r="C107" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="12" customHeight="1">
+      <c r="A108" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>810</v>
+      </c>
+      <c r="C108" s="14">
+        <v>17.05846153846154</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="12" customHeight="1">
+      <c r="A109" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="C109" s="14">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="12" customHeight="1">
+      <c r="A110" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="C110" s="14">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="12" customHeight="1">
+      <c r="A111" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="C111" s="14">
+        <v>31.984615384615388</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="12" customHeight="1">
+      <c r="A112" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>814</v>
+      </c>
+      <c r="C112" s="14">
+        <v>31.984615384615388</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="12" customHeight="1">
+      <c r="A113" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>815</v>
+      </c>
+      <c r="C113" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="12" customHeight="1">
+      <c r="A114" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="C114" s="14">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="12" customHeight="1">
+      <c r="A115" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="C115" s="14">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="12" customHeight="1">
+      <c r="A116" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="C116" s="14">
+        <v>27.415384615384617</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="12" customHeight="1">
+      <c r="A117" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="C117" s="14">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="12" customHeight="1">
+      <c r="A118" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="C118" s="14">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="12" customHeight="1">
+      <c r="A119" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="C119" s="14">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="12" customHeight="1">
+      <c r="A120" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="C120" s="14">
+        <v>16.144615384615385</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="12" customHeight="1">
+      <c r="A121" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="C121" s="14">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="12" customHeight="1">
+      <c r="A122" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="C122" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="12" customHeight="1">
+      <c r="A123" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="C123" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="12" customHeight="1">
+      <c r="A124" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="C124" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="12" customHeight="1">
+      <c r="A125" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>820</v>
+      </c>
+      <c r="C125" s="14">
+        <v>29.852307692307694</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="12" customHeight="1">
+      <c r="A126" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="C126" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="12" customHeight="1">
+      <c r="A127" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="C127" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="12" customHeight="1">
+      <c r="A128" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="C128" s="14">
+        <v>17.66769230769231</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="12" customHeight="1">
+      <c r="A129" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C129" s="14">
+        <v>17.66769230769231</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="12" customHeight="1">
+      <c r="A130" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="C130" s="14">
+        <v>17.66769230769231</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="12" customHeight="1">
+      <c r="A131" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="C131" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="12" customHeight="1">
+      <c r="A132" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="C132" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="12" customHeight="1">
+      <c r="A133" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="C133" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="12" customHeight="1">
+      <c r="A134" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="C134" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="12" customHeight="1">
+      <c r="A135" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="C135" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="12" customHeight="1">
+      <c r="A136" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="C136" s="14">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="12" customHeight="1">
+      <c r="A137" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="C137" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="12" customHeight="1">
+      <c r="A138" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="C138" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="12" customHeight="1">
+      <c r="A139" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="C139" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="12" customHeight="1">
+      <c r="A140" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="C140" s="14">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="12" customHeight="1">
+      <c r="A141" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C141" s="14">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="12" customHeight="1">
+      <c r="A142" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="C142" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="12" customHeight="1">
+      <c r="A143" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C143" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="12" customHeight="1">
+      <c r="A144" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="C144" s="14">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="12" customHeight="1">
+      <c r="A145" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="C145" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="12" customHeight="1">
+      <c r="A146" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="C146" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="12" customHeight="1">
+      <c r="A147" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="C147" s="14">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="12" customHeight="1">
+      <c r="A148" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="C148" s="14">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="12" customHeight="1">
+      <c r="A149" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="C149" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="12" customHeight="1">
+      <c r="A150" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="C150" s="14">
+        <v>234.55384615384617</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="12" customHeight="1">
+      <c r="A151" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="C151" s="14">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="12" customHeight="1">
+      <c r="A152" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="C152" s="14">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="12" customHeight="1">
+      <c r="A153" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="C153" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="12" customHeight="1">
+      <c r="A154" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="C154" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="12" customHeight="1">
+      <c r="A155" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="C155" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="12" customHeight="1">
+      <c r="A156" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="C156" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="12" customHeight="1">
+      <c r="A157" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="C157" s="14">
+        <v>14.316923076923079</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="12" customHeight="1">
+      <c r="A158" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="C158" s="14">
+        <v>14.316923076923079</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="12" customHeight="1">
+      <c r="A159" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="C159" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="12" customHeight="1">
+      <c r="A160" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="C160" s="14">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="12" customHeight="1">
+      <c r="A161" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="C161" s="14">
+        <v>14.316923076923079</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="12" customHeight="1">
+      <c r="A162" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="C162" s="14">
+        <v>14.316923076923079</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="12" customHeight="1">
+      <c r="A163" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="C163" s="14">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="12" customHeight="1">
+      <c r="A164" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="C164" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="12" customHeight="1">
+      <c r="A165" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="C165" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="12" customHeight="1">
+      <c r="A166" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="C166" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="12" customHeight="1">
+      <c r="A167" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C167" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="12" customHeight="1">
+      <c r="A168" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="C168" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="12" customHeight="1">
+      <c r="A169" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="C169" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="12" customHeight="1">
+      <c r="A170" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="C170" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="12" customHeight="1">
+      <c r="A171" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="C171" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="12" customHeight="1">
+      <c r="A172" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="C172" s="14">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="12" customHeight="1">
+      <c r="A173" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="C173" s="14">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="12" customHeight="1">
+      <c r="A174" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="C174" s="14">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="12" customHeight="1">
+      <c r="A175" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="C175" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="12" customHeight="1">
+      <c r="A176" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>559</v>
+      </c>
+      <c r="C176" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="12" customHeight="1">
+      <c r="A177" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>560</v>
+      </c>
+      <c r="C177" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="12" customHeight="1">
+      <c r="A178" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="C178" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="12" customHeight="1">
+      <c r="A179" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="C179" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="12" customHeight="1">
+      <c r="A180" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="C180" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="12" customHeight="1">
+      <c r="A181" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="C181" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="12" customHeight="1">
+      <c r="A182" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C182" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="12" customHeight="1">
+      <c r="A183" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="C183" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="12" customHeight="1">
+      <c r="A184" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="C184" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="12" customHeight="1">
+      <c r="A185" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="C185" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="12" customHeight="1">
+      <c r="A186" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="C186" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="12" customHeight="1">
+      <c r="A187" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>570</v>
+      </c>
+      <c r="C187" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="12" customHeight="1">
+      <c r="A188" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="C188" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="12" customHeight="1">
+      <c r="A189" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="C189" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="12" customHeight="1">
+      <c r="A190" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="C190" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="12" customHeight="1">
+      <c r="A191" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="C191" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="12" customHeight="1">
+      <c r="A192" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>575</v>
+      </c>
+      <c r="C192" s="14">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="12" customHeight="1">
+      <c r="A193" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="C193" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="12" customHeight="1">
+      <c r="A194" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>823</v>
+      </c>
+      <c r="C194" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="12" customHeight="1">
+      <c r="A195" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="C195" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="12" customHeight="1">
+      <c r="A196" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="C196" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="12" customHeight="1">
+      <c r="A197" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>826</v>
+      </c>
+      <c r="C197" s="14">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="12" customHeight="1">
+      <c r="A198" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="C198" s="14">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="12" customHeight="1">
+      <c r="A199" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="C199" s="14">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="12" customHeight="1">
+      <c r="A200" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="C200" s="14">
+        <v>8.5292307692307698</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="12" customHeight="1">
+      <c r="A201" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="C201" s="14">
+        <v>60.923076923076927</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...303 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:C123"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.109375" defaultRowHeight="12" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="48.33203125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="12.88671875" style="15" customWidth="1"/>
+    <col min="4" max="16384" width="11.109375" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="11"/>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B4" s="10"/>
+      <c r="C4" s="11"/>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="11"/>
+    </row>
+    <row r="6" spans="1:3" ht="12" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="1:3" ht="12" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="C8" s="17">
+        <v>48.738461538461543</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="C9" s="17">
+        <v>60.923076923076927</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>868</v>
+      </c>
+      <c r="C10" s="17">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>869</v>
+      </c>
+      <c r="C11" s="17">
+        <v>36.553846153846159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="C12" s="17">
+        <v>82.246153846153859</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>871</v>
+      </c>
+      <c r="C13" s="17">
+        <v>60.923076923076927</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>872</v>
+      </c>
+      <c r="C14" s="17">
+        <v>106.61538461538463</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>873</v>
+      </c>
+      <c r="C15" s="17">
+        <v>106.61538461538463</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>361</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>874</v>
+      </c>
+      <c r="C16" s="17">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1">
+      <c r="A17" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>875</v>
+      </c>
+      <c r="C17" s="17">
+        <v>76.15384615384616</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1">
+      <c r="A18" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="C18" s="17">
+        <v>67.015384615384619</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1">
+      <c r="A19" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="C19" s="17">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>876</v>
+      </c>
+      <c r="C20" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1">
+      <c r="A21" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="C21" s="17">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1">
+      <c r="A22" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>878</v>
+      </c>
+      <c r="C22" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1">
+      <c r="A23" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="C23" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1">
+      <c r="A24" s="16" t="s">
+        <v>369</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>832</v>
+      </c>
+      <c r="C24" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1">
+      <c r="A25" s="16" t="s">
+        <v>370</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C25" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>879</v>
+      </c>
+      <c r="C26" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1">
+      <c r="A27" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>836</v>
+      </c>
+      <c r="C27" s="17">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1">
+      <c r="A28" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>835</v>
+      </c>
+      <c r="C28" s="17">
+        <v>33.507692307692309</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1">
+      <c r="A29" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="C29" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1">
+      <c r="A30" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>837</v>
+      </c>
+      <c r="C30" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1">
+      <c r="A31" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C31" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="C32" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="C33" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1">
+      <c r="A34" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="C34" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1">
+      <c r="A35" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>842</v>
+      </c>
+      <c r="C35" s="17">
+        <v>304.61538461538464</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1">
+      <c r="A36" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="C36" s="17">
+        <v>146.21538461538464</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1">
+      <c r="A37" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>843</v>
+      </c>
+      <c r="C37" s="17">
+        <v>28.938461538461539</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1">
+      <c r="A38" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="C38" s="17">
+        <v>18.886153846153846</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1">
+      <c r="A39" s="16" t="s">
+        <v>384</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>845</v>
+      </c>
+      <c r="C39" s="17">
+        <v>20.713846153846156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1">
+      <c r="A40" s="16" t="s">
+        <v>385</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>847</v>
+      </c>
+      <c r="C40" s="17">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1">
+      <c r="A41" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>846</v>
+      </c>
+      <c r="C41" s="17">
+        <v>45.692307692307701</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1">
+      <c r="A42" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>881</v>
+      </c>
+      <c r="C42" s="17">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>882</v>
+      </c>
+      <c r="C43" s="17">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>883</v>
+      </c>
+      <c r="C44" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1">
+      <c r="A45" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C45" s="17">
+        <v>21.323076923076922</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>885</v>
+      </c>
+      <c r="C46" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1">
+      <c r="A47" s="16" t="s">
+        <v>392</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>886</v>
+      </c>
+      <c r="C47" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1">
+      <c r="A48" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="C48" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>888</v>
+      </c>
+      <c r="C49" s="17">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1">
+      <c r="A50" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>889</v>
+      </c>
+      <c r="C50" s="17">
+        <v>25.892307692307696</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>890</v>
+      </c>
+      <c r="C51" s="17">
+        <v>54.830769230769235</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>891</v>
+      </c>
+      <c r="C52" s="17">
+        <v>47.215384615384615</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1">
+      <c r="A53" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="C53" s="17">
+        <v>67.015384615384619</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>893</v>
+      </c>
+      <c r="C54" s="17">
+        <v>10.052307692307693</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1">
+      <c r="A55" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>894</v>
+      </c>
+      <c r="C55" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1">
+      <c r="A56" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="C56" s="17">
+        <v>17.363076923076925</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1">
+      <c r="A57" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="C57" s="17">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1">
+      <c r="A58" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>897</v>
+      </c>
+      <c r="C58" s="17">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1">
+      <c r="A59" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>898</v>
+      </c>
+      <c r="C59" s="17">
+        <v>25.892307692307696</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1">
+      <c r="A60" s="16" t="s">
+        <v>405</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>899</v>
+      </c>
+      <c r="C60" s="17">
+        <v>17.66769230769231</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1">
+      <c r="A61" s="16" t="s">
+        <v>848</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>849</v>
+      </c>
+      <c r="C61" s="17">
+        <v>18.886153846153846</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1">
+      <c r="A62" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>900</v>
+      </c>
+      <c r="C62" s="17">
+        <v>30.461538461538463</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1">
+      <c r="A63" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>901</v>
+      </c>
+      <c r="C63" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1">
+      <c r="A64" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>902</v>
+      </c>
+      <c r="C64" s="17">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1">
+      <c r="A65" s="16" t="s">
+        <v>409</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="C65" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1">
+      <c r="A66" s="16" t="s">
+        <v>410</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>904</v>
+      </c>
+      <c r="C66" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1">
+      <c r="A67" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>850</v>
+      </c>
+      <c r="C67" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1">
+      <c r="A68" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>905</v>
+      </c>
+      <c r="C68" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1">
+      <c r="A69" s="16" t="s">
+        <v>413</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>851</v>
+      </c>
+      <c r="C69" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="12" customHeight="1">
+      <c r="A70" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="C70" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="12" customHeight="1">
+      <c r="A71" s="16" t="s">
+        <v>415</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="C71" s="17">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="12" customHeight="1">
+      <c r="A72" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C72" s="17">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="12" customHeight="1">
+      <c r="A73" s="16" t="s">
+        <v>417</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>853</v>
+      </c>
+      <c r="C73" s="17">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="12" customHeight="1">
+      <c r="A74" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>854</v>
+      </c>
+      <c r="C74" s="17">
+        <v>8.2246153846153849</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="12" customHeight="1">
+      <c r="A75" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>908</v>
+      </c>
+      <c r="C75" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="12" customHeight="1">
+      <c r="A76" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>909</v>
+      </c>
+      <c r="C76" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="12" customHeight="1">
+      <c r="A77" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="C77" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="12" customHeight="1">
+      <c r="A78" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="C78" s="17">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="12" customHeight="1">
+      <c r="A79" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>912</v>
+      </c>
+      <c r="C79" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="12" customHeight="1">
+      <c r="A80" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="C80" s="17">
+        <v>18.276923076923079</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="12" customHeight="1">
+      <c r="A81" s="16" t="s">
+        <v>425</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>914</v>
+      </c>
+      <c r="C81" s="17">
+        <v>25.892307692307696</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="12" customHeight="1">
+      <c r="A82" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>915</v>
+      </c>
+      <c r="C82" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="12" customHeight="1">
+      <c r="A83" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C83" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="12" customHeight="1">
+      <c r="A84" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="C84" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="12" customHeight="1">
+      <c r="A85" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>918</v>
+      </c>
+      <c r="C85" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="12" customHeight="1">
+      <c r="A86" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="B86" s="16" t="s">
+        <v>919</v>
+      </c>
+      <c r="C86" s="17">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="12" customHeight="1">
+      <c r="A87" s="16" t="s">
+        <v>431</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="C87" s="17">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="12" customHeight="1">
+      <c r="A88" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="C88" s="17">
+        <v>22.84615384615385</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="12" customHeight="1">
+      <c r="A89" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="C89" s="17">
+        <v>24.369230769230771</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="12" customHeight="1">
+      <c r="A90" s="16" t="s">
+        <v>434</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>923</v>
+      </c>
+      <c r="C90" s="17">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="12" customHeight="1">
+      <c r="A91" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="B91" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="C91" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="12" customHeight="1">
+      <c r="A92" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="C92" s="17">
+        <v>9.7476923076923097</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="12" customHeight="1">
+      <c r="A93" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="B93" s="16" t="s">
+        <v>926</v>
+      </c>
+      <c r="C93" s="17">
+        <v>11.575384615384616</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="12" customHeight="1">
+      <c r="A94" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="B94" s="16" t="s">
+        <v>927</v>
+      </c>
+      <c r="C94" s="17">
+        <v>12.793846153846154</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="12" customHeight="1">
+      <c r="A95" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>928</v>
+      </c>
+      <c r="C95" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="12" customHeight="1">
+      <c r="A96" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="B96" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="C96" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="12" customHeight="1">
+      <c r="A97" s="16" t="s">
+        <v>441</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="C97" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="12" customHeight="1">
+      <c r="A98" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="C98" s="17">
+        <v>14.621538461538464</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="12" customHeight="1">
+      <c r="A99" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>857</v>
+      </c>
+      <c r="C99" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="12" customHeight="1">
+      <c r="A100" s="16" t="s">
+        <v>444</v>
+      </c>
+      <c r="B100" s="16" t="s">
+        <v>858</v>
+      </c>
+      <c r="C100" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="12" customHeight="1">
+      <c r="A101" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>859</v>
+      </c>
+      <c r="C101" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="12" customHeight="1">
+      <c r="A102" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="B102" s="16" t="s">
+        <v>860</v>
+      </c>
+      <c r="C102" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="12" customHeight="1">
+      <c r="A103" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>861</v>
+      </c>
+      <c r="C103" s="17">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="12" customHeight="1">
+      <c r="A104" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>862</v>
+      </c>
+      <c r="C104" s="17">
+        <v>16.753846153846155</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="12" customHeight="1">
+      <c r="A105" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C105" s="17">
+        <v>8.2246153846153849</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="12" customHeight="1">
+      <c r="A106" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="B106" s="16" t="s">
+        <v>864</v>
+      </c>
+      <c r="C106" s="17">
+        <v>8.2246153846153849</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="12" customHeight="1">
+      <c r="A107" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="B107" s="16" t="s">
+        <v>930</v>
+      </c>
+      <c r="C107" s="17">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="12" customHeight="1">
+      <c r="A108" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="B108" s="16" t="s">
+        <v>931</v>
+      </c>
+      <c r="C108" s="17">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="12" customHeight="1">
+      <c r="A109" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>932</v>
+      </c>
+      <c r="C109" s="17">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="12" customHeight="1">
+      <c r="A110" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>933</v>
+      </c>
+      <c r="C110" s="17">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="12" customHeight="1">
+      <c r="A111" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>934</v>
+      </c>
+      <c r="C111" s="17">
+        <v>7.6153846153846159</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="12" customHeight="1">
+      <c r="A112" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="C112" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="12" customHeight="1">
+      <c r="A113" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="B113" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="C113" s="17">
+        <v>15.230769230769232</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="12" customHeight="1">
+      <c r="A114" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>865</v>
+      </c>
+      <c r="C114" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="12" customHeight="1">
+      <c r="A115" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>935</v>
+      </c>
+      <c r="C115" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="12" customHeight="1">
+      <c r="A116" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="C116" s="17">
+        <v>15.840000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="12" customHeight="1">
+      <c r="A117" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>937</v>
+      </c>
+      <c r="C117" s="17">
+        <v>10.661538461538461</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="12" customHeight="1">
+      <c r="A118" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>938</v>
+      </c>
+      <c r="C118" s="17">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="12" customHeight="1">
+      <c r="A119" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="B119" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="C119" s="17">
+        <v>13.707692307692309</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="12" customHeight="1">
+      <c r="A120" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="B120" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="C120" s="17">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="12" customHeight="1">
+      <c r="A121" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="B121" s="16" t="s">
+        <v>867</v>
+      </c>
+      <c r="C121" s="17">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="12" customHeight="1">
+      <c r="A122" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>941</v>
+      </c>
+      <c r="C122" s="17">
+        <v>9.1384615384615397</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="12" customHeight="1">
+      <c r="A123" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="B123" s="16" t="s">
+        <v>942</v>
+      </c>
+      <c r="C123" s="17">
+        <v>12.184615384615386</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kerastase</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>OHUI</vt:lpstr>
+      <vt:lpstr>WHOO</vt:lpstr>
+      <vt:lpstr>SUM</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>