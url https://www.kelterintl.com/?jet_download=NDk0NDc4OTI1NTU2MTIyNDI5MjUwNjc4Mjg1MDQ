--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,3225 +1,8942 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{1D820A47-5C49-4892-BE5B-5DA1F54D9CC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Oway" sheetId="1" r:id="rId1"/>
+    <sheet name="해외바이어용(USD) 2023" sheetId="1" state="hidden" r:id="rId1"/>
+    <sheet name="2024 Supply Price" sheetId="3" r:id="rId2"/>
+    <sheet name="Sheet2" sheetId="9" state="hidden" r:id="rId3"/>
+    <sheet name="Sample" sheetId="7" state="hidden" r:id="rId4"/>
+    <sheet name="MSRP" sheetId="5" state="hidden" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2024 Supply Price'!$A$7:$N$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Sample!$A$8:$I$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2024 Supply Price'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">MSRP!$C$2:$H$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">Sample!$C$2:$H$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'해외바이어용(USD) 2023'!$C$2:$H$44</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L8" i="9" l="1"/>
+  <c r="L9" i="9"/>
+  <c r="L10" i="9"/>
+  <c r="L11" i="9"/>
+  <c r="L12" i="9"/>
+  <c r="L13" i="9"/>
+  <c r="L14" i="9"/>
+  <c r="L15" i="9"/>
+  <c r="L16" i="9"/>
+  <c r="L17" i="9"/>
+  <c r="L18" i="9"/>
+  <c r="L19" i="9"/>
+  <c r="L20" i="9"/>
+  <c r="L21" i="9"/>
+  <c r="L22" i="9"/>
+  <c r="L23" i="9"/>
+  <c r="L24" i="9"/>
+  <c r="L25" i="9"/>
+  <c r="L26" i="9"/>
+  <c r="L27" i="9"/>
+  <c r="L28" i="9"/>
+  <c r="L29" i="9"/>
+  <c r="L30" i="9"/>
+  <c r="L31" i="9"/>
+  <c r="L32" i="9"/>
+  <c r="L33" i="9"/>
+  <c r="L34" i="9"/>
+  <c r="L35" i="9"/>
+  <c r="L36" i="9"/>
+  <c r="L37" i="9"/>
+  <c r="L38" i="9"/>
+  <c r="L39" i="9"/>
+  <c r="L7" i="9"/>
+  <c r="D45" i="9"/>
+  <c r="D44" i="9"/>
+  <c r="F12" i="7" l="1"/>
+  <c r="F13" i="7"/>
+  <c r="F11" i="7"/>
+  <c r="F10" i="7"/>
+  <c r="F9" i="7"/>
+  <c r="E40" i="5"/>
+  <c r="E40" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2612" uniqueCount="979">
-[...2935 lines deleted...]
-    <t>Cost (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="279">
+  <si>
+    <r>
+      <rPr>
+        <sz val="48"/>
+        <color theme="1"/>
+        <rFont val="Franchise"/>
+        <family val="3"/>
+      </rPr>
+      <t>ROVECTIN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="36"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t xml:space="preserve"> Product Information</t>
+    </r>
+  </si>
+  <si>
+    <t>Product</t>
+  </si>
+  <si>
+    <t>ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>MSRP</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Supply Price</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Carton QTY</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Inner Box 
+QTY</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Conditioning Cleanser 175ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>175ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Activating Treatment Lotion 180ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>180ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Activating Treatment Lotion 100ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>100ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Aqua Activating Serum 35ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>35ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Barrier Repair Aqua Concentrate 60ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>60ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Barrier Repair Cream Concentrate 60ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Barrier Repair Face &amp; Body Cream 175ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Barrier Repair Face Oil 30ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Barrier Repair Multi-oil 100ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Cica Care Purifying Toner 260ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>260ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Cica Care Balm 40ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>40ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Cica Care Sleeping Pack 80ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>80ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Deep Moisture UV Protector SPF50+ PA++++ 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Aqua Soothing UV Protector SPF50+ PA++++ 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Double Tone-up UV Protector SPF50+ PA++++ 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Aqua (5EA) 125ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>125ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Cica (5EA) 125ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Pore (1EA) 25ml</t>
+  </si>
+  <si>
+    <t>25ml</t>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Pore (5EA) 125ml</t>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>Rovectin Clean Lotus Water Cream 60ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean LHA Blemish Ampoule 15ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>15ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean LHA Blemish Ampoule 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean Forever Young Biome Ampoule 50ml</t>
+  </si>
+  <si>
+    <t>Rovectin Clean Marine Micellar Deep Cleansing Water 400ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>400ml</t>
+  </si>
+  <si>
+    <t>Rovectin Clean Lotus Water Calming Toner 200ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>200ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean Lotus Water Calming Sheet Mask (1ea) 25ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>25ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean Lotus Water Calming Sheet Mask (5ea set) 125ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean Lotus Water Calming Sheet Mask (10ea set) 250ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>250ml</t>
+  </si>
+  <si>
+    <t>Rovectin Clean Green Papaya Pore Cleansing Foam 150ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>150ml</t>
+  </si>
+  <si>
+    <t>Rovectin Anti-Irritant Barrier Repair Ultra Cream 100ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Anti- Irritant Barrier Repair Ultra Lotion 200ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Anti- Irritant UV Defense Tinted SPF 50+ PA+++ 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Aqua (1EA) 25ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Dr. Mask Cica (1EA) 25ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>(in USD)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>** 100% pre-paid</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">* Incoterms : FOB </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Sample Request</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Image</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>NOT FOR SALE</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Cica Care Clearing Ampoule 30ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Skin Essentials Cica Care Clearing Ampoule 1ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>code</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>CA001</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>CL175</t>
+  </si>
+  <si>
+    <t>TL180</t>
+  </si>
+  <si>
+    <t>TL100</t>
+  </si>
+  <si>
+    <t>SR035</t>
+  </si>
+  <si>
+    <t>AC060</t>
+  </si>
+  <si>
+    <t>CC060</t>
+  </si>
+  <si>
+    <t>CR175</t>
+  </si>
+  <si>
+    <t>FO030</t>
+  </si>
+  <si>
+    <t>MO100</t>
+  </si>
+  <si>
+    <t>PT260</t>
+  </si>
+  <si>
+    <t>CB040</t>
+  </si>
+  <si>
+    <t>SP080</t>
+  </si>
+  <si>
+    <t>CA030</t>
+  </si>
+  <si>
+    <t>MS050</t>
+  </si>
+  <si>
+    <t>AS050</t>
+  </si>
+  <si>
+    <t>DS050</t>
+  </si>
+  <si>
+    <t>DMA025</t>
+  </si>
+  <si>
+    <t>DMA125</t>
+  </si>
+  <si>
+    <t>DMC025</t>
+  </si>
+  <si>
+    <t>DMC125</t>
+  </si>
+  <si>
+    <t>DMP025</t>
+  </si>
+  <si>
+    <t>DMP125</t>
+  </si>
+  <si>
+    <t>GF150</t>
+  </si>
+  <si>
+    <t>LW060</t>
+  </si>
+  <si>
+    <t>LA015</t>
+  </si>
+  <si>
+    <t>LA050</t>
+  </si>
+  <si>
+    <t>BA050</t>
+  </si>
+  <si>
+    <t>CW400</t>
+  </si>
+  <si>
+    <t>LT200</t>
+  </si>
+  <si>
+    <t>LM025</t>
+  </si>
+  <si>
+    <t>LM125</t>
+  </si>
+  <si>
+    <t>LM250</t>
+  </si>
+  <si>
+    <t>UC100</t>
+  </si>
+  <si>
+    <t>UL200</t>
+  </si>
+  <si>
+    <t>DT050</t>
+  </si>
+  <si>
+    <t>CW350</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Clean Marine Micellar Deep Cleansing Water (Refil Pack) 350ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>350ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="48"/>
+        <color theme="1"/>
+        <rFont val="Franchise"/>
+        <family val="3"/>
+      </rPr>
+      <t>ROVECTIN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="36"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t xml:space="preserve"> Product MSRP List</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>USD</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>GBP</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Vita Dark Spot Serum 30ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>30ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Barcode</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>8809348502809</t>
+  </si>
+  <si>
+    <t>8809348502816</t>
+  </si>
+  <si>
+    <t>8809348500003</t>
+  </si>
+  <si>
+    <t>8809348503011</t>
+  </si>
+  <si>
+    <t>VDS003</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>3ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Vita Dark Spot Serum 3ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>TBD</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Rovectin Intense Moisture Sun Cream 1ml </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>IMS001</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Aqua Hyaluronic Essence 1ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>AHE001</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Calming Lotus Cream</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Calming Lotus Toner</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>60ml</t>
+  </si>
+  <si>
+    <t>Upgrade</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Visual contents </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Official product detail page</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/u/0/folders/1QNGLV10xmEa5BTFqjy_83JsscM6Ykucv</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>PTF_Rovectin Porecare Tightening Cleansing Foam - Google Drive</t>
+  </si>
+  <si>
+    <t>Product name and package design</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1bAniKDXu-s0o8k8_D-8JfSJqmJqqxN5i</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1WfIyRxxPyodziYif1FmlnZ_fVarYypxW</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Box for secondary packaging has been added. Product name and package design.</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/19ueCBm7xDFKBrKSZ_LZKvLd3hu3Jpu6W</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1mZSn0r8XbvaW9TmD_tkGI4wKMRkIyFrO</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/17DJwsIB17m4DtcofofBsNc-zWWOzrg7N</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1arj9pV5WoaT8FqX6KRoZbqBF_Lu_-M26</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1Y4_nnQulJc5_vtKGNj2seL2vx-UPTcDf</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1JQ72uz-3JpuiA9E41_qk9nJqzZLF51W0</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>No change</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Aqua Soothing Sun Cream’s formula(ingredients) has been upgraded to more gentle mineral sunscreen formula(Zinc Oxide only).  
+Product name, barcode and package design.</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1_e8vsV-IJMPfwuZi0OVT_aIGcdj0-_gK?usp=sharing</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1FsJwsOyuEKX9C9idt1Dsqya3mvbIdWyF?usp=sharing</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Rovectin Cica Care Blemish Clearing Cream 10ml </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>TBA</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>ASC001</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">Rovectin Aqua Soothing Sun Cream SPF50+ PA++++ 1ml </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Cica Care Blemish Clearing Cream 50ml</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>NEW Product</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/14unysB4Nn-ls3F5goYBlZ2csICmIfVUd</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1LPRNvgXoew6o0x_Siv9HmVEZ-g2AvLjY</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1LLXyCTOsHTSxvvcEYJP3wcfBd0jxK2Gk</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1opje7kW0tLhzX1UbNMO5i2i_OqOIkb5Y</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1_k7zSSzs8WX4x59U1Cu5M3UNg2Wu1xYA</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1YIqbzlDr-blpNoYt-QlRkdFI-XcExzpL</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/15lBFtRptKjPHquWikEGO0g4Y3fm7aX9P</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1ZitoYHFiVdBrcJl2WL2JGVOYwasfEYQ4</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">https://drive.google.com/drive/folders/1mFJjApvSF-bP3RfO4wCop_kBgqlHbQ90 </t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1knO2tFChUVm0vBahEnmP-35ujDFb1suo</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>N8809348503264</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Vita Tone Up Sun Cream’s formula(ingredients) has been upgraded to more gentle mineral sunscreen formula(Zinc Oxide only).  
+Product name, barcode and package design.</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Formula(ingredients) has been upgraded.  
+Product name, barcode and package design.</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1k9ehV8ITfdoG4gLKDIVbZldCeiVo-fSC?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1ZRkn7LwqARQDofyB2sLJv-NY7fz33ar3?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1VCXVFf5DnXncY_RNK1tBYETZjVKNKkF3?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1BuG7ynuZdgbs3V-nJokHJ-U3CFWSZIoq?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1V-LCsOgUdE8KDH1b7Q95wGed9Gbqva2U?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1kgB7lNIexUyza4eKTBOcKE9DE6a9bgSk?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1HOkk-EYOVqG-A6PIVfCeKL7_a9udNfA4?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1QT_AsJPGH_77w7wqjYmWXVWPAzd009bK?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1IjDuBvBsguY_UN3TNXLauWjsYeF7PXhS?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1V1oW8Yk94x03-zrwM1k2Xl-i9EL5PIWm?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1Hkd0L-HQA_S72N6Iz3i3EblzMU3sOnO0?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1FxUMZVIJPxyVpsFFRMv2dJlePzGyRwYP?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/15Svvaq6mMZLklD15YcZ6liLWjHCT6BsG?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1bHr5BfXNwX8ZvtR43XuhVZJciUH0rygc?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1flCaj4qcb91wEb5IKROxsrMSlDBPUhs6?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1JLHtKOTFe8sbBOaqnpaLQU43WduJtlJV?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1DRbwMgzsgrc09_nl3baZKguzpj-fFM12?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1OJY3884iedEsXqy4ajQnZLQ5sbd97yRd?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1BpOK0MKrOKxwDiGrKORYgvSU_YQRXuRi?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1BPyJx079jY2skR-X6jr6Qnc7PFa7NVdV?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1WQOqM5Xx1yJKH6li_Ch6Nm05erj6AD4-?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/13TTd9DlBuSaXlz5C_A5LnLGB9FfcXfa2?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1rp6Yt7enRFJT4bYzQ6N8oHuc5c41gVF9?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1Amp9DjZbTZmSrzE2_GRR69neAwJLrPSw?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/14fQnnvqnzkvAq6iKizK3QSye7iA1vgMY?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1_EbCNNnFMVWrMVAKEAgAI0x2_SeKn9FK?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1VtCzwJIgocJlVE2dUG1ELea6_ZoZ4X6i?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>https://drive.google.com/drive/folders/1FeS16dCWZV2v6th3RoKBHANrlm8zI07b?usp=drive_link</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Image</t>
+  </si>
+  <si>
+    <t>비고</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Conditioning Cleanser 175ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Aqua Gentle Cleansing Gel 175ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Activating Treatment Lotion 180ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">)&gt;&gt; Aqua Hyaluronic Essence 180ml </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Activating Treatment Lotion 100ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">)&gt;&gt; Aqua Hyaluronic Essence 100ml </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Aqua Activating Serum 35ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Aqua Peptide Serum 30ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Barrier Repair Face &amp; Body Cream 175ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin  Intense Panthenol Body Cream 175ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Barrier Repair Face Oil 30ml 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Intense Glow oil 30ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Cica Care Purifying Toner 260ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Cica Care Balancing Toner 260ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Cica Care Balm 40ml 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Cica Care Spot Balm 40ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Cica Care Clearing Ampoule 30ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Cica Care Clearing Ampoule 30ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Skin Essentials Deep Moisture UV Protector SPF50+ PA++++ 50ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Intense Moisture Sun Cream SPF50+ PA++++  50ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Aqua Soothing UV Protector SPF50+ PA++++ 50ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Aqua Soothing Sun Cream SPF50+ PA++++</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Double Tone-up UV Protector SPF50+ PA++++ 50ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Vita Tone Up Sun Cream</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Dr. Mask Aqua 1ea 25ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Dr. Mask Aqua (1ea)</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Dr. Mask Aqua 5ea 125ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">)&gt;&gt; Rovectin Dr. Mask Aqua (5ea)  </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Dr. Mask Cica 1ea 25ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Dr.Mask Cica 1ea</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Dr. Mask Cica 5ea 125ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Dr.Mask Cica 5ea</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Skin Essentials Dr. Mask Pore 1ea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Dr. Mask Pore 1ea 25ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Skin Essentials Dr. Mask Pore 5ea
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Dr. Mask Pore 5ea 125ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Green Papaya Pore Cleansing Foam 150ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Porecare Tightening Cleansing Foam 150ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Lotus Water Cream 60ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Calming Lotus Cream</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean LHA Blemish Ampoule 15ml/50ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt;Rovectin Pore Care Refining LHA Ampoule</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Forever Young Biome Ampoule 50ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt;Intense Biome Ampoule 30ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Marine Micellar Deep Cleansing Water 400ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Aqua Deep Cleansing Water 400ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Lotus Water Calming Toner 200ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt;  Rovectin Calming Lotus Toner 200ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Clean Lotus Water Calming Sheet Mask (1ea) 25ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Calming Lotus Sheet Mask (1EA)</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>상품명&amp;패키지 외 나머지 동일</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>상품명/패키징디자인/박스 입수량/바코드 /용량/변경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>단상자가 추가되었으며, 상품명/패키징디자인/박스 입수량 변경
+바코드 동일</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>성분&amp;상품명&amp;패키지 변경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>성분&amp;상품명&amp;패키지&amp;바코드 변경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">용기&amp;상품명&amp;패키징디자인
+&amp;용량&amp;바코드 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">용기&amp;상품명&amp;패키징디자인
+&amp;용량&amp;바코드 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>리브랜딩</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>진행</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> X</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>신제품</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>원화공급가</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>23</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>년</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>24년 원화공급가</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>24년</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rovectin Skin Essentials Barrier Repair Aqua Concentrate 60ml
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Arial Unicode MS"/>
+        <family val="2"/>
+        <charset val="129"/>
+      </rPr>
+      <t>변경된이름</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>)&gt;&gt; Rovectin Aqua Hyaluronic Cream 60ml</t>
+    </r>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>성분/상품명/패키징디자인/바코드/박스 입수량 변경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Rovectin Calming Lotus Sun Cream SPF50+ PA++++</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTS03-CUltra100</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTS05-ABR</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTS03-E</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTP01-MDR</t>
+  </si>
+  <si>
+    <t>RVTP01-MDR</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTS01-BMCicaR</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTS01-CAquaRR</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>RVTC01-F2R</t>
+  </si>
+  <si>
+    <t>RVTS01-ER180</t>
+  </si>
+  <si>
+    <t>RVTS01-ER100</t>
+  </si>
+  <si>
+    <t>RVTS01-SAquaR</t>
+  </si>
+  <si>
+    <t>RVTS01-CFR</t>
+  </si>
+  <si>
+    <t>RVTS01-Oil</t>
+  </si>
+  <si>
+    <t>RVTS01-T2</t>
+  </si>
+  <si>
+    <t>RVTS01-AR</t>
+  </si>
+  <si>
+    <t>RVTSM01-SCDM</t>
+  </si>
+  <si>
+    <t>RVTSM01-SCAR</t>
+  </si>
+  <si>
+    <t>RVTP01-MD1R</t>
+  </si>
+  <si>
+    <t>RVTP01-MDCR1</t>
+  </si>
+  <si>
+    <t>RVTP01-MDCR5</t>
+  </si>
+  <si>
+    <t>RVTP01-M1R</t>
+  </si>
+  <si>
+    <t>RVTP01-MR</t>
+  </si>
+  <si>
+    <t>RVTC05-PFR</t>
+  </si>
+  <si>
+    <t>RVTS05-CR</t>
+  </si>
+  <si>
+    <t>RVTS05-A30</t>
+  </si>
+  <si>
+    <t>RVTC05-WR</t>
+  </si>
+  <si>
+    <t>RVTS05-TR</t>
+  </si>
+  <si>
+    <t>RVTP05-M1R</t>
+  </si>
+  <si>
+    <t>RVTSM04-SCdefR</t>
+  </si>
+  <si>
+    <t>RVTS06-VS</t>
+  </si>
+  <si>
+    <t>RVTS02-C</t>
+  </si>
+  <si>
+    <t>RVTSM04-LS</t>
+  </si>
+  <si>
+    <t>USD</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>ROVECTIN</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Lead Time 3 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd20000.00</t>
+  </si>
+  <si>
+    <t>Code</t>
+  </si>
+  <si>
+    <t>Vol</t>
+  </si>
+  <si>
+    <t>Qty/Ctn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="11">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="\$#,##0.00_);[Red]\(\$#,##0.00\)"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="\$#,##0"/>
+    <numFmt numFmtId="167" formatCode="\$#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="169" formatCode="00&quot;ml&quot;"/>
+    <numFmt numFmtId="170" formatCode="0&quot;ml&quot;"/>
+    <numFmt numFmtId="171" formatCode="_-[$£-809]* #,##0.00_-;\-[$£-809]* #,##0.00_-;_-[$£-809]* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="&quot;₩&quot;#,##0_);[Red]\(&quot;₩&quot;#,##0\)"/>
+    <numFmt numFmtId="173" formatCode="_-[$₩-412]* #,##0_-;\-[$₩-412]* #,##0_-;_-[$₩-412]* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="56">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="36"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="48"/>
+      <color theme="1"/>
+      <name val="Franchise"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="36"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="28"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="28"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="26"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri Light"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri Light"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="Arial Unicode MS"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="Arial Unicode MS"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="Arial Unicode MS"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="맑은 고딕"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial Unicode MS"/>
+      <family val="2"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="돋움"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="11">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="128">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="13" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="13" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="13" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="41" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="43" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="43" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="43" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="50" fillId="8" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="45" fillId="8" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="45" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="51" fillId="8" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="20" fillId="8" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="20" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="50" fillId="8" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="45" fillId="8" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="45" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="51" fillId="8" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="8" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="50" fillId="8" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="9" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="44" fillId="10" borderId="1" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="44" fillId="10" borderId="1" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="9">
+    <cellStyle name="Bad" xfId="6" builtinId="27"/>
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
+    <cellStyle name="Warning Text" xfId="4" builtinId="11"/>
+    <cellStyle name="쉼표 [0] 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="쉼표 [0] 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>422252</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>112059</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1483099</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>111874</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC77C2E1-BC8C-41C6-8153-9E3F7421071E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12736172" y="287319"/>
+          <a:ext cx="1060847" cy="1188535"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>538758</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>87085</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1087210</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1196968</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="그림 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBA3B962-EE2C-F11A-8417-C35B68B3A247}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="702044" y="16197942"/>
+          <a:ext cx="538927" cy="1113693"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>522149</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>250371</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1006005</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1160732</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="그림 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{722C3D32-BAAA-18E3-1402-A5B8BAA76239}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="685435" y="44141571"/>
+          <a:ext cx="480046" cy="919886"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>364671</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1239610</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1239609</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="그림 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFD832A2-EF73-4EAE-8053-FA1468287B20}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="527957" y="42704657"/>
+          <a:ext cx="865414" cy="1153884"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>504663</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>32657</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1087210</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1237077</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="그림 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E772CEB-71BC-4B44-B99C-94EEB9D0FC20}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="667949" y="18669000"/>
+          <a:ext cx="573022" cy="1213945"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>325756</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>71848</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1050744</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1161234</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="그림 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E725E0-6FE6-4871-984E-951598A0F7EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1128577" y="31436312"/>
+          <a:ext cx="728798" cy="1102721"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>359231</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>43544</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1257245</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1237162</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="그림 80">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE13FC3A-AD5C-4BE3-A82D-C50538962CBE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="522517" y="36358287"/>
+          <a:ext cx="898014" cy="1197428"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304801</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>30753</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1221441</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1240427</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="그림 81">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F756095-DFF5-442B-BA2B-5B1E4EB6C437}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="468087" y="37722539"/>
+          <a:ext cx="916640" cy="1221104"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555174</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>43544</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>970189</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1238740</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="그림 82">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466B318A-C047-4D00-AC73-1B7A9FE21109}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="718460" y="32570058"/>
+          <a:ext cx="424540" cy="1191386"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555171</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>217715</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>896608</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1084763</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="그림 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC384CB-DE84-4553-AFC2-1935822823B9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="718457" y="31481486"/>
+          <a:ext cx="331912" cy="870858"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>239487</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>21773</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1447800</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1239611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="그림 86">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{011CD758-3F19-4C7C-986E-1E10B75207D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="402773" y="45175716"/>
+          <a:ext cx="1208313" cy="1208313"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>511630</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>108858</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1011827</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1196547</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="그림 87">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91F81C43-1BB6-4029-A6B9-8C39FACE9D8B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="674916" y="21270687"/>
+          <a:ext cx="511627" cy="1083879"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>185058</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>21775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1351190</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1201409</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="그림 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DE1F540-EDD6-4496-91B2-7F478029B703}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="348344" y="28760061"/>
+          <a:ext cx="1175657" cy="1175824"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>350249</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>31570</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1277984</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1240258</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="그림 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBB5E80B-D708-4BAC-9884-3D26183093BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="513535" y="27599641"/>
+          <a:ext cx="914400" cy="1212498"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>364400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>43271</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1241252</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1198518</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="그림 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F0B376-843B-43D9-A7D3-E86FB6EA0C58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="527686" y="25080414"/>
+          <a:ext cx="884472" cy="1168582"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>293914</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>10886</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1239610</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1236877</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="그림 91">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327AF509-B4A0-4C24-97BB-8B256C46DEAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="457200" y="22435457"/>
+          <a:ext cx="936171" cy="1235516"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555171</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>56604</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>935626</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1238533</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="그림 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6CA3F1B-F863-417F-BD8F-02F097A4C291}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="718457" y="35108604"/>
+          <a:ext cx="391885" cy="1185739"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>315686</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>185058</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1392011</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1240585</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="그림 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDF5A909-67EB-4E5B-B583-811B2FD36BCD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="478972" y="17558658"/>
+          <a:ext cx="1066800" cy="1066957"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489857</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>54428</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>974164</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1201238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="그림 98">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5065FD-AA3F-4B26-9DAB-2FEB219390FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="653143" y="33843685"/>
+          <a:ext cx="491927" cy="1143000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>500743</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>10887</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1048838</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1160142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="그림 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F597E9-9DF6-493C-8CAC-184EABEAADF0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="664029" y="19909973"/>
+          <a:ext cx="544285" cy="1153065"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>424544</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>21771</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1084762</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1237805</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="그림 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E172C750-E1EE-4999-97E3-F419CCEC436A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="587830" y="7293428"/>
+          <a:ext cx="664028" cy="1229369"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>478972</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1125040</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1146218</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="그림 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6321F55D-BB9F-41F8-81D2-45E50E28D928}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="642258" y="15000513"/>
+          <a:ext cx="642258" cy="993819"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>413657</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>21773</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1066800</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1234800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="그림 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2235CE27-074D-4CD0-9578-11CBE5942042}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="576943" y="8556173"/>
+          <a:ext cx="653143" cy="1209217"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555172</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>185057</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1011827</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1198484</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="그림 103">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68C56CF-06E1-4FA9-A544-009061034B32}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="718458" y="11244943"/>
+          <a:ext cx="468085" cy="1009617"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381001</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>21772</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1198789</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>986</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="그림 104">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36FB0B38-0658-427D-8DD6-919EC28B4311}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="544287" y="2242458"/>
+          <a:ext cx="827313" cy="1240868"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>478972</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>10886</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1066800</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1164255</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="그림 105">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F462C10-3B9D-456F-8CB4-A41F82C0E865}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="642258" y="12333515"/>
+          <a:ext cx="587828" cy="1164799"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>517072</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>71847</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>993321</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1165674</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="그림 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A82FC1CF-803E-4837-B983-2E7437942FA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="680358" y="6127026"/>
+          <a:ext cx="476249" cy="1105257"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>588918</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>360236</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>859428</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1255667</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="그림 107">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81E4C42-AE09-4101-AFBF-78F95EDAED10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="752204" y="5149950"/>
+          <a:ext cx="281940" cy="895431"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>512989</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>34833</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>937062</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="그림 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A6B3460-8207-43CC-B7ED-BDA6222BF778}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="676275" y="3559083"/>
+          <a:ext cx="420263" cy="1226820"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>408216</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>40821</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1045573</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1177450</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="그림 110">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01DAF469-43A6-F061-4CCC-5B9347EA719C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="571502" y="9892392"/>
+          <a:ext cx="629737" cy="1136629"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>394607</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1211035</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1012915</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>41219</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="그림 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DD3776E-B6C8-FF9F-243A-DD3099BAE43F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="557893" y="13593535"/>
+          <a:ext cx="629738" cy="1361113"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>27215</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1292678</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1121721</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="그림 114">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE05FE87-CAD1-27F3-83F8-4667297B0956}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="353786" y="23798894"/>
+          <a:ext cx="1102178" cy="1098316"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>748393</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>989511</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>60416</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>169020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="그림 116">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69E80BD5-2299-3F4C-2114-CE50D7695EF2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="748393" y="26026654"/>
+          <a:ext cx="1698988" cy="1704722"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>231322</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1276573</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>3394</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="그림 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8B168B-8639-2E25-E9B5-C3731637046E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="394608" y="38957250"/>
+          <a:ext cx="1035726" cy="1268859"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>231643</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>323</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1273084</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>15655</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="그림 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FEAD5AE-113C-F417-6045-DE4C33C66ADF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="394929" y="40223037"/>
+          <a:ext cx="1033821" cy="1269366"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>258536</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1312545</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1145449</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="그림 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1B158E-3D18-4B0A-874B-CB569FC362E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1061357" y="30194250"/>
+          <a:ext cx="1050199" cy="1050199"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>461877</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>169372</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1139191</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1160000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107DBF1E-FD53-AAC4-3155-1C9AE83D78CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1258513" y="37801781"/>
+          <a:ext cx="677314" cy="994438"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>522149</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>250371</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1004100</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1156922</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="그림 49" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9777DA05-8C89-447B-A2D6-BAA0989644E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21164729" y="45505551"/>
+          <a:ext cx="483856" cy="910361"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>350174</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>103909</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1181447</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1264228</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="그림 50" descr="텍스트, 세면용품, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7F63CDD-B4E9-45BE-8FA2-BE9C3AC81394}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="10700" t="15363" r="12732" b="4305"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13234901" y="38221227"/>
+          <a:ext cx="831273" cy="1160319"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>137483</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>17963</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1345796</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1239611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="그림 51" descr="텍스트, 세면용품, 로션, 병이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14657B04-1A91-49FC-BBDE-14AAFDB7593B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13022210" y="40698372"/>
+          <a:ext cx="1208313" cy="1221648"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>640513</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>255656</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1001857</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1105877</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="그림 52" descr="세면용품, 향수, 용액, 화장품이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F05D6C-A523-490A-A409-BC1BC170C450}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15009656" y="48071156"/>
+          <a:ext cx="361344" cy="850221"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>522515</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>54430</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1011184</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1164772</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="그림 53" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{324DEF19-1FEB-433C-8977-230B7267C235}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13372606" y="18781157"/>
+          <a:ext cx="488669" cy="1110342"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>629741</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>878437</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1199605</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="그림 39" descr="텍스트, 병, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEC08BF9-3C34-D1C4-7B80-B3D01E2E0DD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14998884" y="3623310"/>
+          <a:ext cx="248696" cy="1113880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>625929</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>226277</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>912091</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1201244</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="그림 42" descr="텍스트, 병, 로션, 디자인이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBAD0D71-8CB3-A974-98CA-DD61EB4B336C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13476020" y="4983004"/>
+          <a:ext cx="286162" cy="974967"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>379033</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>100966</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1222739</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1233162</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="그림 54" descr="텍스트, 스크린샷, 사람, 디자인이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{568D9413-C4EA-9CB6-87FB-C0F7015D7D73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14748176" y="27669037"/>
+          <a:ext cx="843706" cy="1132196"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>372400</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>25309</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1275260</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1235101</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="그림 56" descr="텍스트, 스크린샷, 사람, 실내이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05801B6A-AF72-E661-288C-C584109596EF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14741543" y="28858845"/>
+          <a:ext cx="902860" cy="1209792"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>357597</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>105047</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1201239</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1228535</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="그림 19" descr="텍스트, 포스터, 청량 음료, 병이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD19A042-1317-AB95-C287-630C1F87E0B8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14726740" y="23876726"/>
+          <a:ext cx="843642" cy="1123488"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>353787</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>13607</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1240156</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1205075</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="그림 41" descr="텍스트, 병, 사람, 청량 음료이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E38877EF-309C-FAC3-4035-AC614B13D1DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14722930" y="25050750"/>
+          <a:ext cx="886369" cy="1191468"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>517072</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>77834</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1050563</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1197981</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="그림 38" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F9E3ECD-4C5E-46A5-0A4E-629BDA2C7ABB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14886215" y="30476191"/>
+          <a:ext cx="546191" cy="1116337"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>546806</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>52916</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>935771</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1240547</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1" descr="텍스트, 용제, 용액, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C82494F-29D0-4E47-AF2D-D52C9F68A051}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13440834" y="36583055"/>
+          <a:ext cx="381345" cy="1197156"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>640715</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>100119</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>968912</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1203254</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="그림 5" descr="텍스트, 용액, 용제, 로션이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{093BF0D3-5D1D-457E-8A51-54DD2E2916B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13534743" y="2357897"/>
+          <a:ext cx="315497" cy="1099325"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>299029</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>381000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1246332</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1160318</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="그림 13" descr="텍스트, 세면용품, 스킨 크림, 피부 관리이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D29B1DC-1F48-4E62-A8C4-55BAE1F2D79A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13183756" y="43624500"/>
+          <a:ext cx="947303" cy="779318"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>612322</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>929742</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1127356</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="그림 14" descr="텍스트, 세면용품, 스킨 크림, 피부 관리이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E37B01DF-5940-426C-9AF0-69A792E00E82}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13484679" y="15144750"/>
+          <a:ext cx="308530" cy="1040996"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>488910</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>126711</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1029400</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1238250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="그림 17" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6540F308-AC86-4D55-9671-915715ABAA08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13347660" y="18748086"/>
+          <a:ext cx="540490" cy="1111539"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>388052</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>84157</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1181765</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1161733</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="그림 20" descr="텍스트, 스크린샷, 물 튀김, 물이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21E3CD3B-EAE0-4274-9BA0-A19DA4231B85}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13246802" y="19967595"/>
+          <a:ext cx="793713" cy="1082656"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>370569</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>45068</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1238251</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1197189</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="그림 28" descr="텍스트, 사람, 물 튀김이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFECBB07-96BC-46F3-98C7-61AFC1DBCE7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13229319" y="21190568"/>
+          <a:ext cx="867682" cy="1148946"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>554084</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1007243</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1237038</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="그림 29" descr="세면용품, 텍스트, 피부 관리, 스킨 크림이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03170B06-B204-4193-962A-34F1EDBD87AF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13438811" y="29255258"/>
+          <a:ext cx="453159" cy="1145598"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>551708</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>13607</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>953836</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>16501</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="그림 36" descr="텍스트, 용액, 용제, 플라스틱 병이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C794DF83-E47C-410A-9CE6-663228492837}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13424065" y="39338250"/>
+          <a:ext cx="402128" cy="1275615"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>326572</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>78429</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1219325</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1241973</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="그림 37" descr="텍스트, 채소이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA06906-D33D-4C27-953C-DD85E99B4645}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13198929" y="40682143"/>
+          <a:ext cx="892753" cy="1166084"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>326572</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1239815</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>2103</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="그림 43" descr="텍스트, 채소, 사람이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15CB0A8-37ED-4E90-9756-6C3C91FF831D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13198929" y="41939442"/>
+          <a:ext cx="913243" cy="1221797"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>498929</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1105644</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>21224</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="그림 44" descr="텍스트, 용액, 용제, 병이(가) 표시된 사진&#10;&#10;자동 생성된 설명">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1D454F-0F3C-471B-A5C2-584E5B34AB59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13383656" y="11222182"/>
+          <a:ext cx="606715" cy="1302769"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>470074</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>102138</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1011072</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>34780</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="그림 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C291EF05-1401-A59E-12BE-5473D48EFF1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13354801" y="17732047"/>
+          <a:ext cx="540998" cy="1214188"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>478676</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1083830</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>17908</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="그림 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B7BC8B1-2AD1-4957-8AB1-EED3781D5B0C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13363403" y="13807267"/>
+          <a:ext cx="605154" cy="1277459"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>606137</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>225136</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>931373</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1260606</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="그림 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{577E716F-987C-798F-2951-1F2A0C59663F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13490864" y="6321136"/>
+          <a:ext cx="325236" cy="1035470"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>554183</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>173182</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1001239</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1227687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="그림 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C19B08-F481-1DE1-20D1-E44502D43BC5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13438910" y="7550727"/>
+          <a:ext cx="447056" cy="1054505"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>432954</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>103909</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1106458</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1220774</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="그림 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB2813F7-26CA-3D59-A8E8-23CDCA79C1ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13317681" y="8763000"/>
+          <a:ext cx="673504" cy="1116865"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>502227</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>155865</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>958638</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1277737</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="그림 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E244383-94C6-CA28-CC76-66A2768EBC26}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13386954" y="10096501"/>
+          <a:ext cx="456411" cy="1121872"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>571499</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>329046</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>996440</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1193050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="그림 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D04DE0AE-3F87-498C-4378-8A1A2E5247A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13456226" y="15395864"/>
+          <a:ext cx="424941" cy="864004"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>536864</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>225136</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1006266</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1194955</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="그림 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA6370DF-4AE3-F038-7245-2690201F7E43}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13421591" y="30653181"/>
+          <a:ext cx="469402" cy="969819"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>536864</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>207818</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>985232</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1130537</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="그림 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70DCBA5B-0025-A55B-2A0C-9DA371EE6814}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13421591" y="31917409"/>
+          <a:ext cx="448368" cy="922719"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>404814</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>119063</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1190625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1476001</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9957BA23-B593-A773-DEA3-0ECB5B277F34}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13287377" y="45339001"/>
+          <a:ext cx="785811" cy="1356938"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>422252</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>112059</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1060847" cy="1197243"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFDD5F38-A160-4DCA-B868-7A6C42F5D97C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19024577" y="283509"/>
+          <a:ext cx="1060847" cy="1197243"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>367393</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>163287</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="662940" cy="1035484"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="그림 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{824E9CD4-1EBF-4047-97A0-7D1933B402B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1434193" y="2401662"/>
+          <a:ext cx="662940" cy="1035484"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>239487</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1034143" cy="904785"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43B392D3-E2FE-4D66-AC4F-E3198376CF7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1306287" y="3657599"/>
+          <a:ext cx="1034143" cy="904785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>484864</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>124797</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="623752" cy="990989"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="그림 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91218941-4D25-4DF3-AE73-5196DB3C69D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1551664" y="4896822"/>
+          <a:ext cx="623752" cy="990989"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>480251</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>176892</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="621928" cy="993786"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="그림 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E36B6F61-216B-4885-A5AF-5F28249F0FF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1547051" y="6215742"/>
+          <a:ext cx="621928" cy="993786"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489858</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>163286</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1104085</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1125605</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="그림 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF5639B-85D2-437A-BAF8-703F11BE07B9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1554753" y="6223091"/>
+          <a:ext cx="614227" cy="962319"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>167508</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>165689</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1228355</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>148359</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8C6E5B3-18D8-41C3-A644-3916FC239639}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="945150" y="339989"/>
+          <a:ext cx="1060847" cy="1162541"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>538758</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>87085</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1089115</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1198873</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="그림 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004A250F-DB73-4631-A50C-A9DEE6ACC720}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1313048" y="16266066"/>
+          <a:ext cx="550357" cy="1111788"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>522149</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>250371</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1011720</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1160732</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B630775E-6E22-4C97-A008-FDDEB3135D7F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1296439" y="45601661"/>
+          <a:ext cx="489571" cy="910361"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>364671</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1239610</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1235799</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="그림 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80FC1B32-2540-40D7-A6C7-1FEB883221FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1138961" y="44159129"/>
+          <a:ext cx="874939" cy="1159599"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>504663</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>32657</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1089115</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1235172</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="그림 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85E2C22B-33CF-48EA-9F5D-DFAE6AF5381E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1278953" y="18748360"/>
+          <a:ext cx="584452" cy="1202515"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>325756</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>71848</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1050744</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1159329</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="그림 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DAD75DE-D70B-400F-AE64-1BC1E799F8AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1100046" y="31471164"/>
+          <a:ext cx="724988" cy="1087481"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>359231</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>43544</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1242005</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1239067</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="그림 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB45BB23-A484-476F-B956-CE07ACACA0D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1133521" y="39053028"/>
+          <a:ext cx="882774" cy="1195523"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>304801</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>30753</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1221441</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1238522</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="그림 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97B9599-EE35-4AEB-B80D-C63149C37302}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1079091" y="40308598"/>
+          <a:ext cx="916640" cy="1207769"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555174</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>43544</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>970189</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1240645</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="그림 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C91C4FA8-5F60-4B70-A43A-AB88A6D2E346}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1329464" y="33979583"/>
+          <a:ext cx="415015" cy="1197101"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555171</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>217715</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>896608</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1082858</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="그림 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60937045-A956-4295-9B5B-7D473EB3A5A8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1329461" y="32885392"/>
+          <a:ext cx="341437" cy="865143"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>239487</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>21773</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1445895</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1239611</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="그림 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA1ED122-05C6-4032-AE9A-F66BE60842E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1013777" y="46641425"/>
+          <a:ext cx="1206408" cy="1217838"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>511630</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>108858</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1011827</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1202262</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="그림 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D88E048-C293-427F-B1C0-A5507885C906}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1285920" y="21361284"/>
+          <a:ext cx="500197" cy="1093404"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>185058</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>21775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1349285</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1201409</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="그림 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20EB0A88-A365-4D07-9288-A749B8CADF37}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="959348" y="28884369"/>
+          <a:ext cx="1164227" cy="1179634"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>350249</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>31570</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1279889</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1238353</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="그림 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F36CCC82-B7AA-4AD6-9ABA-154469473E84}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1124539" y="27625802"/>
+          <a:ext cx="929640" cy="1206783"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>364400</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>43271</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1241252</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1200423</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="그림 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66B7F6CB-3687-4836-ADB9-EDDC90A627D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1138690" y="25100781"/>
+          <a:ext cx="876852" cy="1157152"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>293914</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>10886</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1237705</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1238782</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="그림 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A29032A-9030-4783-A358-6891C9C95E83}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1068204" y="22531673"/>
+          <a:ext cx="943791" cy="1227896"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555171</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>56604</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>935626</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1238533</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="그림 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF644AD-8B8C-4F80-AF81-60D48E17B557}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1329461" y="36529365"/>
+          <a:ext cx="380455" cy="1181929"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>315686</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>185058</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1393916</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1238680</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="그림 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D17A4FC-184E-45C6-98C7-F8E36E7CD868}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1089976" y="17632400"/>
+          <a:ext cx="1078230" cy="1053622"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>489857</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>54428</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>972259</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1201238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="그림 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD600532-53E1-4550-92C1-F8ECC8B8450C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1264147" y="35258828"/>
+          <a:ext cx="482402" cy="1146810"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>500743</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>10887</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1050743</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1162047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="그림 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F936436-3516-4A54-8BC5-6CE8AB3D283B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1275033" y="19994952"/>
+          <a:ext cx="550000" cy="1151160"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>424544</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>21771</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1086667</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1237805</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="그림 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F645C7-EBCF-4599-83C9-F8A885BC048F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1198834" y="7322223"/>
+          <a:ext cx="662123" cy="1216034"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>478972</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1125040</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1146218</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="그림 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804EFBAE-ADCF-46C5-9A05-CC078940E99A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1253262" y="15063018"/>
+          <a:ext cx="646068" cy="993819"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>413657</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>21773</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1068705</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1234800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="그림 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BD49B4D-E84D-4953-AB54-1739AA79CA2F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1187947" y="8590586"/>
+          <a:ext cx="655048" cy="1213027"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>555172</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>185057</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1011827</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1196579</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="그림 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17791059-0E4B-4A48-AF2E-55077E430586}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1329462" y="11290592"/>
+          <a:ext cx="456655" cy="1011522"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381001</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>21772</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1202599</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>20036</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="그림 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478C0F19-C75E-4857-9BD6-C8915F6FD780}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1155291" y="2248778"/>
+          <a:ext cx="821598" cy="1266626"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>478972</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>10886</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1082040</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1158540</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="그림 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BD4CF80-0F19-4109-B0F8-B8CED77F3E0C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1253262" y="12384783"/>
+          <a:ext cx="603068" cy="1147654"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>517072</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>71847</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1010466</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1163769</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="그림 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD38F600-5588-4E6D-940F-3C88FDF8160C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1291362" y="6103937"/>
+          <a:ext cx="493394" cy="1091922"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>588918</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>360236</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>859428</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1240427</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="그림 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD05FE8-B964-4F5E-AD0E-DDC93208C27A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1363208" y="5123965"/>
+          <a:ext cx="270510" cy="880191"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>512989</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>34833</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>937062</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>3809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="그림 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A484A0B4-A0E0-4434-8CAD-2247CDFEFCB3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1287279" y="3530201"/>
+          <a:ext cx="424073" cy="1237337"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>408216</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>40821</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1051288</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1177450</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="그림 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0442C6-8F7A-47C7-B8D3-D137939D0D9D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1182506" y="9877995"/>
+          <a:ext cx="643072" cy="1136629"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>394607</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1211035</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1012915</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>54554</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="그림 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E848626-7166-461B-A8EB-DFDB8620D658}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1168897" y="13584932"/>
+          <a:ext cx="618308" cy="1380241"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>27215</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1292678</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1127436</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="그림 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C61659F-FE1D-468B-8CEE-354E99F9A026}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="964790" y="23816363"/>
+          <a:ext cx="1102178" cy="1100221"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>748393</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>989511</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>56606</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>169020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="그림 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95890B2-2383-4D89-AF3B-E3C205691957}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="748393" y="26047021"/>
+          <a:ext cx="1616336" cy="1716231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>231322</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1272763</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>16730</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="그림 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441116FF-FE17-4121-B78E-324769D6687B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1005612" y="41546206"/>
+          <a:ext cx="1041441" cy="1285092"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>231643</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>323</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1276894</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>21370</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="그림 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329D2D9B-0BB6-4195-8240-20131804FFB9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1005933" y="42814891"/>
+          <a:ext cx="1045251" cy="1289408"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>258536</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1310640</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1162594</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="그림 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71FD900-CEFD-4EA7-91EC-E0A2D41A5011}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1032826" y="30226205"/>
+          <a:ext cx="1052104" cy="1067344"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>461877</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>169372</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1139191</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1160000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="그림 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BC1AE87-8F4D-4D0C-965A-EA18B89247D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1236167" y="37910495"/>
+          <a:ext cx="677314" cy="990628"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 테마">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3317,13827 +9034,5230 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Y4_nnQulJc5_vtKGNj2seL2vx-UPTcDf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1knO2tFChUVm0vBahEnmP-35ujDFb1suo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1opje7kW0tLhzX1UbNMO5i2i_OqOIkb5Y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1V1oW8Yk94x03-zrwM1k2Xl-i9EL5PIWm?usp=drive_link" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/15lBFtRptKjPHquWikEGO0g4Y3fm7aX9P" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1kgB7lNIexUyza4eKTBOcKE9DE6a9bgSk?usp=drive_link" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/15Svvaq6mMZLklD15YcZ6liLWjHCT6BsG?usp=drive_link" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1OJY3884iedEsXqy4ajQnZLQ5sbd97yRd?usp=drive_link" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1WQOqM5Xx1yJKH6li_Ch6Nm05erj6AD4-?usp=drive_link" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/14fQnnvqnzkvAq6iKizK3QSye7iA1vgMY?usp=drive_link" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1mZSn0r8XbvaW9TmD_tkGI4wKMRkIyFrO" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1eWcaQSRzsS0Hcvm5UxqviHyR6LdrDY9a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1FsJwsOyuEKX9C9idt1Dsqya3mvbIdWyF?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1k9ehV8ITfdoG4gLKDIVbZldCeiVo-fSC?usp=drive_link" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1arj9pV5WoaT8FqX6KRoZbqBF_Lu_-M26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1ZitoYHFiVdBrcJl2WL2JGVOYwasfEYQ4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1BuG7ynuZdgbs3V-nJokHJ-U3CFWSZIoq?usp=drive_link" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1QT_AsJPGH_77w7wqjYmWXVWPAzd009bK?usp=drive_link" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Hkd0L-HQA_S72N6Iz3i3EblzMU3sOnO0?usp=drive_link" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1JLHtKOTFe8sbBOaqnpaLQU43WduJtlJV?usp=drive_link" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1rp6Yt7enRFJT4bYzQ6N8oHuc5c41gVF9?usp=drive_link" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1VtCzwJIgocJlVE2dUG1ELea6_ZoZ4X6i?usp=drive_link" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/19ueCBm7xDFKBrKSZ_LZKvLd3hu3Jpu6W" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1_k7zSSzs8WX4x59U1Cu5M3UNg2Wu1xYA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1JQ72uz-3JpuiA9E41_qk9nJqzZLF51W0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/15lBFtRptKjPHquWikEGO0g4Y3fm7aX9P" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/14unysB4Nn-ls3F5goYBlZ2csICmIfVUd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1ZRkn7LwqARQDofyB2sLJv-NY7fz33ar3?usp=drive_link" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1HOkk-EYOVqG-A6PIVfCeKL7_a9udNfA4?usp=drive_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1bHr5BfXNwX8ZvtR43XuhVZJciUH0rygc?usp=drive_link" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1BpOK0MKrOKxwDiGrKORYgvSU_YQRXuRi?usp=drive_link" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1_EbCNNnFMVWrMVAKEAgAI0x2_SeKn9FK?usp=drive_link" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1mZSn0r8XbvaW9TmD_tkGI4wKMRkIyFrO" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/13TTd9DlBuSaXlz5C_A5LnLGB9FfcXfa2?usp=drive_link" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1bAniKDXu-s0o8k8_D-8JfSJqmJqqxN5i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1arj9pV5WoaT8FqX6KRoZbqBF_Lu_-M26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1mFJjApvSF-bP3RfO4wCop_kBgqlHbQ90" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1LLXyCTOsHTSxvvcEYJP3wcfBd0jxK2Gk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1V-LCsOgUdE8KDH1b7Q95wGed9Gbqva2U?usp=drive_link" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1IjDuBvBsguY_UN3TNXLauWjsYeF7PXhS?usp=drive_link" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1DRbwMgzsgrc09_nl3baZKguzpj-fFM12?usp=drive_link" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1VtCzwJIgocJlVE2dUG1ELea6_ZoZ4X6i?usp=drive_link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1YIqbzlDr-blpNoYt-QlRkdFI-XcExzpL" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1FxUMZVIJPxyVpsFFRMv2dJlePzGyRwYP?usp=drive_link" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Amp9DjZbTZmSrzE2_GRR69neAwJLrPSw?usp=drive_link" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/u/0/folders/1QNGLV10xmEa5BTFqjy_83JsscM6Ykucv" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/19ueCBm7xDFKBrKSZ_LZKvLd3hu3Jpu6W" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1_e8vsV-IJMPfwuZi0OVT_aIGcdj0-_gK?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1ZitoYHFiVdBrcJl2WL2JGVOYwasfEYQ4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1LPRNvgXoew6o0x_Siv9HmVEZ-g2AvLjY" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1HOkk-EYOVqG-A6PIVfCeKL7_a9udNfA4?usp=drive_link" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1BPyJx079jY2skR-X6jr6Qnc7PFa7NVdV?usp=drive_link" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1VtCzwJIgocJlVE2dUG1ELea6_ZoZ4X6i?usp=drive_link" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/17DJwsIB17m4DtcofofBsNc-zWWOzrg7N" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1VCXVFf5DnXncY_RNK1tBYETZjVKNKkF3?usp=drive_link" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1flCaj4qcb91wEb5IKROxsrMSlDBPUhs6?usp=drive_link" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/13TTd9DlBuSaXlz5C_A5LnLGB9FfcXfa2?usp=drive_link" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1FeS16dCWZV2v6th3RoKBHANrlm8zI07b?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1WfIyRxxPyodziYif1FmlnZ_fVarYypxW" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/17DJwsIB17m4DtcofofBsNc-zWWOzrg7N" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I494"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+    <sheetView showGridLines="0" topLeftCell="A5" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="K41" sqref="K41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="99.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.21875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.77734375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:16" ht="13.95" customHeight="1"/>
+    <row r="2" spans="1:16" ht="23.4" customHeight="1">
+      <c r="C2" s="125" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="6"/>
+    </row>
+    <row r="3" spans="1:16" ht="23.4" customHeight="1">
+      <c r="C3" s="125"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="125"/>
+      <c r="G3" s="125"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.4" customHeight="1">
+      <c r="C4" s="125"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:16" ht="23.4" customHeight="1">
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="125"/>
+      <c r="H5" s="6"/>
+      <c r="J5" s="7"/>
+    </row>
+    <row r="6" spans="1:16" ht="23.4" customHeight="1">
+      <c r="B6" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="6"/>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:16" ht="23.4">
+      <c r="B7" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="6"/>
+    </row>
+    <row r="8" spans="1:16" ht="22.5" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9" t="s">
         <v>2</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="E8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A9" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="13">
+        <v>17</v>
+      </c>
+      <c r="F9" s="14">
+        <v>5.5</v>
+      </c>
+      <c r="G9" s="15">
+        <v>70</v>
+      </c>
+      <c r="H9" s="15">
+        <v>70</v>
+      </c>
+      <c r="I9" s="15"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+    </row>
+    <row r="10" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A10" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="19">
+        <v>29</v>
+      </c>
+      <c r="F10" s="14">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G10" s="20">
+        <v>96</v>
+      </c>
+      <c r="H10" s="20">
+        <v>24</v>
+      </c>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+    </row>
+    <row r="11" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="19">
+        <v>19</v>
+      </c>
+      <c r="F11" s="14">
+        <v>6.1</v>
+      </c>
+      <c r="G11" s="20">
+        <v>160</v>
+      </c>
+      <c r="H11" s="20">
+        <v>40</v>
+      </c>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
+      <c r="P11" s="16"/>
+    </row>
+    <row r="12" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="19">
+        <v>36</v>
+      </c>
+      <c r="F12" s="14">
+        <v>10.1</v>
+      </c>
+      <c r="G12" s="20">
+        <v>112</v>
+      </c>
+      <c r="H12" s="20">
+        <v>28</v>
+      </c>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="16"/>
+    </row>
+    <row r="13" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="19">
+        <v>36</v>
+      </c>
+      <c r="F13" s="14">
+        <v>10.1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>96</v>
+      </c>
+      <c r="H13" s="20">
+        <v>12</v>
+      </c>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16"/>
+      <c r="O13" s="16"/>
+      <c r="P13" s="16"/>
+    </row>
+    <row r="14" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="29"/>
+      <c r="C14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="13">
+        <v>36</v>
+      </c>
+      <c r="F14" s="14">
+        <v>10.1</v>
+      </c>
+      <c r="G14" s="22">
+        <v>96</v>
+      </c>
+      <c r="H14" s="22">
+        <v>12</v>
+      </c>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+    </row>
+    <row r="15" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="29"/>
+      <c r="C15" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="13">
+        <v>28</v>
+      </c>
+      <c r="F15" s="14">
+        <v>7.8999999999999995</v>
+      </c>
+      <c r="G15" s="23">
+        <v>45</v>
+      </c>
+      <c r="H15" s="23">
+        <v>45</v>
+      </c>
+      <c r="I15" s="15"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+    </row>
+    <row r="16" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A16" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="13">
+        <v>30</v>
+      </c>
+      <c r="F16" s="14">
+        <v>8.4</v>
+      </c>
+      <c r="G16" s="23">
+        <v>160</v>
+      </c>
+      <c r="H16" s="23">
+        <v>20</v>
+      </c>
+      <c r="I16" s="15"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+    </row>
+    <row r="17" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="19">
+        <v>25</v>
+      </c>
+      <c r="F17" s="14">
+        <v>7</v>
+      </c>
+      <c r="G17" s="22">
+        <v>112</v>
+      </c>
+      <c r="H17" s="22">
+        <v>28</v>
+      </c>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="16"/>
+    </row>
+    <row r="18" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A18" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="19">
+        <v>24</v>
+      </c>
+      <c r="F18" s="14">
+        <v>6.8</v>
+      </c>
+      <c r="G18" s="22">
+        <v>88</v>
+      </c>
+      <c r="H18" s="22">
+        <v>22</v>
+      </c>
+      <c r="I18" s="15"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="16"/>
+    </row>
+    <row r="19" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="29"/>
+      <c r="C19" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="19">
+        <v>26</v>
+      </c>
+      <c r="F19" s="14">
+        <v>7.3</v>
+      </c>
+      <c r="G19" s="22">
+        <v>66</v>
+      </c>
+      <c r="H19" s="22">
+        <v>66</v>
+      </c>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="16"/>
+    </row>
+    <row r="20" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A20" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="24">
+        <v>34</v>
+      </c>
+      <c r="F20" s="14">
+        <v>9.6</v>
+      </c>
+      <c r="G20" s="22">
+        <v>78</v>
+      </c>
+      <c r="H20" s="22">
+        <v>78</v>
+      </c>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="30"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="16"/>
+    </row>
+    <row r="21" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="29"/>
+      <c r="C21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="24">
+        <v>29</v>
+      </c>
+      <c r="F21" s="14">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G21" s="22">
+        <v>160</v>
+      </c>
+      <c r="H21" s="22">
+        <v>20</v>
+      </c>
+      <c r="I21" s="15"/>
+      <c r="J21" s="16"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="16"/>
+      <c r="O21" s="16"/>
+      <c r="P21" s="16"/>
+    </row>
+    <row r="22" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A22" s="33" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="29"/>
+      <c r="C22" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="24">
+        <v>31</v>
+      </c>
+      <c r="F22" s="14">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G22" s="22">
+        <v>64</v>
+      </c>
+      <c r="H22" s="22">
+        <v>64</v>
+      </c>
+      <c r="I22" s="15"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+    </row>
+    <row r="23" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="29"/>
+      <c r="C23" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="19">
+        <v>29</v>
+      </c>
+      <c r="F23" s="14">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G23" s="22">
+        <v>144</v>
+      </c>
+      <c r="H23" s="22">
+        <v>36</v>
+      </c>
+      <c r="I23" s="15"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="16"/>
+    </row>
+    <row r="24" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A24" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="19">
+        <v>31</v>
+      </c>
+      <c r="F24" s="14">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G24" s="22">
+        <v>144</v>
+      </c>
+      <c r="H24" s="22">
+        <v>36</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="16"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="16"/>
+      <c r="O24" s="16"/>
+      <c r="P24" s="16"/>
+    </row>
+    <row r="25" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="29"/>
+      <c r="C25" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="24">
+        <v>4</v>
+      </c>
+      <c r="F25" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G25" s="22">
+        <v>400</v>
+      </c>
+      <c r="H25" s="22">
+        <v>100</v>
+      </c>
+      <c r="I25" s="15"/>
+      <c r="J25" s="16"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="16"/>
+      <c r="O25" s="16"/>
+      <c r="P25" s="16"/>
+    </row>
+    <row r="26" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A26" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="29"/>
+      <c r="C26" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="19">
+        <v>20</v>
+      </c>
+      <c r="F26" s="14">
+        <v>5.5</v>
+      </c>
+      <c r="G26" s="20">
+        <v>60</v>
+      </c>
+      <c r="H26" s="20">
+        <v>15</v>
+      </c>
+      <c r="I26" s="15"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="16"/>
+    </row>
+    <row r="27" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="29"/>
+      <c r="C27" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="24">
+        <v>4</v>
+      </c>
+      <c r="F27" s="14">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G27" s="22">
+        <v>400</v>
+      </c>
+      <c r="H27" s="22">
+        <v>100</v>
+      </c>
+      <c r="I27" s="15"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="16"/>
+    </row>
+    <row r="28" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A28" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="29"/>
+      <c r="C28" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="19">
+        <v>20</v>
+      </c>
+      <c r="F28" s="14">
+        <v>5.5</v>
+      </c>
+      <c r="G28" s="20">
+        <v>60</v>
+      </c>
+      <c r="H28" s="20">
+        <v>15</v>
+      </c>
+      <c r="I28" s="15"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="16"/>
+    </row>
+    <row r="29" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="29"/>
+      <c r="C29" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" s="24">
+        <v>3</v>
+      </c>
+      <c r="F29" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="G29" s="22">
+        <v>400</v>
+      </c>
+      <c r="H29" s="22">
+        <v>100</v>
+      </c>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="16"/>
+    </row>
+    <row r="30" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A30" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="24">
+        <v>15</v>
+      </c>
+      <c r="F30" s="14">
+        <v>4.5</v>
+      </c>
+      <c r="G30" s="22">
+        <v>60</v>
+      </c>
+      <c r="H30" s="22">
+        <v>60</v>
+      </c>
+      <c r="I30" s="15"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+    </row>
+    <row r="31" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="29"/>
+      <c r="C31" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="E31" s="24">
+        <v>19</v>
+      </c>
+      <c r="F31" s="14">
+        <v>5.3999999999999995</v>
+      </c>
+      <c r="G31" s="22">
+        <v>30</v>
+      </c>
+      <c r="H31" s="22">
+        <v>120</v>
+      </c>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="16"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="16"/>
+    </row>
+    <row r="32" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A32" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="24">
+        <v>20</v>
+      </c>
+      <c r="F32" s="14">
+        <v>6.4</v>
+      </c>
+      <c r="G32" s="22">
+        <v>96</v>
+      </c>
+      <c r="H32" s="22">
+        <v>12</v>
+      </c>
+      <c r="I32" s="15"/>
+      <c r="J32" s="16"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="16"/>
+      <c r="P32" s="16"/>
+    </row>
+    <row r="33" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="29"/>
+      <c r="C33" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E33" s="24">
+        <v>15</v>
+      </c>
+      <c r="F33" s="14">
+        <v>4.2</v>
+      </c>
+      <c r="G33" s="22">
+        <v>32</v>
+      </c>
+      <c r="H33" s="22">
+        <v>16</v>
+      </c>
+      <c r="I33" s="15"/>
+      <c r="J33" s="16"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="16"/>
+      <c r="P33" s="16"/>
+    </row>
+    <row r="34" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A34" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="29"/>
+      <c r="C34" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="24">
+        <v>36</v>
+      </c>
+      <c r="F34" s="14">
+        <v>10.1</v>
+      </c>
+      <c r="G34" s="22">
+        <v>48</v>
+      </c>
+      <c r="H34" s="22">
+        <v>8</v>
+      </c>
+      <c r="I34" s="15"/>
+      <c r="K34" s="30"/>
+    </row>
+    <row r="35" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="29"/>
+      <c r="C35" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="24">
+        <v>36</v>
+      </c>
+      <c r="F35" s="14">
+        <v>10.1</v>
+      </c>
+      <c r="G35" s="22">
+        <v>160</v>
+      </c>
+      <c r="H35" s="22">
+        <v>20</v>
+      </c>
+      <c r="I35" s="15"/>
+      <c r="K35" s="30"/>
+    </row>
+    <row r="36" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A36" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="29"/>
+      <c r="C36" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="24">
+        <v>23</v>
+      </c>
+      <c r="F36" s="14">
+        <v>6.5</v>
+      </c>
+      <c r="G36" s="22">
+        <v>25</v>
+      </c>
+      <c r="H36" s="22">
+        <v>25</v>
+      </c>
+      <c r="I36" s="15"/>
+      <c r="K36" s="30"/>
+    </row>
+    <row r="37" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A37" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="29"/>
+      <c r="C37" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="24">
+        <v>19</v>
+      </c>
+      <c r="F37" s="14">
+        <v>6.1999999999999993</v>
+      </c>
+      <c r="G37" s="22">
+        <v>60</v>
+      </c>
+      <c r="H37" s="22">
+        <v>60</v>
+      </c>
+      <c r="I37" s="15"/>
+      <c r="K37" s="30"/>
+    </row>
+    <row r="38" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A38" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="29"/>
+      <c r="C38" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="24">
+        <v>22</v>
+      </c>
+      <c r="F38" s="14">
+        <v>6.2</v>
+      </c>
+      <c r="G38" s="22">
+        <v>100</v>
+      </c>
+      <c r="H38" s="22">
+        <v>100</v>
+      </c>
+      <c r="I38" s="15"/>
+      <c r="K38" s="30"/>
+    </row>
+    <row r="39" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A39" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" s="29"/>
+      <c r="C39" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="24">
+        <v>3.5</v>
+      </c>
+      <c r="F39" s="14">
         <v>1</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F8" s="2" t="s">
+      <c r="G39" s="22">
+        <v>300</v>
+      </c>
+      <c r="H39" s="22">
+        <v>100</v>
+      </c>
+      <c r="I39" s="15"/>
+      <c r="J39" s="16"/>
+      <c r="K39" s="30"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="16"/>
+      <c r="O39" s="16"/>
+      <c r="P39" s="16"/>
+    </row>
+    <row r="40" spans="1:16" s="4" customFormat="1" ht="100.2" customHeight="1">
+      <c r="A40" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="21"/>
+      <c r="C40" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="24">
+        <f>E39*5</f>
+        <v>17.5</v>
+      </c>
+      <c r="F40" s="14">
         <v>5</v>
       </c>
-      <c r="G8" s="2">
+      <c r="G40" s="22">
+        <v>60</v>
+      </c>
+      <c r="H40" s="22">
+        <v>60</v>
+      </c>
+      <c r="I40" s="15"/>
+      <c r="K40" s="30"/>
+    </row>
+    <row r="41" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A41" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E41" s="24">
+        <v>35</v>
+      </c>
+      <c r="F41" s="14">
+        <v>10</v>
+      </c>
+      <c r="G41" s="22">
+        <v>30</v>
+      </c>
+      <c r="H41" s="22">
+        <v>30</v>
+      </c>
+      <c r="I41" s="15"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+    </row>
+    <row r="42" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A42" s="33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="8">
-[...19 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="E42" s="24">
+        <v>68</v>
+      </c>
+      <c r="F42" s="14">
+        <v>19.7</v>
+      </c>
+      <c r="G42" s="22">
+        <v>108</v>
+      </c>
+      <c r="H42" s="22">
+        <v>108</v>
+      </c>
+      <c r="I42" s="15"/>
+      <c r="K42" s="30"/>
+    </row>
+    <row r="43" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A43" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="29"/>
+      <c r="C43" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" s="24">
+        <v>66</v>
+      </c>
+      <c r="F43" s="14">
+        <v>19.2</v>
+      </c>
+      <c r="G43" s="22">
+        <v>45</v>
+      </c>
+      <c r="H43" s="22">
+        <v>45</v>
+      </c>
+      <c r="I43" s="15"/>
+      <c r="K43" s="30"/>
+    </row>
+    <row r="44" spans="1:16" ht="100.2" customHeight="1">
+      <c r="A44" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="29"/>
+      <c r="C44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" s="19">
+        <v>31</v>
+      </c>
+      <c r="F44" s="14">
         <v>9</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G44" s="20">
+        <v>204</v>
+      </c>
+      <c r="H44" s="20">
+        <v>204</v>
+      </c>
+      <c r="I44" s="15"/>
+      <c r="K44" s="30"/>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="F46" s="26"/>
+    </row>
+    <row r="48" spans="1:16" ht="23.4">
+      <c r="C48" s="27"/>
+    </row>
+    <row r="49" spans="3:3" ht="23.4">
+      <c r="C49" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="C2:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection sqref="A1:A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="20.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="27.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="123.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.5546875" style="112" customWidth="1"/>
+    <col min="8" max="8" width="126.77734375" style="124" customWidth="1"/>
+    <col min="9" max="9" width="46.109375" style="118" customWidth="1"/>
+    <col min="10" max="10" width="26.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="27.6640625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="13.95" customHeight="1">
+      <c r="A1" s="127" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="23.4" customHeight="1">
+      <c r="A2" s="127"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+    </row>
+    <row r="3" spans="1:14" ht="23.4" customHeight="1">
+      <c r="A3" s="127" t="s">
+        <v>273</v>
+      </c>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+    </row>
+    <row r="4" spans="1:14" ht="23.4" customHeight="1">
+      <c r="A4" s="127" t="s">
+        <v>274</v>
+      </c>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+    </row>
+    <row r="5" spans="1:14" ht="23.25" customHeight="1">
+      <c r="A5" s="127" t="s">
+        <v>275</v>
+      </c>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116"/>
+    </row>
+    <row r="6" spans="1:14" ht="23.4" customHeight="1">
+      <c r="A6" s="27"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="113"/>
+    </row>
+    <row r="7" spans="1:14" ht="92.25" customHeight="1">
+      <c r="A7" s="63" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>276</v>
+      </c>
+      <c r="C7" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D7" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="63" t="s">
+        <v>277</v>
+      </c>
+      <c r="F7" s="63" t="s">
+        <v>278</v>
+      </c>
+      <c r="G7" s="114" t="s">
+        <v>271</v>
+      </c>
+      <c r="H7" s="123" t="s">
+        <v>130</v>
+      </c>
+      <c r="I7" s="119" t="s">
+        <v>197</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A8" s="29"/>
+      <c r="B8" s="71" t="s">
+        <v>246</v>
+      </c>
+      <c r="C8" s="77">
+        <v>8809348507040</v>
+      </c>
+      <c r="D8" s="72" t="s">
+        <v>198</v>
+      </c>
+      <c r="E8" s="65">
+        <v>175</v>
+      </c>
+      <c r="F8" s="67">
+        <v>70</v>
+      </c>
+      <c r="G8" s="115">
+        <v>9.0978461538461541</v>
+      </c>
+      <c r="H8" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I8" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J8" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="K8" s="46" t="s">
+        <v>158</v>
+      </c>
+      <c r="L8" s="48"/>
+      <c r="N8" s="104"/>
+    </row>
+    <row r="9" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A9" s="29"/>
+      <c r="B9" s="71" t="s">
+        <v>247</v>
+      </c>
+      <c r="C9" s="66">
+        <v>8809348502120</v>
+      </c>
+      <c r="D9" s="73" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="78">
+        <v>180</v>
+      </c>
+      <c r="F9" s="66">
+        <v>54</v>
+      </c>
+      <c r="G9" s="115">
+        <v>11.751384615384616</v>
+      </c>
+      <c r="H9" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="I9" s="68"/>
+      <c r="J9" s="46" t="s">
+        <v>139</v>
+      </c>
+      <c r="K9" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L9" s="48"/>
+      <c r="N9" s="104"/>
+    </row>
+    <row r="10" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A10" s="29"/>
+      <c r="B10" s="71" t="s">
+        <v>248</v>
+      </c>
+      <c r="C10" s="66">
+        <v>8809348502311</v>
+      </c>
+      <c r="D10" s="73" t="s">
+        <v>200</v>
+      </c>
+      <c r="E10" s="78">
+        <v>100</v>
+      </c>
+      <c r="F10" s="66">
+        <v>160</v>
+      </c>
+      <c r="G10" s="115">
+        <v>8.3396923076923084</v>
+      </c>
+      <c r="H10" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="I10" s="68"/>
+      <c r="J10" s="46" t="s">
+        <v>139</v>
+      </c>
+      <c r="K10" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="L10" s="48"/>
+      <c r="N10" s="104"/>
+    </row>
+    <row r="11" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A11" s="61"/>
+      <c r="B11" s="71" t="s">
+        <v>249</v>
+      </c>
+      <c r="C11" s="66">
+        <v>8809348504018</v>
+      </c>
+      <c r="D11" s="73" t="s">
+        <v>201</v>
+      </c>
+      <c r="E11" s="78">
+        <v>30</v>
+      </c>
+      <c r="F11" s="66">
+        <v>144</v>
+      </c>
+      <c r="G11" s="115">
+        <v>12.130461538461541</v>
+      </c>
+      <c r="H11" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I11" s="120" t="s">
+        <v>224</v>
+      </c>
+      <c r="J11" s="46" t="s">
+        <v>183</v>
+      </c>
+      <c r="K11" s="46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L11" s="48"/>
+      <c r="N11" s="104"/>
+    </row>
+    <row r="12" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A12" s="61"/>
+      <c r="B12" s="71" t="s">
+        <v>245</v>
+      </c>
+      <c r="C12" s="66">
+        <v>8809348504049</v>
+      </c>
+      <c r="D12" s="81" t="s">
+        <v>236</v>
+      </c>
+      <c r="E12" s="78" t="s">
+        <v>129</v>
+      </c>
+      <c r="F12" s="66">
+        <v>112</v>
+      </c>
+      <c r="G12" s="115">
+        <v>11.372307692307693</v>
+      </c>
+      <c r="H12" s="111" t="s">
+        <v>167</v>
+      </c>
+      <c r="I12" s="120" t="s">
+        <v>237</v>
+      </c>
+      <c r="J12" s="46" t="s">
+        <v>184</v>
+      </c>
+      <c r="K12" s="46" t="s">
+        <v>169</v>
+      </c>
+      <c r="L12" s="48"/>
+      <c r="N12" s="104"/>
+    </row>
+    <row r="13" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A13" s="61"/>
+      <c r="B13" s="71" t="s">
+        <v>250</v>
+      </c>
+      <c r="C13" s="66">
+        <v>8809348507026</v>
+      </c>
+      <c r="D13" s="74" t="s">
+        <v>202</v>
+      </c>
+      <c r="E13" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="2">
-[...42 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="F13" s="66">
+        <v>45</v>
+      </c>
+      <c r="G13" s="115">
+        <v>9.8560000000000016</v>
+      </c>
+      <c r="H13" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I13" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J13" s="46" t="s">
+        <v>185</v>
+      </c>
+      <c r="K13" s="46" t="s">
+        <v>170</v>
+      </c>
+      <c r="L13" s="48"/>
+      <c r="N13" s="104"/>
+    </row>
+    <row r="14" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A14" s="61"/>
+      <c r="B14" s="71" t="s">
+        <v>251</v>
+      </c>
+      <c r="C14" s="66">
+        <v>8809348507033</v>
+      </c>
+      <c r="D14" s="110" t="s">
+        <v>203</v>
+      </c>
+      <c r="E14" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="66">
+        <v>160</v>
+      </c>
+      <c r="G14" s="115">
+        <v>13.302153846153848</v>
+      </c>
+      <c r="H14" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I14" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="48"/>
+      <c r="N14" s="104"/>
+    </row>
+    <row r="15" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A15" s="29"/>
+      <c r="B15" s="71" t="s">
+        <v>252</v>
+      </c>
+      <c r="C15" s="66">
+        <v>8809348502557</v>
+      </c>
+      <c r="D15" s="73" t="s">
+        <v>204</v>
+      </c>
+      <c r="E15" s="78">
+        <v>260</v>
+      </c>
+      <c r="F15" s="66">
+        <v>60</v>
+      </c>
+      <c r="G15" s="115">
+        <v>12.32</v>
+      </c>
+      <c r="H15" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="I15" s="120" t="s">
+        <v>225</v>
+      </c>
+      <c r="J15" s="46" t="s">
+        <v>186</v>
+      </c>
+      <c r="K15" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="L15" s="48"/>
+      <c r="N15" s="104"/>
+    </row>
+    <row r="16" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A16" s="29"/>
+      <c r="B16" s="71" t="s">
+        <v>244</v>
+      </c>
+      <c r="C16" s="66">
+        <v>8809348502458</v>
+      </c>
+      <c r="D16" s="81" t="s">
+        <v>205</v>
+      </c>
+      <c r="E16" s="78">
+        <v>40</v>
+      </c>
+      <c r="F16" s="66">
+        <v>196</v>
+      </c>
+      <c r="G16" s="115">
+        <v>9.0978461538461541</v>
+      </c>
+      <c r="H16" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I16" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J16" s="46" t="s">
+        <v>187</v>
+      </c>
+      <c r="K16" s="46" t="s">
+        <v>172</v>
+      </c>
+      <c r="L16" s="48"/>
+      <c r="N16" s="104"/>
+    </row>
+    <row r="17" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A17" s="61"/>
+      <c r="B17" s="71" t="s">
+        <v>253</v>
+      </c>
+      <c r="C17" s="66">
+        <v>8809348503486</v>
+      </c>
+      <c r="D17" s="73" t="s">
+        <v>206</v>
+      </c>
+      <c r="E17" s="78">
+        <v>30</v>
+      </c>
+      <c r="F17" s="66">
+        <v>160</v>
+      </c>
+      <c r="G17" s="115">
+        <v>10.99323076923077</v>
+      </c>
+      <c r="H17" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I17" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J17" s="46" t="s">
+        <v>188</v>
+      </c>
+      <c r="K17" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="L17" s="48"/>
+      <c r="N17" s="104"/>
+    </row>
+    <row r="18" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A18" s="29"/>
+      <c r="B18" s="71" t="s">
+        <v>254</v>
+      </c>
+      <c r="C18" s="66">
+        <v>8809348502632</v>
+      </c>
+      <c r="D18" s="73" t="s">
+        <v>207</v>
+      </c>
+      <c r="E18" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="66">
+        <v>64</v>
+      </c>
+      <c r="G18" s="115">
+        <v>11.846153846153847</v>
+      </c>
+      <c r="H18" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I18" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J18" s="46" t="s">
+        <v>143</v>
+      </c>
+      <c r="K18" s="46" t="s">
+        <v>144</v>
+      </c>
+      <c r="L18" s="48"/>
+      <c r="N18" s="104"/>
+    </row>
+    <row r="19" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A19" s="29"/>
+      <c r="B19" s="71" t="s">
+        <v>255</v>
+      </c>
+      <c r="C19" s="66">
+        <v>8809348503899</v>
+      </c>
+      <c r="D19" s="73" t="s">
+        <v>208</v>
+      </c>
+      <c r="E19" s="78" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="66">
+        <v>64</v>
+      </c>
+      <c r="G19" s="115">
+        <v>11.751384615384616</v>
+      </c>
+      <c r="H19" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="I19" s="120" t="s">
+        <v>226</v>
+      </c>
+      <c r="J19" s="46" t="s">
+        <v>136</v>
+      </c>
+      <c r="K19" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="L19" s="48"/>
+      <c r="N19" s="104"/>
+    </row>
+    <row r="20" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A20" s="29"/>
+      <c r="B20" s="71" t="s">
+        <v>243</v>
+      </c>
+      <c r="C20" s="66">
+        <v>8809348503929</v>
+      </c>
+      <c r="D20" s="73" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="66">
+        <v>96</v>
+      </c>
+      <c r="G20" s="115">
+        <v>12.32</v>
+      </c>
+      <c r="H20" s="111" t="s">
+        <v>166</v>
+      </c>
+      <c r="I20" s="120" t="s">
+        <v>227</v>
+      </c>
+      <c r="J20" s="46" t="s">
+        <v>159</v>
+      </c>
+      <c r="K20" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="L20" s="48"/>
+      <c r="N20" s="104"/>
+    </row>
+    <row r="21" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A21" s="29"/>
+      <c r="B21" s="71" t="s">
+        <v>256</v>
+      </c>
+      <c r="C21" s="66">
+        <v>8809348502786</v>
+      </c>
+      <c r="D21" s="73" t="s">
+        <v>210</v>
+      </c>
+      <c r="E21" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="66">
+        <v>400</v>
+      </c>
+      <c r="G21" s="115">
+        <v>1.5163076923076926</v>
+      </c>
+      <c r="H21" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I21" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J21" s="46" t="s">
+        <v>189</v>
+      </c>
+      <c r="K21" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="L21" s="48"/>
+      <c r="N21" s="104"/>
+    </row>
+    <row r="22" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A22" s="29"/>
+      <c r="B22" s="71" t="s">
+        <v>242</v>
+      </c>
+      <c r="C22" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="D22" s="73" t="s">
+        <v>211</v>
+      </c>
+      <c r="E22" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="66">
+        <v>60</v>
+      </c>
+      <c r="G22" s="115">
+        <v>7.5815384615384618</v>
+      </c>
+      <c r="H22" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J22" s="46" t="s">
+        <v>189</v>
+      </c>
+      <c r="K22" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="L22" s="48"/>
+      <c r="N22" s="104"/>
+    </row>
+    <row r="23" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A23" s="29"/>
+      <c r="B23" s="71" t="s">
+        <v>257</v>
+      </c>
+      <c r="C23" s="66">
+        <v>8809348502793</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>212</v>
+      </c>
+      <c r="E23" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="66">
+        <v>400</v>
+      </c>
+      <c r="G23" s="115">
+        <v>1.5163076923076926</v>
+      </c>
+      <c r="H23" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J23" s="46" t="s">
+        <v>161</v>
+      </c>
+      <c r="K23" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L23" s="48"/>
+      <c r="N23" s="104"/>
+    </row>
+    <row r="24" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A24" s="29"/>
+      <c r="B24" s="71" t="s">
+        <v>258</v>
+      </c>
+      <c r="C24" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>213</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="66">
+        <v>60</v>
+      </c>
+      <c r="G24" s="115">
+        <v>7.5815384615384618</v>
+      </c>
+      <c r="H24" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I24" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J24" s="46" t="s">
+        <v>161</v>
+      </c>
+      <c r="K24" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L24" s="48"/>
+      <c r="N24" s="104"/>
+    </row>
+    <row r="25" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A25" s="29"/>
+      <c r="B25" s="71" t="s">
+        <v>259</v>
+      </c>
+      <c r="C25" s="66">
+        <v>8809348503424</v>
+      </c>
+      <c r="D25" s="73" t="s">
+        <v>214</v>
+      </c>
+      <c r="E25" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="F25" s="66">
+        <v>400</v>
+      </c>
+      <c r="G25" s="115">
+        <v>1.6283076923076925</v>
+      </c>
+      <c r="H25" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I25" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="K25" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="L25" s="48"/>
+      <c r="N25" s="104"/>
+    </row>
+    <row r="26" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A26" s="29"/>
+      <c r="B26" s="71" t="s">
+        <v>260</v>
+      </c>
+      <c r="C26" s="66">
+        <v>8809348503431</v>
+      </c>
+      <c r="D26" s="73" t="s">
+        <v>215</v>
+      </c>
+      <c r="E26" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="66">
+        <v>60</v>
+      </c>
+      <c r="G26" s="115">
+        <v>7.5815384615384618</v>
+      </c>
+      <c r="H26" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I26" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J26" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="K26" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="L26" s="48"/>
+      <c r="N26" s="104"/>
+    </row>
+    <row r="27" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A27" s="29"/>
+      <c r="B27" s="71" t="s">
+        <v>261</v>
+      </c>
+      <c r="C27" s="66">
+        <v>8809348503530</v>
+      </c>
+      <c r="D27" s="73" t="s">
+        <v>216</v>
+      </c>
+      <c r="E27" s="78">
+        <v>150</v>
+      </c>
+      <c r="F27" s="66">
+        <v>120</v>
+      </c>
+      <c r="G27" s="115">
+        <v>7.5815384615384618</v>
+      </c>
+      <c r="H27" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27" s="120"/>
+      <c r="J27" s="46" t="s">
+        <v>133</v>
+      </c>
+      <c r="K27" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="L27" s="48"/>
+      <c r="N27" s="104"/>
+    </row>
+    <row r="28" spans="1:14" ht="99" customHeight="1">
+      <c r="A28" s="29"/>
+      <c r="B28" s="71" t="s">
+        <v>262</v>
+      </c>
+      <c r="C28" s="66">
+        <v>8809348502854</v>
+      </c>
+      <c r="D28" s="73" t="s">
+        <v>217</v>
+      </c>
+      <c r="E28" s="78">
+        <v>60</v>
+      </c>
+      <c r="F28" s="66">
+        <v>96</v>
+      </c>
+      <c r="G28" s="115">
+        <v>10.915692307692307</v>
+      </c>
+      <c r="H28" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I28" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="J28" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="K28" s="46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L28" s="48"/>
+      <c r="N28" s="104"/>
+    </row>
+    <row r="29" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A29" s="61"/>
+      <c r="B29" s="71" t="s">
+        <v>263</v>
+      </c>
+      <c r="C29" s="66">
+        <v>8809348503998</v>
+      </c>
+      <c r="D29" s="73" t="s">
+        <v>218</v>
+      </c>
+      <c r="E29" s="78">
+        <v>30</v>
+      </c>
+      <c r="F29" s="66">
+        <v>48</v>
+      </c>
+      <c r="G29" s="115">
+        <v>12.509538461538462</v>
+      </c>
+      <c r="H29" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I29" s="75" t="s">
+        <v>228</v>
+      </c>
+      <c r="J29" s="46" t="s">
+        <v>190</v>
+      </c>
+      <c r="K29" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="L29" s="48"/>
+      <c r="N29" s="104"/>
+    </row>
+    <row r="30" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A30" s="61"/>
+      <c r="B30" s="71" t="s">
+        <v>240</v>
+      </c>
+      <c r="C30" s="66">
+        <v>8809348503981</v>
+      </c>
+      <c r="D30" s="73" t="s">
+        <v>219</v>
+      </c>
+      <c r="E30" s="78">
+        <v>30</v>
+      </c>
+      <c r="F30" s="66">
+        <v>160</v>
+      </c>
+      <c r="G30" s="115">
+        <v>12.509538461538462</v>
+      </c>
+      <c r="H30" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I30" s="76" t="s">
+        <v>229</v>
+      </c>
+      <c r="J30" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="K30" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="L30" s="48"/>
+      <c r="N30" s="104"/>
+    </row>
+    <row r="31" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A31" s="29"/>
+      <c r="B31" s="71" t="s">
+        <v>264</v>
+      </c>
+      <c r="C31" s="66">
+        <v>8809348503158</v>
+      </c>
+      <c r="D31" s="73" t="s">
+        <v>220</v>
+      </c>
+      <c r="E31" s="78">
+        <v>400</v>
+      </c>
+      <c r="F31" s="66">
+        <v>25</v>
+      </c>
+      <c r="G31" s="115">
+        <v>8.7187692307692313</v>
+      </c>
+      <c r="H31" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I31" s="75" t="s">
+        <v>223</v>
+      </c>
+      <c r="J31" s="46" t="s">
+        <v>147</v>
+      </c>
+      <c r="K31" s="46" t="s">
+        <v>148</v>
+      </c>
+      <c r="L31" s="48"/>
+      <c r="N31" s="104"/>
+    </row>
+    <row r="32" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A32" s="29"/>
+      <c r="B32" s="71" t="s">
+        <v>265</v>
+      </c>
+      <c r="C32" s="66" t="s">
+        <v>165</v>
+      </c>
+      <c r="D32" s="73" t="s">
+        <v>221</v>
+      </c>
+      <c r="E32" s="78">
+        <v>200</v>
+      </c>
+      <c r="F32" s="66">
+        <v>100</v>
+      </c>
+      <c r="G32" s="115">
+        <v>9.4769230769230788</v>
+      </c>
+      <c r="H32" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I32" s="75" t="s">
+        <v>223</v>
+      </c>
+      <c r="J32" s="46" t="s">
+        <v>192</v>
+      </c>
+      <c r="K32" s="46" t="s">
+        <v>177</v>
+      </c>
+      <c r="L32" s="48"/>
+      <c r="N32" s="104"/>
+    </row>
+    <row r="33" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A33" s="29"/>
+      <c r="B33" s="71" t="s">
+        <v>266</v>
+      </c>
+      <c r="C33" s="66">
+        <v>8809348503370</v>
+      </c>
+      <c r="D33" s="73" t="s">
+        <v>222</v>
+      </c>
+      <c r="E33" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" s="66">
+        <v>300</v>
+      </c>
+      <c r="G33" s="115">
+        <v>1.4043076923076925</v>
+      </c>
+      <c r="H33" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="I33" s="121" t="s">
+        <v>223</v>
+      </c>
+      <c r="J33" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="K33" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="L33" s="48"/>
+      <c r="N33" s="104"/>
+    </row>
+    <row r="34" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A34" s="29"/>
+      <c r="B34" s="71" t="s">
+        <v>239</v>
+      </c>
+      <c r="C34" s="66" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="E34" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...391 lines deleted...]
-      <c r="H24" s="8" t="s">
+      <c r="F34" s="66">
+        <v>108</v>
+      </c>
+      <c r="G34" s="115">
+        <v>25.777230769230773</v>
+      </c>
+      <c r="H34" s="111" t="s">
+        <v>145</v>
+      </c>
+      <c r="I34" s="122" t="s">
+        <v>230</v>
+      </c>
+      <c r="J34" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K34" s="46" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" s="48"/>
+      <c r="N34" s="104"/>
+    </row>
+    <row r="35" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A35" s="29"/>
+      <c r="B35" s="71" t="s">
+        <v>241</v>
+      </c>
+      <c r="C35" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="D35" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="E35" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="F35" s="66">
+        <v>45</v>
+      </c>
+      <c r="G35" s="115">
+        <v>25.019076923076923</v>
+      </c>
+      <c r="H35" s="111" t="s">
+        <v>145</v>
+      </c>
+      <c r="I35" s="122" t="s">
+        <v>230</v>
+      </c>
+      <c r="J35" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K35" s="46" t="s">
+        <v>180</v>
+      </c>
+      <c r="L35" s="48"/>
+      <c r="N35" s="104"/>
+    </row>
+    <row r="36" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A36" s="29"/>
+      <c r="B36" s="71" t="s">
+        <v>267</v>
+      </c>
+      <c r="C36" s="66">
+        <v>8809348502021</v>
+      </c>
+      <c r="D36" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36" s="80">
+        <v>204</v>
+      </c>
+      <c r="G36" s="115">
+        <v>11.751384615384616</v>
+      </c>
+      <c r="H36" s="111" t="s">
+        <v>145</v>
+      </c>
+      <c r="I36" s="122" t="s">
+        <v>230</v>
+      </c>
+      <c r="J36" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K36" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="L36" s="48"/>
+      <c r="N36" s="104"/>
+    </row>
+    <row r="37" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A37" s="29"/>
+      <c r="B37" s="71" t="s">
+        <v>268</v>
+      </c>
+      <c r="C37" s="66">
+        <v>8809348503592</v>
+      </c>
+      <c r="D37" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="79" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" s="80">
+        <v>160</v>
+      </c>
+      <c r="G37" s="115">
+        <v>13.267692307692309</v>
+      </c>
+      <c r="H37" s="111" t="s">
+        <v>145</v>
+      </c>
+      <c r="I37" s="122" t="s">
+        <v>230</v>
+      </c>
+      <c r="J37" s="46" t="s">
+        <v>195</v>
+      </c>
+      <c r="K37" s="46" t="s">
+        <v>182</v>
+      </c>
+      <c r="L37" s="48"/>
+      <c r="N37" s="104"/>
+    </row>
+    <row r="38" spans="1:14" ht="100.2" customHeight="1">
+      <c r="A38" s="29"/>
+      <c r="B38" s="71" t="s">
+        <v>269</v>
+      </c>
+      <c r="C38" s="66">
+        <v>8809348503943</v>
+      </c>
+      <c r="D38" s="70" t="s">
+        <v>153</v>
+      </c>
+      <c r="E38" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38" s="80">
+        <v>96</v>
+      </c>
+      <c r="G38" s="115">
+        <v>12.509538461538462</v>
+      </c>
+      <c r="H38" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="I38" s="122" t="s">
+        <v>231</v>
+      </c>
+      <c r="J38" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="K38" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="N38" s="104"/>
+    </row>
+    <row r="39" spans="1:14" ht="124.5" customHeight="1">
+      <c r="A39" s="29"/>
+      <c r="B39" s="71" t="s">
+        <v>270</v>
+      </c>
+      <c r="C39" s="66">
+        <v>8809348504193</v>
+      </c>
+      <c r="D39" s="70" t="s">
+        <v>238</v>
+      </c>
+      <c r="E39" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="F39" s="80">
+        <v>96</v>
+      </c>
+      <c r="G39" s="115">
+        <v>10.614153846153847</v>
+      </c>
+      <c r="H39" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="I39" s="122" t="s">
+        <v>231</v>
+      </c>
+      <c r="J39" s="46"/>
+      <c r="K39" s="46"/>
+      <c r="N39" s="104"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A7:N38" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="J27" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="K27" r:id="rId2" display="https://drive.google.com/drive/folders/1eWcaQSRzsS0Hcvm5UxqviHyR6LdrDY9a" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="J19" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="K19" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="J9" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="J10" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="K9" r:id="rId7" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
+    <hyperlink ref="K10" r:id="rId8" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
+    <hyperlink ref="J25" r:id="rId9" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
+    <hyperlink ref="J26" r:id="rId10" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
+    <hyperlink ref="K25" r:id="rId11" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
+    <hyperlink ref="K26" r:id="rId12" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
+    <hyperlink ref="J18" r:id="rId13" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
+    <hyperlink ref="K18" r:id="rId14" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
+    <hyperlink ref="J31" r:id="rId15" xr:uid="{00000000-0004-0000-0100-00000E000000}"/>
+    <hyperlink ref="K31" r:id="rId16" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
+    <hyperlink ref="J28" r:id="rId17" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
+    <hyperlink ref="K28" r:id="rId18" xr:uid="{00000000-0004-0000-0100-000011000000}"/>
+    <hyperlink ref="J20" r:id="rId19" xr:uid="{00000000-0004-0000-0100-000012000000}"/>
+    <hyperlink ref="K20" r:id="rId20" xr:uid="{00000000-0004-0000-0100-000013000000}"/>
+    <hyperlink ref="J23" r:id="rId21" xr:uid="{00000000-0004-0000-0100-000014000000}"/>
+    <hyperlink ref="J24" r:id="rId22" xr:uid="{00000000-0004-0000-0100-000015000000}"/>
+    <hyperlink ref="K23" r:id="rId23" xr:uid="{00000000-0004-0000-0100-000016000000}"/>
+    <hyperlink ref="K24" r:id="rId24" xr:uid="{00000000-0004-0000-0100-000017000000}"/>
+    <hyperlink ref="J8" r:id="rId25" xr:uid="{00000000-0004-0000-0100-000018000000}"/>
+    <hyperlink ref="K8" r:id="rId26" xr:uid="{00000000-0004-0000-0100-000019000000}"/>
+    <hyperlink ref="J38" r:id="rId27" xr:uid="{00000000-0004-0000-0100-00001A000000}"/>
+    <hyperlink ref="K38" r:id="rId28" xr:uid="{00000000-0004-0000-0100-00001B000000}"/>
+    <hyperlink ref="K11" r:id="rId29" xr:uid="{00000000-0004-0000-0100-00001C000000}"/>
+    <hyperlink ref="K12" r:id="rId30" xr:uid="{00000000-0004-0000-0100-00001D000000}"/>
+    <hyperlink ref="K13" r:id="rId31" xr:uid="{00000000-0004-0000-0100-00001E000000}"/>
+    <hyperlink ref="K15" r:id="rId32" xr:uid="{00000000-0004-0000-0100-00001F000000}"/>
+    <hyperlink ref="K16" r:id="rId33" xr:uid="{00000000-0004-0000-0100-000020000000}"/>
+    <hyperlink ref="K17" r:id="rId34" xr:uid="{00000000-0004-0000-0100-000021000000}"/>
+    <hyperlink ref="K21" r:id="rId35" xr:uid="{00000000-0004-0000-0100-000022000000}"/>
+    <hyperlink ref="K22" r:id="rId36" xr:uid="{00000000-0004-0000-0100-000023000000}"/>
+    <hyperlink ref="K29" r:id="rId37" xr:uid="{00000000-0004-0000-0100-000024000000}"/>
+    <hyperlink ref="K30" r:id="rId38" xr:uid="{00000000-0004-0000-0100-000025000000}"/>
+    <hyperlink ref="K32" r:id="rId39" xr:uid="{00000000-0004-0000-0100-000026000000}"/>
+    <hyperlink ref="K33" r:id="rId40" xr:uid="{00000000-0004-0000-0100-000027000000}"/>
+    <hyperlink ref="K34" r:id="rId41" xr:uid="{00000000-0004-0000-0100-000028000000}"/>
+    <hyperlink ref="K35" r:id="rId42" xr:uid="{00000000-0004-0000-0100-000029000000}"/>
+    <hyperlink ref="K36" r:id="rId43" xr:uid="{00000000-0004-0000-0100-00002A000000}"/>
+    <hyperlink ref="K37" r:id="rId44" xr:uid="{00000000-0004-0000-0100-00002B000000}"/>
+    <hyperlink ref="J11" r:id="rId45" xr:uid="{00000000-0004-0000-0100-00002C000000}"/>
+    <hyperlink ref="J12" r:id="rId46" xr:uid="{00000000-0004-0000-0100-00002D000000}"/>
+    <hyperlink ref="J13" r:id="rId47" xr:uid="{00000000-0004-0000-0100-00002E000000}"/>
+    <hyperlink ref="J15" r:id="rId48" xr:uid="{00000000-0004-0000-0100-00002F000000}"/>
+    <hyperlink ref="J16" r:id="rId49" xr:uid="{00000000-0004-0000-0100-000030000000}"/>
+    <hyperlink ref="J17" r:id="rId50" xr:uid="{00000000-0004-0000-0100-000031000000}"/>
+    <hyperlink ref="J21" r:id="rId51" xr:uid="{00000000-0004-0000-0100-000032000000}"/>
+    <hyperlink ref="J22" r:id="rId52" xr:uid="{00000000-0004-0000-0100-000033000000}"/>
+    <hyperlink ref="J29" r:id="rId53" xr:uid="{00000000-0004-0000-0100-000034000000}"/>
+    <hyperlink ref="J30" r:id="rId54" xr:uid="{00000000-0004-0000-0100-000035000000}"/>
+    <hyperlink ref="J32" r:id="rId55" xr:uid="{00000000-0004-0000-0100-000036000000}"/>
+    <hyperlink ref="J33" r:id="rId56" xr:uid="{00000000-0004-0000-0100-000037000000}"/>
+    <hyperlink ref="J34" r:id="rId57" xr:uid="{00000000-0004-0000-0100-000038000000}"/>
+    <hyperlink ref="J35" r:id="rId58" xr:uid="{00000000-0004-0000-0100-000039000000}"/>
+    <hyperlink ref="J36" r:id="rId59" xr:uid="{00000000-0004-0000-0100-00003A000000}"/>
+    <hyperlink ref="J37" r:id="rId60" xr:uid="{00000000-0004-0000-0100-00003B000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="15" orientation="landscape" r:id="rId61"/>
+  <drawing r:id="rId62"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="D1:L52"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K23" sqref="K23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18"/>
+  <cols>
+    <col min="4" max="6" width="15.21875" style="82" customWidth="1"/>
+    <col min="7" max="7" width="21.6640625" style="86" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" customWidth="1"/>
+    <col min="12" max="12" width="0" hidden="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="4:12">
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+    </row>
+    <row r="2" spans="4:12">
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+    </row>
+    <row r="3" spans="4:12">
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+    </row>
+    <row r="4" spans="4:12">
+      <c r="D4" s="83" t="s">
+        <v>233</v>
+      </c>
+      <c r="E4" s="83"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="83" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="5" spans="4:12">
+      <c r="D5" s="84">
+        <v>1200</v>
+      </c>
+      <c r="E5" s="84"/>
+      <c r="F5" s="85"/>
+      <c r="G5" s="126">
+        <v>1300</v>
+      </c>
+      <c r="H5" s="126"/>
+    </row>
+    <row r="6" spans="4:12" ht="24.75" customHeight="1">
+      <c r="D6" s="109" t="s">
+        <v>232</v>
+      </c>
+      <c r="E6" s="108"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="109" t="s">
+        <v>234</v>
+      </c>
+      <c r="H6" s="108"/>
+    </row>
+    <row r="7" spans="4:12">
+      <c r="D7" s="87">
+        <v>6360</v>
+      </c>
+      <c r="E7" s="95">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F7" s="85"/>
+      <c r="G7" s="106">
+        <v>6890</v>
+      </c>
+      <c r="H7" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L7" s="105">
+        <f>G7/D7-1</f>
+        <v>8.3333333333333259E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="4:12">
+      <c r="D8" s="87">
+        <v>9960</v>
+      </c>
+      <c r="E8" s="95">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="F8" s="85"/>
+      <c r="G8" s="106">
+        <v>10790.000000000002</v>
+      </c>
+      <c r="H8" s="107">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="L8" s="105">
+        <f t="shared" ref="L8:L39" si="0">G8/D8-1</f>
+        <v>8.3333333333333481E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="4:12">
+      <c r="D9" s="87">
+        <v>7080</v>
+      </c>
+      <c r="E9" s="95">
+        <v>0.26818181818181819</v>
+      </c>
+      <c r="F9" s="85"/>
+      <c r="G9" s="106">
+        <v>7670.0000000000009</v>
+      </c>
+      <c r="H9" s="107">
+        <v>0.26818181818181819</v>
+      </c>
+      <c r="L9" s="105">
+        <f t="shared" si="0"/>
+        <v>8.3333333333333481E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="4:12">
+      <c r="D10" s="87">
+        <v>10200</v>
+      </c>
+      <c r="E10" s="95">
+        <v>0.265625</v>
+      </c>
+      <c r="F10" s="85"/>
+      <c r="G10" s="106">
+        <v>11050</v>
+      </c>
+      <c r="H10" s="107">
+        <v>0.265625</v>
+      </c>
+      <c r="L10" s="105">
+        <f t="shared" si="0"/>
+        <v>8.3333333333333259E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="4:12">
+      <c r="D11" s="87">
+        <v>9600</v>
+      </c>
+      <c r="E11" s="95">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F11" s="85"/>
+      <c r="G11" s="106">
+        <v>10400</v>
+      </c>
+      <c r="H11" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L11" s="105">
+        <f t="shared" si="0"/>
+        <v>8.3333333333333259E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="4:12">
+      <c r="D12" s="88">
+        <v>9600</v>
+      </c>
+      <c r="E12" s="96">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F12" s="85"/>
+      <c r="G12" s="106">
+        <v>8970</v>
+      </c>
+      <c r="H12" s="107">
+        <v>0.26538461538461539</v>
+      </c>
+      <c r="L12" s="105">
+        <f t="shared" si="0"/>
+        <v>-6.5625000000000044E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="4:12">
+      <c r="D13" s="87">
+        <v>8280</v>
+      </c>
+      <c r="E13" s="95">
+        <v>0.26538461538461539</v>
+      </c>
+      <c r="F13" s="85"/>
+      <c r="G13" s="106">
+        <v>9360</v>
+      </c>
+      <c r="H13" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L13" s="105">
+        <f t="shared" si="0"/>
+        <v>0.13043478260869557</v>
+      </c>
+    </row>
+    <row r="14" spans="4:12">
+      <c r="D14" s="87">
+        <v>8640</v>
+      </c>
+      <c r="E14" s="95">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F14" s="85"/>
+      <c r="G14" s="106">
+        <v>11050</v>
+      </c>
+      <c r="H14" s="107">
+        <v>0.265625</v>
+      </c>
+      <c r="L14" s="105">
+        <f t="shared" si="0"/>
+        <v>0.27893518518518512</v>
+      </c>
+    </row>
+    <row r="15" spans="4:12">
+      <c r="D15" s="89">
+        <v>8400</v>
+      </c>
+      <c r="E15" s="97">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F15" s="85"/>
+      <c r="G15" s="106">
+        <v>8320</v>
+      </c>
+      <c r="H15" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L15" s="105">
+        <f t="shared" si="0"/>
+        <v>-9.52380952380949E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="4:12">
+      <c r="D16" s="87">
+        <v>10200</v>
+      </c>
+      <c r="E16" s="95">
+        <v>0.265625</v>
+      </c>
+      <c r="F16" s="85"/>
+      <c r="G16" s="106">
+        <v>10010</v>
+      </c>
+      <c r="H16" s="107">
+        <v>0.26551724137931038</v>
+      </c>
+      <c r="L16" s="105">
+        <f t="shared" si="0"/>
+        <v>-1.8627450980392202E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="4:12">
+      <c r="D17" s="87">
+        <v>7680</v>
+      </c>
+      <c r="E17" s="95">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F17" s="85"/>
+      <c r="G17" s="106">
+        <v>10010</v>
+      </c>
+      <c r="H17" s="107">
+        <v>0.26551724137931038</v>
+      </c>
+      <c r="L17" s="105">
+        <f t="shared" si="0"/>
+        <v>0.30338541666666674</v>
+      </c>
+    </row>
+    <row r="18" spans="4:12">
+      <c r="D18" s="87">
+        <v>9240</v>
+      </c>
+      <c r="E18" s="95">
+        <v>0.26551724137931038</v>
+      </c>
+      <c r="F18" s="85"/>
+      <c r="G18" s="106">
+        <v>10790.000000000002</v>
+      </c>
+      <c r="H18" s="107">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="L18" s="105">
+        <f t="shared" si="0"/>
+        <v>0.16774891774891798</v>
+      </c>
+    </row>
+    <row r="19" spans="4:12">
+      <c r="D19" s="87">
+        <v>9240</v>
+      </c>
+      <c r="E19" s="95">
+        <v>0.26551724137931038</v>
+      </c>
+      <c r="F19" s="85"/>
+      <c r="G19" s="106">
+        <v>10790.000000000002</v>
+      </c>
+      <c r="H19" s="107">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="L19" s="105">
+        <f t="shared" si="0"/>
+        <v>0.16774891774891798</v>
+      </c>
+    </row>
+    <row r="20" spans="4:12">
+      <c r="D20" s="87">
+        <v>9960</v>
+      </c>
+      <c r="E20" s="95">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="F20" s="85"/>
+      <c r="G20" s="106">
+        <v>11050</v>
+      </c>
+      <c r="H20" s="107">
+        <v>0.265625</v>
+      </c>
+      <c r="L20" s="105">
+        <f t="shared" si="0"/>
+        <v>0.10943775100401609</v>
+      </c>
+    </row>
+    <row r="21" spans="4:12">
+      <c r="D21" s="87">
+        <v>9960</v>
+      </c>
+      <c r="E21" s="95">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="F21" s="85"/>
+      <c r="G21" s="106">
+        <v>1380</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L21" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.86144578313253017</v>
+      </c>
+    </row>
+    <row r="22" spans="4:12">
+      <c r="D22" s="90">
+        <v>10200</v>
+      </c>
+      <c r="E22" s="98">
+        <v>0.265625</v>
+      </c>
+      <c r="F22" s="85"/>
+      <c r="G22" s="106">
+        <v>6900</v>
+      </c>
+      <c r="H22" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L22" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.32352941176470584</v>
+      </c>
+    </row>
+    <row r="23" spans="4:12">
+      <c r="D23" s="90">
+        <v>1270</v>
+      </c>
+      <c r="E23" s="98">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F23" s="85"/>
+      <c r="G23" s="106">
+        <v>1380</v>
+      </c>
+      <c r="H23" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L23" s="105">
+        <f t="shared" si="0"/>
+        <v>8.6614173228346525E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="4:12">
+      <c r="D24" s="90">
+        <v>6350</v>
+      </c>
+      <c r="E24" s="98">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F24" s="85"/>
+      <c r="G24" s="106">
+        <v>6900</v>
+      </c>
+      <c r="H24" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L24" s="105">
+        <f t="shared" si="0"/>
+        <v>8.6614173228346525E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="4:12">
+      <c r="D25" s="90">
+        <v>1270</v>
+      </c>
+      <c r="E25" s="98">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F25" s="85"/>
+      <c r="G25" s="106">
+        <v>1380</v>
+      </c>
+      <c r="H25" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L25" s="105">
+        <f t="shared" si="0"/>
+        <v>8.6614173228346525E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="4:12">
+      <c r="D26" s="90">
+        <v>6350</v>
+      </c>
+      <c r="E26" s="98">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F26" s="85"/>
+      <c r="G26" s="106">
+        <v>6900</v>
+      </c>
+      <c r="H26" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L26" s="105">
+        <f t="shared" si="0"/>
+        <v>8.6614173228346525E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="4:12">
+      <c r="D27" s="87">
+        <v>1270</v>
+      </c>
+      <c r="E27" s="95">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F27" s="85"/>
+      <c r="G27" s="106">
+        <v>6890</v>
+      </c>
+      <c r="H27" s="107">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="L27" s="105">
+        <f t="shared" si="0"/>
+        <v>4.4251968503937009</v>
+      </c>
+    </row>
+    <row r="28" spans="4:12">
+      <c r="D28" s="87">
+        <v>6350</v>
+      </c>
+      <c r="E28" s="95">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F28" s="85"/>
+      <c r="G28" s="106">
+        <v>8320</v>
+      </c>
+      <c r="H28" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L28" s="105">
+        <f t="shared" si="0"/>
+        <v>0.31023622047244093</v>
+      </c>
+    </row>
+    <row r="29" spans="4:12">
+      <c r="D29" s="87">
+        <v>7680</v>
+      </c>
+      <c r="E29" s="95">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F29" s="85"/>
+      <c r="G29" s="106">
+        <v>11440.000000000002</v>
+      </c>
+      <c r="H29" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L29" s="105">
+        <f t="shared" si="0"/>
+        <v>0.48958333333333348</v>
+      </c>
+    </row>
+    <row r="30" spans="4:12">
+      <c r="D30" s="89">
+        <v>5040</v>
+      </c>
+      <c r="E30" s="97">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F30" s="85"/>
+      <c r="G30" s="106">
+        <v>11440.000000000002</v>
+      </c>
+      <c r="H30" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L30" s="105">
+        <f t="shared" si="0"/>
+        <v>1.2698412698412702</v>
+      </c>
+    </row>
+    <row r="31" spans="4:12">
+      <c r="D31" s="88">
+        <v>10560</v>
+      </c>
+      <c r="E31" s="96">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F31" s="85"/>
+      <c r="G31" s="106">
+        <v>7929.9999999999991</v>
+      </c>
+      <c r="H31" s="107">
+        <v>0.26521739130434779</v>
+      </c>
+      <c r="L31" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.24905303030303039</v>
+      </c>
+    </row>
+    <row r="32" spans="4:12">
+      <c r="D32" s="91">
+        <v>10560</v>
+      </c>
+      <c r="E32" s="99">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F32" s="85"/>
+      <c r="G32" s="106">
+        <v>8710</v>
+      </c>
+      <c r="H32" s="107">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="L32" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.17518939393939392</v>
+      </c>
+    </row>
+    <row r="33" spans="4:12">
+      <c r="D33" s="87">
+        <v>10560</v>
+      </c>
+      <c r="E33" s="95">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F33" s="85"/>
+      <c r="G33" s="106">
+        <v>1270</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.26486486486486482</v>
+      </c>
+      <c r="L33" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.87973484848484851</v>
+      </c>
+    </row>
+    <row r="34" spans="4:12">
+      <c r="D34" s="87">
+        <v>7320</v>
+      </c>
+      <c r="E34" s="95">
+        <v>0.26521739130434779</v>
+      </c>
+      <c r="F34" s="85"/>
+      <c r="G34" s="106">
+        <v>6350</v>
+      </c>
+      <c r="H34" s="107">
+        <v>0.26486486486486488</v>
+      </c>
+      <c r="L34" s="105">
+        <f t="shared" si="0"/>
+        <v>-0.13251366120218577</v>
+      </c>
+    </row>
+    <row r="35" spans="4:12">
+      <c r="D35" s="87">
+        <v>8040</v>
+      </c>
+      <c r="E35" s="95">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="F35" s="85"/>
+      <c r="G35" s="106">
+        <v>23530.000000000004</v>
+      </c>
+      <c r="H35" s="107">
+        <v>0.26617647058823529</v>
+      </c>
+      <c r="L35" s="105">
+        <f t="shared" si="0"/>
+        <v>1.926616915422886</v>
+      </c>
+    </row>
+    <row r="36" spans="4:12">
+      <c r="D36" s="87">
+        <v>1200</v>
+      </c>
+      <c r="E36" s="95">
+        <v>0.27027027027027023</v>
+      </c>
+      <c r="F36" s="85"/>
+      <c r="G36" s="106">
+        <v>22880.000000000004</v>
+      </c>
+      <c r="H36" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L36" s="105">
+        <f t="shared" si="0"/>
+        <v>18.06666666666667</v>
+      </c>
+    </row>
+    <row r="37" spans="4:12">
+      <c r="D37" s="87">
+        <v>6000</v>
+      </c>
+      <c r="E37" s="95">
+        <v>0.27027027027027029</v>
+      </c>
+      <c r="F37" s="85"/>
+      <c r="G37" s="106">
+        <v>10790.000000000002</v>
+      </c>
+      <c r="H37" s="107">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="L37" s="105">
+        <f t="shared" si="0"/>
+        <v>0.79833333333333356</v>
+      </c>
+    </row>
+    <row r="38" spans="4:12">
+      <c r="D38" s="92">
+        <v>12000</v>
+      </c>
+      <c r="E38" s="100">
+        <v>0.2857142857142857</v>
+      </c>
+      <c r="F38" s="85"/>
+      <c r="G38" s="106">
+        <v>12090.000000000002</v>
+      </c>
+      <c r="H38" s="107">
+        <v>0.26571428571428574</v>
+      </c>
+      <c r="L38" s="105">
+        <f t="shared" si="0"/>
+        <v>7.5000000000000622E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="4:12">
+      <c r="D39" s="87">
+        <v>6360</v>
+      </c>
+      <c r="E39" s="95">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="F39" s="85"/>
+      <c r="G39" s="106">
+        <v>11440.000000000002</v>
+      </c>
+      <c r="H39" s="107">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="L39" s="105">
+        <f t="shared" si="0"/>
+        <v>0.79874213836478014</v>
+      </c>
+    </row>
+    <row r="40" spans="4:12">
+      <c r="D40" s="87">
+        <v>21720</v>
+      </c>
+      <c r="E40" s="101">
+        <v>0.26617647058823529</v>
+      </c>
+      <c r="F40" s="85"/>
+    </row>
+    <row r="41" spans="4:12">
+      <c r="D41" s="87">
+        <v>21120</v>
+      </c>
+      <c r="E41" s="101">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F41" s="85"/>
+    </row>
+    <row r="42" spans="4:12">
+      <c r="D42" s="87">
+        <v>9960</v>
+      </c>
+      <c r="E42" s="101">
+        <v>0.26774193548387099</v>
+      </c>
+      <c r="F42" s="85"/>
+    </row>
+    <row r="43" spans="4:12">
+      <c r="D43" s="93">
+        <v>5040</v>
+      </c>
+      <c r="E43" s="102">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="F43" s="85"/>
+    </row>
+    <row r="44" spans="4:12">
+      <c r="D44" s="94">
+        <f>ROUND((C44*$J$5),-1)</f>
         <v>0</v>
       </c>
-      <c r="I24" s="8">
-[...25 lines deleted...]
-      <c r="H25" s="8" t="s">
+      <c r="E44" s="103">
+        <v>0.3125</v>
+      </c>
+      <c r="F44" s="85"/>
+    </row>
+    <row r="45" spans="4:12">
+      <c r="D45" s="94">
+        <f>ROUND((C45*$J$5),-1)</f>
         <v>0</v>
       </c>
-      <c r="I25" s="8">
-[...13143 lines deleted...]
-      </c>
+      <c r="E45" s="103">
+        <v>0.36285714285714282</v>
+      </c>
+      <c r="F45" s="85"/>
+    </row>
+    <row r="46" spans="4:12">
+      <c r="D46" s="94">
+        <v>11160</v>
+      </c>
+      <c r="E46" s="103">
+        <v>0.26571428571428574</v>
+      </c>
+      <c r="F46" s="85"/>
+    </row>
+    <row r="47" spans="4:12">
+      <c r="D47" s="94">
+        <v>10560</v>
+      </c>
+      <c r="E47" s="103">
+        <v>0.26666666666666666</v>
+      </c>
+      <c r="F47" s="85"/>
+    </row>
+    <row r="48" spans="4:12">
+      <c r="F48" s="85"/>
+    </row>
+    <row r="49" spans="6:6">
+      <c r="F49" s="85"/>
+    </row>
+    <row r="50" spans="6:6">
+      <c r="F50" s="85"/>
+    </row>
+    <row r="51" spans="6:6">
+      <c r="F51" s="85"/>
+    </row>
+    <row r="52" spans="6:6">
+      <c r="F52" s="85"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="G5:H5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q20"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="14" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="99.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.21875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="13.95" customHeight="1"/>
+    <row r="2" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C2" s="125" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="6"/>
+    </row>
+    <row r="3" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C3" s="125"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="125"/>
+      <c r="G3" s="125"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C4" s="125"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="125"/>
+      <c r="H5" s="6"/>
+      <c r="J5" s="7"/>
+    </row>
+    <row r="6" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="6"/>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:17" ht="23.4">
+      <c r="C7" s="4"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="6"/>
+    </row>
+    <row r="8" spans="1:17" ht="22.5" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A9" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="32">
+        <v>1</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="49">
+        <f>ROUND(380/1.1,-1)</f>
+        <v>350</v>
+      </c>
+      <c r="G9" s="50">
+        <v>6000</v>
+      </c>
+      <c r="H9" s="50">
+        <v>6000</v>
+      </c>
+      <c r="I9" s="15"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="16"/>
+    </row>
+    <row r="10" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A10" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F10" s="49">
+        <f>ROUND(1000/1.1,-1)</f>
+        <v>910</v>
+      </c>
+      <c r="G10" s="50">
+        <v>2000</v>
+      </c>
+      <c r="H10" s="50">
+        <v>250</v>
+      </c>
+      <c r="I10" s="15"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+    </row>
+    <row r="11" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="D11" s="45">
+        <v>1</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F11" s="49">
+        <f>ROUND(510/1.1,-1)</f>
+        <v>460</v>
+      </c>
+      <c r="G11" s="51">
+        <v>4000</v>
+      </c>
+      <c r="H11" s="51">
+        <v>500</v>
+      </c>
+      <c r="I11" s="15"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="16"/>
+    </row>
+    <row r="12" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>151</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="D12" s="45">
+        <v>1</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="49">
+        <f>ROUND(510/1.1,-1)</f>
+        <v>460</v>
+      </c>
+      <c r="G12" s="51">
+        <v>4000</v>
+      </c>
+      <c r="H12" s="51">
+        <v>500</v>
+      </c>
+      <c r="I12" s="15"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="16"/>
+      <c r="Q12" s="16"/>
+    </row>
+    <row r="13" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="D13" s="45">
+        <v>1</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="49">
+        <f>ROUND(510/1.1,-1)</f>
+        <v>460</v>
+      </c>
+      <c r="G13" s="51">
+        <v>4000</v>
+      </c>
+      <c r="H13" s="51">
+        <v>500</v>
+      </c>
+      <c r="I13" s="15"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16"/>
+      <c r="O13" s="16"/>
+      <c r="P13" s="16"/>
+      <c r="Q13" s="16"/>
+    </row>
+    <row r="14" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A14" s="52" t="s">
+        <v>122</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" s="55"/>
+      <c r="E14" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" s="57"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A15" s="52" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="55"/>
+      <c r="E15" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="57"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+    </row>
+    <row r="16" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A16" s="52" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>149</v>
+      </c>
+      <c r="D16" s="55"/>
+      <c r="E16" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="57"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="16"/>
+    </row>
+    <row r="17" spans="3:6" ht="23.4">
+      <c r="C17" s="27"/>
+      <c r="F17" s="26"/>
+    </row>
+    <row r="18" spans="3:6" ht="23.4">
+      <c r="C18" s="27"/>
+    </row>
+    <row r="19" spans="3:6" ht="23.4">
+      <c r="C19" s="27"/>
+    </row>
+    <row r="20" spans="3:6" ht="23.4">
+      <c r="C20" s="27"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A8:I16" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="C2:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFFC000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q49"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A39" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="10.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="99.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.21875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.77734375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="18.77734375" style="2" customWidth="1"/>
+    <col min="7" max="11" width="18.77734375" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="13.95" customHeight="1"/>
+    <row r="2" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C2" s="125" t="s">
+        <v>109</v>
+      </c>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+    </row>
+    <row r="3" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C3" s="125"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="125"/>
+      <c r="G3" s="125"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+    </row>
+    <row r="4" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C4" s="125"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+    </row>
+    <row r="5" spans="1:17" ht="23.4" customHeight="1">
+      <c r="C5" s="125"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="125"/>
+      <c r="F5" s="125"/>
+      <c r="G5" s="125"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:17" ht="23.4" customHeight="1">
+      <c r="B6" s="27"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:17" ht="23.4">
+      <c r="B7" s="27"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="42">
+        <v>0.81</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:17" ht="22.5" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="29"/>
+      <c r="C9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="13">
+        <v>17</v>
+      </c>
+      <c r="F9" s="43">
+        <v>13.9</v>
+      </c>
+      <c r="G9" s="15"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="16"/>
+    </row>
+    <row r="10" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="37">
+        <v>29</v>
+      </c>
+      <c r="F10" s="44">
+        <v>23.5</v>
+      </c>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="39"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="16"/>
+    </row>
+    <row r="11" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A11" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="C11" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="37">
+        <v>19</v>
+      </c>
+      <c r="F11" s="44">
+        <v>15.4</v>
+      </c>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="39"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="16"/>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="16"/>
+    </row>
+    <row r="12" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A12" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="37">
+        <v>36</v>
+      </c>
+      <c r="F12" s="44">
+        <v>29.2</v>
+      </c>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="39"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="16"/>
+      <c r="P12" s="16"/>
+      <c r="Q12" s="16"/>
+    </row>
+    <row r="13" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A13" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="37">
+        <v>36</v>
+      </c>
+      <c r="F13" s="44">
+        <v>29.2</v>
+      </c>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="39"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16"/>
+      <c r="O13" s="16"/>
+      <c r="P13" s="16"/>
+      <c r="Q13" s="16"/>
+    </row>
+    <row r="14" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="29"/>
+      <c r="C14" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="41">
+        <v>36</v>
+      </c>
+      <c r="F14" s="44">
+        <v>29.2</v>
+      </c>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="39"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A15" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="29"/>
+      <c r="C15" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="13">
+        <v>28</v>
+      </c>
+      <c r="F15" s="43">
+        <v>22.7</v>
+      </c>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="15"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+    </row>
+    <row r="16" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="29"/>
+      <c r="C16" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="13">
+        <v>30</v>
+      </c>
+      <c r="F16" s="43">
+        <v>24.3</v>
+      </c>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="15"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="16"/>
+    </row>
+    <row r="17" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" s="29"/>
+      <c r="C17" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="37">
+        <v>25</v>
+      </c>
+      <c r="F17" s="44">
+        <v>20.3</v>
+      </c>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="39"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="16"/>
+    </row>
+    <row r="18" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="37">
+        <v>24</v>
+      </c>
+      <c r="F18" s="44">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="39"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="16"/>
+      <c r="Q18" s="16"/>
+    </row>
+    <row r="19" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="29"/>
+      <c r="C19" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="37">
+        <v>26</v>
+      </c>
+      <c r="F19" s="44">
+        <v>21.1</v>
+      </c>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="16"/>
+      <c r="Q19" s="16"/>
+    </row>
+    <row r="20" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="24">
+        <v>34</v>
+      </c>
+      <c r="F20" s="43">
+        <v>27.5</v>
+      </c>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="15"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="16"/>
+      <c r="P20" s="16"/>
+      <c r="Q20" s="16"/>
+    </row>
+    <row r="21" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="29"/>
+      <c r="C21" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="24">
+        <v>29</v>
+      </c>
+      <c r="F21" s="43">
+        <v>23.5</v>
+      </c>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="15"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="16"/>
+      <c r="O21" s="16"/>
+      <c r="P21" s="16"/>
+      <c r="Q21" s="16"/>
+    </row>
+    <row r="22" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A22" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="29"/>
+      <c r="C22" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="24">
+        <v>31</v>
+      </c>
+      <c r="F22" s="43">
+        <v>25.1</v>
+      </c>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="15"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="16"/>
+    </row>
+    <row r="23" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A23" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="29"/>
+      <c r="C23" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="19">
+        <v>29</v>
+      </c>
+      <c r="F23" s="43">
+        <v>23.5</v>
+      </c>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="15"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="16"/>
+      <c r="Q23" s="16"/>
+    </row>
+    <row r="24" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A24" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="29"/>
+      <c r="C24" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="19">
+        <v>31</v>
+      </c>
+      <c r="F24" s="43">
+        <v>25.1</v>
+      </c>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="15"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="16"/>
+      <c r="O24" s="16"/>
+      <c r="P24" s="16"/>
+      <c r="Q24" s="16"/>
+    </row>
+    <row r="25" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A25" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="29"/>
+      <c r="C25" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="37">
+        <v>4</v>
+      </c>
+      <c r="F25" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="39"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="16"/>
+      <c r="O25" s="16"/>
+      <c r="P25" s="16"/>
+      <c r="Q25" s="16"/>
+    </row>
+    <row r="26" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A26" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="29"/>
+      <c r="C26" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="37">
+        <v>20</v>
+      </c>
+      <c r="F26" s="44">
+        <v>16.2</v>
+      </c>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="39"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="16"/>
+    </row>
+    <row r="27" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A27" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="29"/>
+      <c r="C27" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="37">
+        <v>4</v>
+      </c>
+      <c r="F27" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="39"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="16"/>
+    </row>
+    <row r="28" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A28" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="29"/>
+      <c r="C28" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="37">
+        <v>20</v>
+      </c>
+      <c r="F28" s="44">
+        <v>16.2</v>
+      </c>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="39"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="16"/>
+      <c r="Q28" s="16"/>
+    </row>
+    <row r="29" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="29"/>
+      <c r="C29" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" s="24">
+        <v>3</v>
+      </c>
+      <c r="F29" s="43">
+        <v>2.4</v>
+      </c>
+      <c r="G29" s="22"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="15"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="16"/>
+      <c r="Q29" s="16"/>
+    </row>
+    <row r="30" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A30" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="24">
+        <v>15</v>
+      </c>
+      <c r="F30" s="43">
+        <v>12.2</v>
+      </c>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="15"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="16"/>
+    </row>
+    <row r="31" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A31" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="29"/>
+      <c r="C31" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="E31" s="24">
+        <v>19</v>
+      </c>
+      <c r="F31" s="43">
+        <v>15.4</v>
+      </c>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="15"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="16"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="16"/>
+    </row>
+    <row r="32" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A32" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="37">
+        <v>20</v>
+      </c>
+      <c r="F32" s="44">
+        <v>16.2</v>
+      </c>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="39"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="16"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="16"/>
+    </row>
+    <row r="33" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A33" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="29"/>
+      <c r="C33" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="E33" s="37">
+        <v>15</v>
+      </c>
+      <c r="F33" s="44">
+        <v>12.2</v>
+      </c>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="38"/>
+      <c r="J33" s="39"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="16"/>
+      <c r="P33" s="16"/>
+      <c r="Q33" s="16"/>
+    </row>
+    <row r="34" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A34" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="29"/>
+      <c r="C34" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="37">
+        <v>36</v>
+      </c>
+      <c r="F34" s="44">
+        <v>29.2</v>
+      </c>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="38"/>
+      <c r="J34" s="39"/>
+    </row>
+    <row r="35" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A35" s="34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="29"/>
+      <c r="C35" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="24">
+        <v>36</v>
+      </c>
+      <c r="F35" s="43">
+        <v>29.2</v>
+      </c>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="15"/>
+    </row>
+    <row r="36" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A36" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="29"/>
+      <c r="C36" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="24">
+        <v>23</v>
+      </c>
+      <c r="F36" s="43">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="15"/>
+    </row>
+    <row r="37" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A37" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" s="29"/>
+      <c r="C37" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="24">
+        <v>19</v>
+      </c>
+      <c r="F37" s="43">
+        <v>15.4</v>
+      </c>
+      <c r="G37" s="22"/>
+      <c r="H37" s="22"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+    </row>
+    <row r="38" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A38" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="29"/>
+      <c r="C38" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E38" s="24">
+        <v>22</v>
+      </c>
+      <c r="F38" s="43">
+        <v>17.8</v>
+      </c>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="15"/>
+    </row>
+    <row r="39" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A39" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" s="29"/>
+      <c r="C39" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="24">
+        <v>3.5</v>
+      </c>
+      <c r="F39" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="15"/>
+      <c r="L39" s="16"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="16"/>
+      <c r="O39" s="16"/>
+      <c r="P39" s="16"/>
+      <c r="Q39" s="16"/>
+    </row>
+    <row r="40" spans="1:17" s="4" customFormat="1" ht="100.2" customHeight="1">
+      <c r="A40" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="21"/>
+      <c r="C40" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="24">
+        <f>E39*5</f>
+        <v>17.5</v>
+      </c>
+      <c r="F40" s="43">
+        <v>14.2</v>
+      </c>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="1"/>
+    </row>
+    <row r="41" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A41" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E41" s="24">
+        <v>35</v>
+      </c>
+      <c r="F41" s="43">
+        <v>28.4</v>
+      </c>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="15"/>
+      <c r="L41" s="16"/>
+      <c r="M41" s="16"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="16"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+    </row>
+    <row r="42" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A42" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="24">
+        <v>68</v>
+      </c>
+      <c r="F42" s="43">
+        <v>55.1</v>
+      </c>
+      <c r="G42" s="22"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="15"/>
+    </row>
+    <row r="43" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A43" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="29"/>
+      <c r="C43" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" s="24">
+        <v>66</v>
+      </c>
+      <c r="F43" s="43">
+        <v>53.5</v>
+      </c>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="15"/>
+    </row>
+    <row r="44" spans="1:17" ht="100.2" customHeight="1">
+      <c r="A44" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="29"/>
+      <c r="C44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" s="19">
+        <v>31</v>
+      </c>
+      <c r="F44" s="43">
+        <v>25.1</v>
+      </c>
+      <c r="G44" s="20"/>
+      <c r="H44" s="20"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="15"/>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46" s="6"/>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="A47" s="6"/>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48" s="6"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="C2:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4c09eec2-78ed-4a28-a81f-368c508b8f59" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74c5ff78-7d00-4cd1-811f-32c8743aef86">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="문서" ma:contentTypeID="0x01010036956A975BF56141BF866D66D938A97E" ma:contentTypeVersion="18" ma:contentTypeDescription="새 문서를 만듭니다." ma:contentTypeScope="" ma:versionID="b18aac8c1f7310ee2ac845bad7a342e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74c5ff78-7d00-4cd1-811f-32c8743aef86" xmlns:ns3="4c09eec2-78ed-4a28-a81f-368c508b8f59" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c53c4ed5e18461c49ac3aef5864974bc" ns2:_="" ns3:_="">
+    <xsd:import namespace="74c5ff78-7d00-4cd1-811f-32c8743aef86"/>
+    <xsd:import namespace="4c09eec2-78ed-4a28-a81f-368c508b8f59"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74c5ff78-7d00-4cd1-811f-32c8743aef86" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="이미지 태그" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="960440b7-2d73-4301-a567-d413ba9fe2ad" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c09eec2-78ed-4a28-a81f-368c508b8f59" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{22b352c9-3dd7-4819-993e-aaa93354483c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4c09eec2-78ed-4a28-a81f-368c508b8f59">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="23" nillable="true" ma:displayName="공유 대상" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="24" nillable="true" ma:displayName="세부 정보 공유" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="콘텐츠 형식"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="제목"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D21E7C7C-B023-434B-9A9B-EA9BB9275251}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="4c09eec2-78ed-4a28-a81f-368c508b8f59"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="74c5ff78-7d00-4cd1-811f-32c8743aef86"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03708581-C959-417F-A277-111AD852D6FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36623148-1DA1-44BA-B926-58DB81EFAF75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="74c5ff78-7d00-4cd1-811f-32c8743aef86"/>
+    <ds:schemaRef ds:uri="4c09eec2-78ed-4a28-a81f-368c508b8f59"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Oway</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>해외바이어용(USD) 2023</vt:lpstr>
+      <vt:lpstr>2024 Supply Price</vt:lpstr>
+      <vt:lpstr>Sheet2</vt:lpstr>
+      <vt:lpstr>Sample</vt:lpstr>
+      <vt:lpstr>MSRP</vt:lpstr>
+      <vt:lpstr>MSRP!Print_Area</vt:lpstr>
+      <vt:lpstr>Sample!Print_Area</vt:lpstr>
+      <vt:lpstr>'해외바이어용(USD) 2023'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010036956A975BF56141BF866D66D938A97E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>