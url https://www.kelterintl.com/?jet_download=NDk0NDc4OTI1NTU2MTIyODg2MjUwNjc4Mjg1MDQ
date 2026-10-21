--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,732 +1,3890 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/Wholesale/Wholesale Price/Skin Care/Korean Brands/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5F401A71-BAC6-447B-AE9C-0C95F0FBE602}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tigi Hair" sheetId="1" r:id="rId1"/>
+    <sheet name="skin1004" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">skin1004!$A$7:$F$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">skin1004!$A$5:$F$58</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="87">
-[...259 lines deleted...]
-    <t>Qty/Pack</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+  <si>
+    <t>마다가스카르 센텔라 토닝토너 210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONING TONER 210ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 토닝토너 400ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONING TONER 400ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 앰플 55ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AMPOULE 55ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 앰플 100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AMPOULE 100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AMPOULE 30ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 앰플폼 125ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AMPOULE FOAM 125ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 크림75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA CREAM 75ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 수딩크림75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA SOOTHING CREAM 75ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 라이트 클렌징 오일 200ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA LIGHT CLEANSING OIL 200ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA WATERGEL SHEET AMPOULE MASK（25ml*5）</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 퀵 카밍 패드 70매</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA QUICK CALMING PAD（70）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">마다가스카르 센텔라 에어핏 선크림 플러스 50ml
+SPF 50+ PA++++ </t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AIR-FIT SUNCREAM PLUS SPF 50+ PA++++  50ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 에어핏 선크림 라이트 50ml
+SPF 30 PA++++</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA AIR-FIT SUNCREAM LIGHT 50ml SPF 30 PA++++</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 4종 앰플 키트 (30ml*4)</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Ampoule Kit</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 젠틀 클렌징 밀크 200ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Hyalu-Cica Gentle Cleansing Milk 200ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 광채 토너210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA BRIGHTENING TONER 210ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 블루 세럼50ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA BLUE SERUM 50ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 슬리핑 팩100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA SLEEPING PACK 100ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 클라우디 미스트 120ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA CLOUDY MIST 120ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 퍼스트 앰플 100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA FIRST AMPOULE 100ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 히알루-시카 실키핏 선스틱 20g [20g]</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Hyalu-Cica Silky-Fit Sun Stick 20g</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 모이스처 크림 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA MOISTURE CREAM 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA HYALU-CICA WATER-FIT SUN SERUM 50ml SPF 50 PA++++</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 히알루-시카 워터핏 선 세럼 50ml x 2ea (트윈 팩)</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 히알루-시카 하이드레이팅 마스크 23ml x 5ea</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SKIN1004 MADAGASCAR CENTELLA HYALU-CICA HYDRATING MASK</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 히알루-시카 젤리핏 앰플 패드 60pads</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Hyalu-Cica Jelly-Fit Ampoule Pad</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 톤 브라이트닝 클렌징 젤 폼125ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONE BRIGHTENING 
+CLEANSING GEL FOAM 125ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 톤 브라이트닝 부스팅 토너210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONE BRIGHTENING 
+BOOSTING TONER 210ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 톤 브라이트닝 캡슐 앰플100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONE BRIGHTENING 
+CAPSULE AMPOULE 100ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 톤 브라이트닝 캡슐 크림 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONE BRIGHTENING CAPSULE CREAM 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TONE BRIGHTENING TONE-UP SUNSCREEN 50ml SPF 50 PA++++</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 톤  브라이트닝 글로우 마스크 5EA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN1004 Madagascar Centella Tone Brightening Glow Mask 25ml*5
+</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 톤 브라이트닝 다크 스팟 앰플 패드 60pads</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Tone Brightening Dark Spot Ampoule Pad</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 포어마이징 클리어 토너 210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA POREMIZING CLEAR TONER 210ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 포어마이징 프레쉬 앰플 100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA POREMIZING FRESH AMPOULE 100ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 포어마이징 라이트 젤 크림 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA POREMIZING LIGHT GEL CREAM 75ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 포어마이징 딥 클렌징 폼 125ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA POREMIZING DEEP CLEANSING FOAM 125ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 포어마이징 퀵 클레이 스틱 마스크 27g</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA POREMIZING QUICK CLAY STICK MASK</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 포어마이징 벨벳 피니쉬 선스크린 50ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN1004 Madagascar Centella Poremizing Velvet Finish Sunscreen 50ml
+</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 포어마이징 클래리파잉 마스크 23ml x 5ea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN1004 Madagascar Centella Poremizing Clarifying Mask 23ml*5
+</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 티트리카 퓨리파잉 토너 210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TEA-TRICA PURIFYING TONER 210ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 티트리카 릴리프 앰플 100ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TEA-TRICA RELIEF AMPOULE 100ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 티트리카 바하 폼 125ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TEA-TRICA BHA FOAM 125ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 티트리카 스팟 커버 패치 22patch</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TEA-TRICA SPOT COVER PATCH 22patch</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 티트리카 B5 크림 75ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA TEA-TRICA B5 CREAM 75ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 티트리카 수딩 선 밀크 50ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Tea-Trica Soothing Sun Milk 50ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 티트리카 릴렉싱 마스크 24ml x 5ea</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Tea-Trica Relaxing Mask (5ea)</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 프로바이오시카 에센스 토너_210ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA PROBIO-CICA ESSENCE TONER 210ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 프로바이오시카 인텐시브 앰플_50ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA PROBIO-CICA INTENSIVE AMPOULE 50ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 프로바이오시카 인리치 크림_50ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 MADAGASCAR CENTELLA PROBIO-CICA ENRICH CREAM 50ml</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Probio-Cica Bakuchiol Eye Cream 20ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">스킨1004 마다가스카르 센텔라 프로바이오시카 글로우 선 앰플 50ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN1004 Madagascar Centella Probio-cica Glow Sun Ampoule 50ml
+</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 프로바이오시카 너리싱 마스크 22ml x 5ea</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Probio-Cica Nourishing Mask 23ml (5ea)</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 트래블 키트</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Travel Kit (New ver.)</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 매트릭실 10% 부스팅샷 앰플</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Matrixyl 10 Boosting Shot Ampoule 30ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 나이아신아마이드 10% 부스팅샷 앰플</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Niacinamide 10 Boosting Shot Ampoule 30ml</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 레티놀 0.2% 부스팅샷 앰플</t>
+  </si>
+  <si>
+    <t>SKIN1004 Madagascar Centella Retinol 0.2 Boosting Shot Ampoule 30ml</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
+  </si>
+  <si>
+    <t>Korean Name</t>
+  </si>
+  <si>
+    <t>English Name</t>
+  </si>
+  <si>
+    <t>Image</t>
+  </si>
+  <si>
+    <t>Moq</t>
+  </si>
+  <si>
+    <t>EAN</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 앰플 30ml</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 워터겔시트 앰플 마스크 5매</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 히알루-시카 워터핏 선 세럼 50ml SPF 50 PA++++</t>
+  </si>
+  <si>
+    <t>SKIN1004 理肤天使 透明质酸 积雪草 水感防晒乳 两只装50ml*2 SPF 50 PA++++</t>
+  </si>
+  <si>
+    <t>마다가스카르 센텔라 톤 브라이트닝 톤업 선스크린 50ml SPF 50 PA++++</t>
+  </si>
+  <si>
+    <t>스킨1004 마다가스카르 센텔라 프로바이오시카 바쿠치올 아이 크림 20ml</t>
+  </si>
+  <si>
+    <t>Skin 1004</t>
+  </si>
+  <si>
+    <t>Exw Korea</t>
+  </si>
+  <si>
+    <t>Moq Usd15000.00</t>
+  </si>
+  <si>
+    <t>Lead Time 3-4 weeks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <numFmts count="3">
+    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="0"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+  <cellXfs count="49">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Comma [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7" xr9:uid="{59DB682C-5494-4EDE-A608-00C9E5F0F923}">
+      <tableStyleElement type="wholeTable" dxfId="16"/>
+      <tableStyleElement type="headerRow" dxfId="15"/>
+      <tableStyleElement type="totalRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="lastColumn" dxfId="12"/>
+      <tableStyleElement type="firstRowStripe" dxfId="11"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="10"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10" xr9:uid="{267968C8-6FFD-4C36-ACC1-9EA1FD1885CA}">
+      <tableStyleElement type="headerRow" dxfId="9"/>
+      <tableStyleElement type="totalRow" dxfId="8"/>
+      <tableStyleElement type="firstRowStripe" dxfId="7"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="6"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="5"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="4"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="3"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="2"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="1"/>
+      <tableStyleElement type="pageFieldValues" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>217213</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>74339</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>506138</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>617264</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="그림 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6787515" y="2038350"/>
+          <a:ext cx="288925" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>254980</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>108337</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>493740</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>576967</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="그림 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6110784" y="2444033"/>
+          <a:ext cx="238760" cy="468630"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>255976</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>57358</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>448381</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>562183</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="그림 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6826250" y="5328285"/>
+          <a:ext cx="192405" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>209136</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>122375</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>484091</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>627200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="그림 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6779260" y="6040755"/>
+          <a:ext cx="274955" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>237089</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>87796</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>502519</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>616751</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="그림 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6807200" y="6718935"/>
+          <a:ext cx="265430" cy="528955"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>258234</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>97530</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>467149</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>646170</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="그림 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6828155" y="7393305"/>
+          <a:ext cx="208915" cy="548640"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>190924</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>76903</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>577004</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>654753</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="图片 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="7143" b="9286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6760845" y="12360275"/>
+          <a:ext cx="386080" cy="577850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>134724</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>550649</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>646330</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="图片 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="7011" r="241" b="4268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6704965" y="13056235"/>
+          <a:ext cx="415925" cy="551180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>145203</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>75186</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>542713</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>647321</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="图片 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="6993"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6715125" y="13714730"/>
+          <a:ext cx="397510" cy="572135"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>87630</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="247650" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="그림 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6884670" y="9521190"/>
+          <a:ext cx="247650" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>185623</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>70307</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="450569" cy="585014"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="그림 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6755765" y="8078470"/>
+          <a:ext cx="450215" cy="585470"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>467995</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>636905</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="그림 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6798945" y="2747010"/>
+          <a:ext cx="239395" cy="532130"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>247651</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>465456</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>571500</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="그림 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6817995" y="4061460"/>
+          <a:ext cx="217805" cy="485775"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>106680</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>725805</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>607696</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="그림 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6677025" y="8863965"/>
+          <a:ext cx="619125" cy="464820"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>194733</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>77258</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>522393</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>2327</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="그림 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6764655" y="14394815"/>
+          <a:ext cx="327660" cy="603250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>263119</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>67733</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>464414</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>620183</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="그림 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6833235" y="19810730"/>
+          <a:ext cx="201295" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>204258</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>21060</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>505883</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="그림 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6774180" y="21126450"/>
+          <a:ext cx="301625" cy="662940"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>205018</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>67734</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>467273</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>677334</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="그림 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6774815" y="20458430"/>
+          <a:ext cx="262255" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>560070</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>682625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="图片 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6884670" y="10199370"/>
+          <a:ext cx="245745" cy="629285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>223308</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95246</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>504613</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>640711</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="图片 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6793230" y="16447135"/>
+          <a:ext cx="281305" cy="545465"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>260912</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>48683</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466652</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>640503</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="图片 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6830695" y="15044420"/>
+          <a:ext cx="205740" cy="591820"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>244262</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>84889</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>474767</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>646229</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="图片 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6814185" y="17115155"/>
+          <a:ext cx="230505" cy="561340"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95362</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>514985</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>666227</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="图片 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6814185" y="22583775"/>
+          <a:ext cx="271145" cy="570865"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>175683</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>96308</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466513</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>646853</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="图片 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6745605" y="21906230"/>
+          <a:ext cx="290830" cy="550545"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>281941</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>83365</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>476251</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>629465</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="图片 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6852285" y="25284430"/>
+          <a:ext cx="194310" cy="546100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>272417</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>473712</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>59055</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="图片 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6842760" y="24570690"/>
+          <a:ext cx="201295" cy="689610"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>214841</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>148285</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>492971</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>639775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="图片 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6784975" y="26027380"/>
+          <a:ext cx="278130" cy="491490"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>252942</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>110296</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>515832</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>38542</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="图片 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6823075" y="26667460"/>
+          <a:ext cx="262890" cy="606425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>252942</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>62449</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>473922</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>18634</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="图片 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6823075" y="30010735"/>
+          <a:ext cx="220980" cy="634365"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>251495</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>99484</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>436915</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>20109</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="图片 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6821805" y="29369385"/>
+          <a:ext cx="185420" cy="598805"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>214842</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>99708</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>476462</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>638823</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="图片 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6784975" y="30726380"/>
+          <a:ext cx="261620" cy="539115"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>223519</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>147232</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>495934</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>119292</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="图片 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6793230" y="31451550"/>
+          <a:ext cx="272415" cy="650240"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>180977</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>20275</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>533402</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>625430</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="图片 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6751320" y="4643120"/>
+          <a:ext cx="352425" cy="605155"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>202406</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>71437</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>485616</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>647382</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="图片 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6772275" y="27306905"/>
+          <a:ext cx="283210" cy="575945"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>496570</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="图片 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6713220" y="32078295"/>
+          <a:ext cx="353695" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>528955</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>624840</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="그림 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6829425" y="15773400"/>
+          <a:ext cx="269875" cy="525780"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>289560</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>495300</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>595630</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="그림 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6859905" y="32745045"/>
+          <a:ext cx="205740" cy="511810"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>293448</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>22553</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="239635" cy="640663"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="图片 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6863715" y="34039810"/>
+          <a:ext cx="239395" cy="640715"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>320493</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>20212</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="262438" cy="594970"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="图片 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6890385" y="34715450"/>
+          <a:ext cx="262890" cy="594995"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>165577</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>130467</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="458809" cy="379940"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="图片 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6735445" y="35454590"/>
+          <a:ext cx="459105" cy="379730"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>329566</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>34051</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="143372" cy="514589"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="图片 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6899910" y="35986720"/>
+          <a:ext cx="142875" cy="514985"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>57378</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466090</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>602208</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="그림 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6829425" y="27971115"/>
+          <a:ext cx="207010" cy="544830"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>187551</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>83821</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>555216</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>639446</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="그림 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6757670" y="23250525"/>
+          <a:ext cx="367665" cy="555625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>186402</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>93146</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>526127</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>624641</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="그림 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6756400" y="28684855"/>
+          <a:ext cx="339725" cy="531495"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>312421</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>495936</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>443865</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="그림 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6882765" y="36596955"/>
+          <a:ext cx="183515" cy="428625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>10160</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>742315</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>17145</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="图片 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6580505" y="37732335"/>
+          <a:ext cx="789305" cy="555625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>196850</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>620395</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>570865</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="图片 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6767195" y="38372415"/>
+          <a:ext cx="423545" cy="469265"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>255905</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>568960</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>532765</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="图片 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6826250" y="38951535"/>
+          <a:ext cx="313055" cy="448945"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>289560</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>46990</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>570230</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>464185</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="图片 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6859905" y="39537005"/>
+          <a:ext cx="280670" cy="417195"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>249555</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>55880</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>603250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>561975</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="图片 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6819900" y="37158295"/>
+          <a:ext cx="353695" cy="506095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>174625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>34290</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>643890</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>663768</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="图片 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6744970" y="33373695"/>
+          <a:ext cx="469265" cy="633730"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>173355</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>39370</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>588645</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>636905</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="图片 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6743700" y="18426430"/>
+          <a:ext cx="415290" cy="597535"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>217805</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>124460</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>698500</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>673735</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="그림 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6788150" y="10982960"/>
+          <a:ext cx="480695" cy="549275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>282575</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>64770</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>477520</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>652145</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="그림 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6852920" y="11635740"/>
+          <a:ext cx="194945" cy="587375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>81280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>572135</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>586740</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="그림 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6829425" y="17790160"/>
+          <a:ext cx="313055" cy="505460"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>184785</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>155575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>612140</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>515620</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="그림 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6755130" y="19220815"/>
+          <a:ext cx="427355" cy="360045"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>143510</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>172720</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>588645</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>534035</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="그림 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6713855" y="24017605"/>
+          <a:ext cx="445135" cy="361315"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="F2BA02"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="75BD42"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="30C0B4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="E54C5E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0026E5"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="7E1FAD"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="WPS">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="WPS">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:lumOff val="17500"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="phClr">
-[...3 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="phClr"/>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="2700000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:hueOff val="-2520000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
-              <a:schemeClr val="phClr">
-[...3 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="phClr"/>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="2700000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="phClr">
+                  <a:hueOff val="-4200000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="phClr"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="2700000" scaled="1"/>
+          </a:gradFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="101600" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:alpha val="60000"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:reflection stA="50000" endA="300" endPos="40000" dist="25400" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
@@ -736,1297 +3894,1195 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <tabColor theme="5"/>
+  </sheetPr>
+  <dimension ref="A1:F64"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M26" sqref="M26"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A35" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="18.28515625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="14.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="30.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="44.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.6328125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.26953125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" ht="13" customHeight="1">
+      <c r="A1" s="47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="13" customHeight="1">
+      <c r="A2" s="48"/>
+    </row>
+    <row r="3" spans="1:6" ht="13" customHeight="1">
+      <c r="A3" s="47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="13" customHeight="1">
+      <c r="A4" s="47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13" customHeight="1">
+      <c r="A5" s="47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="13" customHeight="1" thickBot="1">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C7" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="D7" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="F7" s="46" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="12" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A8" s="6">
+        <v>8809576261141</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="10">
+        <v>40</v>
+      </c>
+      <c r="F8" s="11">
+        <v>7.370000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="12" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A9" s="6">
+        <v>8809576261158</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="9"/>
+      <c r="E9" s="10">
+        <v>25</v>
+      </c>
+      <c r="F9" s="11">
+        <v>11.319000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="12" customFormat="1" ht="51.65" customHeight="1">
+      <c r="A10" s="6">
+        <v>8809576260601</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="10">
+        <v>50</v>
+      </c>
+      <c r="F10" s="11">
+        <v>6.2480000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="12" customFormat="1" ht="51" customHeight="1">
+      <c r="A11" s="6">
+        <v>8809576260663</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9"/>
+      <c r="E11" s="10">
+        <v>50</v>
+      </c>
+      <c r="F11" s="11">
+        <v>9.2510000000000012</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="12" customFormat="1" ht="51" customHeight="1">
+      <c r="A12" s="6">
+        <v>8809576260618</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="10">
+        <v>128</v>
+      </c>
+      <c r="F12" s="11">
+        <v>3.806</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="12" customFormat="1" ht="51" customHeight="1">
+      <c r="A13" s="6">
+        <v>8809576261127</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="9"/>
+      <c r="E13" s="10">
+        <v>40</v>
+      </c>
+      <c r="F13" s="11">
+        <v>5.9620000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A14" s="6">
+        <v>8809576260441</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="10">
+        <v>52</v>
+      </c>
+      <c r="F14" s="11">
+        <v>9.152000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="12" customFormat="1" ht="52.4" customHeight="1">
+      <c r="A15" s="6">
+        <v>8809576261134</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="9"/>
+      <c r="E15" s="10">
+        <v>40</v>
+      </c>
+      <c r="F15" s="11">
+        <v>7.9969999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A16" s="6">
+        <v>8809576261110</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="10">
+        <v>40</v>
+      </c>
+      <c r="F16" s="11">
+        <v>7.2050000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A17" s="6">
+        <v>8809576260502</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="10">
+        <v>60</v>
+      </c>
+      <c r="F17" s="11">
+        <v>4.4550000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A18" s="6">
+        <v>8809576261387</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="9"/>
+      <c r="E18" s="10">
+        <v>50</v>
+      </c>
+      <c r="F18" s="11">
+        <v>7.6890000000000009</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A19" s="6">
+        <v>8809576261301</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="9"/>
+      <c r="E19" s="10">
+        <v>100</v>
+      </c>
+      <c r="F19" s="11">
+        <v>7.3479999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A20" s="6">
+        <v>8809576261608</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="10">
+        <v>50</v>
+      </c>
+      <c r="F20" s="11">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A21" s="13">
+        <v>8809576261868</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="16"/>
+      <c r="E21" s="17">
+        <v>30</v>
+      </c>
+      <c r="F21" s="11">
+        <v>14.828000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" s="12" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A22" s="13">
+        <v>8809913832850</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="17">
+        <v>40</v>
+      </c>
+      <c r="F22" s="11">
+        <v>7.0840000000000014</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="12" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A23" s="6">
+        <v>8809576260700</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="9"/>
+      <c r="E23" s="10">
+        <v>40</v>
+      </c>
+      <c r="F23" s="11">
+        <v>7.6230000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="12" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A24" s="6">
+        <v>8809576260717</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="9"/>
+      <c r="E24" s="10">
+        <v>50</v>
+      </c>
+      <c r="F24" s="11">
+        <v>7.7440000000000007</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="12" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A25" s="6">
+        <v>8809576260724</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="9"/>
+      <c r="E25" s="10">
+        <v>50</v>
+      </c>
+      <c r="F25" s="11">
+        <v>7.5020000000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A26" s="13">
+        <v>8809913830191</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="16"/>
+      <c r="E26" s="17">
+        <v>50</v>
+      </c>
+      <c r="F26" s="11">
+        <v>7.4690000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A27" s="13">
+        <v>8809576261486</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="16"/>
+      <c r="E27" s="17">
+        <v>50</v>
+      </c>
+      <c r="F27" s="11">
+        <v>9.6579999999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A28" s="20">
+        <v>8809913830214</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="16"/>
+      <c r="E28" s="17">
+        <v>80</v>
+      </c>
+      <c r="F28" s="11">
+        <v>7.3040000000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A29" s="13">
+        <v>8809576261493</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="16"/>
+      <c r="E29" s="17">
+        <v>40</v>
+      </c>
+      <c r="F29" s="11">
+        <v>8.5140000000000011</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A30" s="13">
+        <v>8809576261592</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="16"/>
+      <c r="E30" s="17">
+        <v>50</v>
+      </c>
+      <c r="F30" s="11">
+        <v>7.1719999999999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A31" s="22">
+        <v>8809913830122</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26">
+        <v>24</v>
+      </c>
+      <c r="F31" s="11">
+        <v>13.354000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A32" s="13">
+        <v>8809913832041</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="16"/>
+      <c r="E32" s="17">
+        <v>60</v>
+      </c>
+      <c r="F32" s="11">
+        <v>4.5320000000000009</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A33" s="13">
+        <v>8809913833031</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="16"/>
+      <c r="E33" s="17">
+        <v>50</v>
+      </c>
+      <c r="F33" s="11">
+        <v>7.9530000000000012</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="19" customFormat="1" ht="51" customHeight="1">
+      <c r="A34" s="13">
+        <v>8809576261189</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="16"/>
+      <c r="E34" s="17">
+        <v>40</v>
+      </c>
+      <c r="F34" s="11">
+        <v>5.4560000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="19" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A35" s="13">
+        <v>8809576261165</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="16"/>
+      <c r="E35" s="17">
+        <v>40</v>
+      </c>
+      <c r="F35" s="11">
+        <v>7.5020000000000007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="19" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A36" s="13">
+        <v>8809576261172</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="16"/>
+      <c r="E36" s="17">
+        <v>50</v>
+      </c>
+      <c r="F36" s="11">
+        <v>7.9530000000000012</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A37" s="13">
+        <v>8809576261615</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="16"/>
+      <c r="E37" s="17">
+        <v>40</v>
+      </c>
+      <c r="F37" s="11">
+        <v>9.1630000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A38" s="13">
+        <v>8809576261622</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="16"/>
+      <c r="E38" s="17">
+        <v>50</v>
+      </c>
+      <c r="F38" s="11">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A39" s="13">
+        <v>8809913831440</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="16"/>
+      <c r="E39" s="17">
+        <v>60</v>
+      </c>
+      <c r="F39" s="11">
+        <v>4.5650000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A40" s="13">
+        <v>8809913833048</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="16"/>
+      <c r="E40" s="17">
+        <v>50</v>
+      </c>
+      <c r="F40" s="11">
+        <v>8.3490000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A41" s="13">
+        <v>8809576261455</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D41" s="16"/>
+      <c r="E41" s="17">
+        <v>40</v>
+      </c>
+      <c r="F41" s="11">
+        <v>7.117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A42" s="13">
+        <v>8809576261462</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D42" s="16"/>
+      <c r="E42" s="17">
+        <v>50</v>
+      </c>
+      <c r="F42" s="11">
+        <v>6.9080000000000013</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A43" s="13">
+        <v>8809576261646</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="16"/>
+      <c r="E43" s="17">
+        <v>40</v>
+      </c>
+      <c r="F43" s="11">
+        <v>7.1610000000000005</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A44" s="13">
+        <v>8809576261653</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" s="16"/>
+      <c r="E44" s="17">
+        <v>40</v>
+      </c>
+      <c r="F44" s="11">
+        <v>5.7090000000000005</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A45" s="13">
+        <v>8809913830085</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="16"/>
+      <c r="E45" s="17">
+        <v>80</v>
+      </c>
+      <c r="F45" s="11">
+        <v>7.6890000000000009</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A46" s="27">
+        <v>8809913832485</v>
+      </c>
+      <c r="B46" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" s="30"/>
+      <c r="E46" s="31">
+        <v>50</v>
+      </c>
+      <c r="F46" s="11">
+        <v>7.7000000000000011</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A47" s="13">
+        <v>8809913831327</v>
+      </c>
+      <c r="B47" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D47" s="16"/>
+      <c r="E47" s="17">
+        <v>60</v>
+      </c>
+      <c r="F47" s="11">
+        <v>4.5650000000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A48" s="13">
+        <v>8809576261660</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D48" s="16"/>
+      <c r="E48" s="17">
+        <v>40</v>
+      </c>
+      <c r="F48" s="11">
+        <v>8.3490000000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A49" s="13">
+        <v>8809576261677</v>
+      </c>
+      <c r="B49" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C49" s="15" t="s">
         <v>78</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="D49" s="16"/>
+      <c r="E49" s="17">
+        <v>50</v>
+      </c>
+      <c r="F49" s="11">
+        <v>9.3500000000000014</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A50" s="13">
+        <v>8809576261714</v>
+      </c>
+      <c r="B50" s="18" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="C50" s="15" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="D50" s="16"/>
+      <c r="E50" s="17">
+        <v>40</v>
+      </c>
+      <c r="F50" s="11">
+        <v>5.8960000000000008</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A51" s="13">
+        <v>8809576261691</v>
+      </c>
+      <c r="B51" s="18" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C51" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D51" s="16"/>
+      <c r="E51" s="17">
+        <v>600</v>
+      </c>
+      <c r="F51" s="11">
+        <v>1.9910000000000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A52" s="13">
+        <v>8809913830047</v>
+      </c>
+      <c r="B52" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="C52" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="D52" s="16"/>
+      <c r="E52" s="17">
+        <v>40</v>
+      </c>
+      <c r="F52" s="11">
+        <v>7.3040000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A53" s="32">
+        <v>8809913830610</v>
+      </c>
+      <c r="B53" s="33" t="s">
         <v>85</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="7" t="s">
+      <c r="C53" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="F7" s="8" t="s">
-[...490 lines deleted...]
-      <c r="C32" s="10" t="s">
+      <c r="D53" s="16"/>
+      <c r="E53" s="17">
+        <v>50</v>
+      </c>
+      <c r="F53" s="11">
+        <v>7.5020000000000007</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A54" s="32">
+        <v>8809913832065</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="16"/>
+      <c r="E54" s="17">
+        <v>60</v>
+      </c>
+      <c r="F54" s="11">
+        <v>4.5320000000000009</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="19" customFormat="1" ht="53.5" customHeight="1">
+      <c r="A55" s="13">
+        <v>8809576261738</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="16"/>
+      <c r="E55" s="17">
         <v>40</v>
       </c>
-      <c r="D32" s="11" t="s">
-[...76 lines deleted...]
-      <c r="C36" s="10" t="s">
+      <c r="F55" s="11">
+        <v>7.4910000000000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="19" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A56" s="13">
+        <v>8809576261752</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" s="16"/>
+      <c r="E56" s="17">
+        <v>50</v>
+      </c>
+      <c r="F56" s="11">
+        <v>7.7550000000000008</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" s="19" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A57" s="13">
+        <v>8809576261769</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" s="16"/>
+      <c r="E57" s="17">
+        <v>50</v>
+      </c>
+      <c r="F57" s="11">
+        <v>8.6460000000000008</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" s="19" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A58" s="13">
+        <v>8809913830177</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="16"/>
+      <c r="E58" s="17">
+        <v>80</v>
+      </c>
+      <c r="F58" s="11">
+        <v>6.9080000000000013</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="41.15" customHeight="1">
+      <c r="A59" s="27">
+        <v>8809913830573</v>
+      </c>
+      <c r="B59" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D59" s="34"/>
+      <c r="E59" s="35">
+        <v>50</v>
+      </c>
+      <c r="F59" s="11">
+        <v>7.5130000000000008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="46" customHeight="1">
+      <c r="A60" s="13">
+        <v>8809913832010</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" s="34"/>
+      <c r="E60" s="35">
+        <v>60</v>
+      </c>
+      <c r="F60" s="11">
+        <v>4.7630000000000008</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="46" customHeight="1">
+      <c r="A61" s="36">
+        <v>8809576261233</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="C61" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D61" s="39"/>
+      <c r="E61" s="40">
         <v>40</v>
       </c>
-      <c r="D36" s="11" t="s">
-[...96 lines deleted...]
-      <c r="C41" s="10" t="s">
+      <c r="F61" s="11">
+        <v>13.123000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="47.15" customHeight="1">
+      <c r="A62" s="36">
+        <v>8809913832508</v>
+      </c>
+      <c r="B62" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="C62" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="D62" s="39"/>
+      <c r="E62" s="40">
         <v>45</v>
       </c>
-      <c r="D41" s="11" t="s">
-[...72 lines deleted...]
-      <c r="C45" s="10" t="s">
+      <c r="F62" s="11">
+        <v>9.7569999999999997</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="49" customHeight="1">
+      <c r="A63" s="36">
+        <v>8809913832492</v>
+      </c>
+      <c r="B63" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D63" s="39"/>
+      <c r="E63" s="40">
         <v>45</v>
       </c>
-      <c r="D45" s="11" t="s">
-[...96 lines deleted...]
-      <c r="C50" s="10" t="s">
+      <c r="F63" s="11">
+        <v>6.644000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="46" customHeight="1">
+      <c r="A64" s="36">
+        <v>8809913832515</v>
+      </c>
+      <c r="B64" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C64" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="D64" s="39"/>
+      <c r="E64" s="40">
         <v>45</v>
       </c>
-      <c r="D50" s="11" t="s">
-[...306 lines deleted...]
-        <v>17.89536</v>
+      <c r="F64" s="11">
+        <v>7.8540000000000001</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A7:F64" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <mergeCells count="1">
+    <mergeCell ref="A6:E6"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="28" orientation="portrait"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tigi Hair</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>skin1004</vt:lpstr>
+      <vt:lpstr>skin1004!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>769CEAE24F604A9983C3CE2BB2BE9A38_11</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.16929</vt:lpwstr>
+  </property>
+</Properties>
+</file>